--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44923ccc41062d39984da0e912d1b5a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f7098ac5d3b9c863bfc6f404084052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1316d94c4950b1990fb855362fa953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a92b41253a7ea34740248e1b2a760b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ee66c2698732993c8cb409ddb74755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ed97bb1ea500482ed7100340205fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb737131d892d76b0c2d6d51799c097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e087800d990e60b6a3ae76e6bb10898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0c5a7aeabed97d24cbeaad20bd6b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a61f04474e3bc1ea495ff773484acd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340c8e4436ba77fce5465e2ad17b11811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca7e9a5c1d17202d2d48f5b5024f4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f4d2520063a36d2af59c38a2cc34c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38530ad9d6bf99d3aefb79e3db9df1b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2919dc8e3e49c3d185527ee02b81bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27573393a351a58f61df280ee9c406fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ff15dcfc72d9cdcc38bb0b399930117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f010d7bbb25435afe95d74d5051c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a86d1b5cb3b46623b55b4aa510b5c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32e968862ab07418783c672f01a02920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98f5128b2866405b60c8d1fcb2bb7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba05b2da3ecf1015ed50f8163bc62822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab7bf6d80071bb904b16a7ba5fc98323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e408a87c1033799a38f116269d1f39e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d0fc9eb713c744d68b759362b07e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30f2ad1db20babddd68246c9f4139026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda90443961d498bd8345b1deb6e735d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a675f6534548a6ac2aac708002b3b5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1c718e09f8d44c381f9bafab77fdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9b85fb4cf5c8f5e57d5656c713c1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d50dd231e9f8256cbed2a7f419a5b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57c9f9dc096ed5869109a5c0a096ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a101c55ebd91da989d6dbb1e968074c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4857dca7dd392b2504b0506587706b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01963d28e524c2327ebe8862aab88c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66038b94004f55eab27a84949e76c1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a92c223cf055980019dc9faec03c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f23d819a2c8dc1eee04001855abd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9977a59a87af2cd67d77c2313b45f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb1ac97f5f552ed3ecd301bcb7e0b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb01ac3c8e4ee04dd31f8179511989141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc898afa4f2cf80dcef45824a27188842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79fbfa2a743c84706d3899d67c438643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416ddc517490469a6d440bb0c9385f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548426a86f77520599e21aed3ba059d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6c682a2944b58b1743caebf38099546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480df43a6549f4ccd0339f98bd8fa24d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffe6029a30b8ea08844f4a62784abc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b882a9c51b092791323e07a336f2f8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fca1e69bfc387e3b43fd121c7a30b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c65abcbd0357ddd1719a0df57fca951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc07f4435b968d7fcac04c03ee1232452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0c21e824efed2323d27dc6d0215a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14c60e341352cb1e5f06aa9144f91a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce4043cb0806637751746623aed0a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca855c59b1b8609dcb633f2640bafb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b17169bf77f4a7bac1c3685ef40a5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a4b0b1d85f8192558f9cb1243cdcf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d648c646c21d821bf6e2d5c20a271a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86edb1de5f3f8b0146685717c8406eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd3db8513d4e5639fbd21ed090071361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24a41e7b082ede321f6761263b425262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85a9693f79c11385ee1e473e0150aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03d37eee6da09e39ba7d17b46fb9e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814564cdf4928c5e13e568a6d44db4c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216a200b7afea5f8ff54f09308be9ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b20f79cd3cfb2261582dae13a5b8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80369ea4a5ddf1a9564edac4bee6b4a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1453275f90c8edb72027116f47c6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711bfb7b71c68222d669795901cc00f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94607c7c992d8ded830ad2a56b12b7b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a1836c0240058efe9eaef0afa2eae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f3d2c2f53afe124939ac131df5bc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ab72cc804a24826f9998028400eec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa58e7cb04f367e687ce96427dfb1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d5a1e21c1a0be93093441242d1b3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3011f5ac284c25a04270124fdde24b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6d616d65e170b27f1d2631bf585cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150684b71939f81f469698fa42660ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b28f77bf24a4c509574e09b1d0dc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36460361df2e2e3db69c968ee9d2520781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8204f21680713add165b64596ed4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45cf6e41e76436645ad8662d41fe9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28793d68081f36e70cce924bc9f99c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f3350078f221cdbad2f694fbfb15385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c14f971ae2fc305a1407e4790b62886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51119b20b8d61329f60adca38c323c6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5df23e784fc6e0018ac34f69971b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000991bba878d425079c35a2354142b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26f3deb26c82efbbe2a3b758126b2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704b9bf93744eacc048a80840ae36c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de819d1ab913d8f3fd2a4f2cf2a83a0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff313ec32f3583341f55ffa2aa9b4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5352767ee056748f80546ee91091eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b55181f1f1c9fe748555a261733af295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def633f443a1e2d78e20537a02185a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea75d0d9d2b3f091b02754f79eabada97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdfa2b868bf57d8bd0e6d2c2f615aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f705b693832282ae7e40c80f11c55299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c1670f832afb8174aa9e5613b05c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e196c4feaaaa3ce865c9817e27b3c06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6c88a48e54176a49f9ee22ea5b64f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c7c95ddf2f5ec6fefd669a94532d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbe0e99e366ea6502284a08e2b5ed7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c771edc4382b6d0a45e771dfc67344105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f254373e473bb9e429e185cc8f7ad3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fb873d2c2dfc39ecbd0be7d5491e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9574e9a1f9b02f81ff0609dfe4f0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375c58fd60e8edbb84373efabf5c794109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e05bd99e5fc1e17fe596c5a8f7e76a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc82f5a0668e061d75b16371517934111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a02d62751e5c44c1e27fca7b0c65ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2dbc1b15e410f85afbfb54923056e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d73980f072d235d466bec8021e6b20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa6f4b794f478cc614a4c2325e4e32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69164355b9fcd96bd098ab60ce570bc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669962a182f17343cd3fbfab575d8ca6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da87dd64dbeb82e705a365fee81a90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d75f2d014c235eed66d102c87c1d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98932b7c176cf04c8685bd59d6cc4401120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056e5912d05c8b4f2bae3971f395197121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc40e229b57c7cc230a101451e9cb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721b58dab4bd69fd6d5ec4938b75f0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e842cfcf7e4913cc80586b1051fb17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600447b1bafb1c7def19ceb198d1648125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b94fb9aa60396e2f08a96807f75f10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126382e7e85af8314d078eff414e763127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c411b33b8749f271c90a436d056b769128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcf88d4ff8f8f23fb0690c4706459c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5b2a771286f2a45c0dec6f343d99f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f407079bbeefd933894f56e30465131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfdbcd4a31887eb86131b44cc2fc25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80312270feeb98a8d2f5591a042e614c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6836483f2af2fef356a4defb32657c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971db7bb6929823319726e840e1124f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e075cc8e83bb0f19fd0472febd55b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6503cfa496d7c8382084068370943c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f715a70bd21dce0384f79ea69510f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884d31ba9b03137280212358c233e99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7044455a4cbc942ea83d77ff79715b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c125635440706143ca209943a1104141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4436ba4101b945a922e3919603c99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bb171349c8bd1adc77646079fe9c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d8f37be23131a035c406cfca68690144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e99c94965137ba0d08c8290fd16607145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8820a3c3a2ba5fd66fee2be3b3b0cec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa75cee3a0a4dade01612eba3f76ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b7859f04caad652c4dfa47ac9ccde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca95380f8f5afd4d64289b696af0b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc694de3e21348b4e507ec3f44372e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126e3c11658faa586e661700481cf2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401257b5586631cdaaa98b799d64530d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06418bda3debd241056985fb9a222f83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61785d05f5e323f7a36ee2cf09fc137f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3619126ac94e59c82b992227bff3cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ca3e9b1a8ccc8abb81b1db34c2d072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d2ea46ee6a70c8343e0dffd65d9a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c79e1750ea19d01bdf9a4b3177aaca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d792478f776eb044d4efcfb67845375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94775b8c6fa7fbaedde2d7881d4ecd106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0e8ba20d296fdf913c617bda9e0947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a589e941381590d8db2a41feee02d228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348c3b93b5cd68b9d2ceddffa38f6959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d27a5b8c3662dbd18276d07674019010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ea5fbf6e5759bef9d08990208682711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b8a8e6e658f93c851c20d88b0f28e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42116fc7892bc46a29e9ce67586d57f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db420c697c175cc0a0a5e72791c2e16114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4eae675bbcdb58a8accbccbead0c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbd805416922b09b25d0fb76f70f6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198485bfd80580c1e9a474d0dbf7ece17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed15335aa301571fbbb8cadd0c8638218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b6f8bd41928f1c732fa4924ccc31219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be73538db9c45763c1368c7c71263b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1da6e6d71f1e14b9723f08e12062221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0981e9aededce8439bec4c2546d0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b8c449f4f4e84a0f557e73941ed5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14fc7404f61c29e35b70bf7223284e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a341a3bd37ba261b0a0180bf5ad42025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a42cf3da7fa4e45c45d69c4e3f699e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a76fa843aa68760e8dffca434cb5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd6c4cbc6063fa89e9b2cb52a04bae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73a29b55f8f8b947488d21ae39fc0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9944ce3846901d0ce29a09a255d59e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe9ad9df61813514b7276b406a69c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46066332feadbf030a211a487c7e2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46791db940b71f3bb6d9e7cd5867da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f78d72eff5864d83e87cf2d012bbc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540bea3dec2ad8b83e3facb13c87cfd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db88ff08da0864750d97f9d40ebc9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009f554f5d8e652f0676beecf64720937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee85085e89772d11958bcc079fe8bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb649525e8720cfb67b9b386ffc1446239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5706ffce0b8d6fc6dd10af7a5309540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769eae0ab723c64059daaf8456d45ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa390988e6e911f45b425eb14b1b9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fcf0189b073061b2c64142c843e2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7ecf1f850d8d5920952706a51fb1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385c4484448e0269c169a2c6e3b702e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ae25cf6ce9ce072765a83342008e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b3015bd82bed39f32f02b5e0bd89247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94670c0f653f6c5a4bb9a85ef29ba26748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e7e79520b0c589ea6d82379a2940249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783ab3edddec616f13749ba4303dc3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff6add1c3d3b6c1e47d3a99bb171c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136adb6b342ae18f5a0c6e6fef9831f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbd122051850963b74a2adf6d8e9b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4239a7e4f56d979f96daa795393400a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb16c696adf3c5a69ae197a56e0a8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228b69457abf475e0e5811bcf51ac3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce67cdff82e42cd62a4096493225be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10686c4ee9210afa78379fe8250e52458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584dcf89f0afbe3c4dd850c17c1d9c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80fd60c7d1e32f4cdb86f755e2ca8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e78103bc77f7a2b1fb0059ad1c766761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678e5e186b8f0014aa82806683a9d4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbb650e456490ffb39a0ebb83d1d4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bfd2a268037b25eda3449a65a214864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1f5b3db598ac7422d87902e2bfd8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c163d692bc2fd4ce950f7847b030c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0dcdf5eb128c2c7f5662325d894ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5783fe5807aec12d31ea58b1541bb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17178add03b0798c3f757d90759b906769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5818ba61d12f1399a78a87fc858e3c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89c43a169e0152d4df5faf41f4641971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bda6cc71e89f347d956685dde5165972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad978530270ff1cc3c9a0ab0814ff373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ff1584dbb474965f796005f0e98e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e080852794ef1d2d68de97c93a68775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c03dae001b70a817186121b7c1ed176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448c972cb3fb911405ea820f6929d2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b411066e1126ceb152e6260e263bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf222c12f45392474a225d6a8978c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a6c2e2c7da4fb37d1a2023774be4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd04b6a8edce8b04b7d39dd4b983fff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13670a86779f3354c34526ed97de11182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ab0cdc326f9cb46ed7cd16fa58d8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139dbc0872de7828efeb2b892a6052c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110497aad796f8d01524a594a52b9b3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f143b179779f99ab141c7b6e075c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02a5b04a84a9856c5d68758ebed8b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02b9daf8b0a278dc27242e8ff0cb0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f503ae6355139d373daa0e499ffa889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d5e84526bf18d2367f6aca44dec090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee17035a9f3d9922f4e1642f73bdbd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759d41f944806a70277cff6bc19d87e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c11f00fbca0ccf8bc129c2a8c920f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d170d255bb118a6e401f9cfd9ad757394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf970e44e0fdf734188a5ee5f22dfe795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac1dcd266f9bf68744e49ffac8eb6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4465d08dd2977278e40e55697b9b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3d3c1254e585e51102a472ee500ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0bbae42a032107ee0f052b933e21d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2f9b2a121b83fbef6faebeb15018a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225653289f0305f05bf6087c98bb17f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1e3050196acd18d22a2909cb22e4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012914f54d1eb0b0495b4eca466af97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105b51acfadadb6cf85672f7ac51869104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d6b66da187c43a7d571f0a656d811105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51d02928b0cb353473ecace10dbd01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2019211e2e4bfc001082cdadcb212b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fa6f4c4e51ad816d9992cd2851da8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a3e0b40494855bbbe0492f0342f0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb63755de1fac481a8c570177991309110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47737ba30b0382b59e815352605db3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fd90eba257446d9e890d115f37f4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4182dfe5ae955ce5c1e40a84ed3782113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba604f96876d91b322552e61e6334114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d56cb3177c42fb28ad45cd7a90ffe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f96a9901504dc4b63d29f092130c7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979427877e35bc00971e458f6cd80033117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f06b8f7d8d09fef61730ac41c337a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970a029149cd1ecba42263481a2e6f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed98760a17c9fde9fd8d355e409865120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e444258d4b2f8a4135a0b9182b966121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e487bf4f6ce2f3c0d082ba592d46f26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb124dc79277403847a085c348f46427123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a3180425e972e0557e88a3e271e54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139ed9b21602576ac533f806cf1a993125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14bfb994ab56f86aaeb95b01ae66cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c78953e093ee700c25740ddfd467c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8aac1980625eb7522195390ebde66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3985d84ec2a7a897572eee5716fdd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fc8acb86126fd4d13c7fd9ded914b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f9354b9b31dd460e0067bcad10731131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cabb72c32ad6223abcd134705fdcb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d1b92429c4cf31d9aaef05bdcf646133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ce3869cbe5ea19d808e1301b096c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c903b72bcca835e51fc1cc3493d28b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18b580755360e934ddac10cbed9975136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574cc1d09767213d30f3dfc35bf3b1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db86df0c4dcb860cd55e0581631b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cfb091061e510a6756d898cef6e41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9c8aa0ac11b2ea67ee2f54c443ba4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a42a60b0c93f1e88f29e1b7fb75944141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654625118ce8f76524d0293851b528a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcefc05be3652a2f129472e263ebedc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed863e577f09ca5eeeece3e87df0f3f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad4dbdd751210eccc87f2760a0dbf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba359fa4801ee06231d86f355271cb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52defe01a44b70159c049077effc59bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4ec2c1cbc7ead95b48f23cacf94d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d650a4d81c3fabae31d80a45d0dbc4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054192e2baca1cdb89fbdf665c82904150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136c1d894e85500679321fc00cb1b8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3492b46479bb9c9c5cfb8a57dfac3a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040da71e69238a462e2270030bf1a91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963802bf251c77242a4aa44899305e1154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>