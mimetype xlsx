--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faaea5edc8910f3319da39f28ed0181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33891d77b15ca5032a8d0ee730bac9452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994b33dee1203854b5867030a5e46c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cb7822736ac928aa6ce0903c110484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deae704faed78c18df1f614cd5a295c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec5fd171f5b5a6386e3bb0dfc7d7cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54f928eba75c3e855d632a02f7620c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce36f535ac78ed06c32896921b0939e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e31992e919d23330c5e275f5f0f1d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8408706a551b17d2aa06aa65a8963a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97950c0d37cad0bcef6d705cf5a211e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611e27c5df59fb6f96d73666f07743c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98acc47c548e81afdecbaa5be9133e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f9bfd5c4f5e41e990b9b49997f81514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a74dd9da1229609ea3a2850ab73c7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e06c70e9cb1d4b06ea1e1405e1cd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2e780d5f1c37d1249884b2efa43dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb1fa9da4039609e16c1df36cfdeab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a5687bf2e7e7079a911e2cc245bc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031606e3362c0b55604a8cb6e55d5b3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78797b3e1347d218e23c82d2dd024e7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d587f9f25b75fa4ba7ca6fa08aa7a5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f843e2937f131a37ae9a1217c88ad123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542c82497138dd56427de74dbd32e8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57e3d5215c8f6a7ecb482887f0befb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffcbfc195fe9f850fbdeb3b1ca716726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309451fbdb80013816c19df6b583eb7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775b6d92622fd57ba9f4294a6a1d07428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6e665d59926c428431548d8a521db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266813894e75d0cd6f76d1e2c07e3d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253fdca9d2556f304e361f5437bfc1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438bb19c426d29e0e125fad4dbbae4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207740bc8f45c01aeec80da34775e0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de7ee95eda456f54df9bfc0957263b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60aff32a6ade03667e64d6c2df22a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8a281448d7565f6afbd6310733bbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7923783afa8060b2a9a64664393178f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad96e5c5ece44354ba0ecd646393c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf1c4d7a546baf996412af38446e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2b1571ac7db57037974c3397008da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca967486c107e02dc1ea158cd3011141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4e38a8be6a23c49a2ca802b17c05842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af8a9d3674bb117a6ffe1ffe049bc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2e43407070e96b75bfb995d3caf9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66d7cbac540e30f2c2bda4c78fe90c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb31213aac4e66480bb11d65496f2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472adb917bce8b3b1da11d2ad33fe70747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38ebd8c3559893cfba29b86fd076cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aae2a88ef9320a6d75f3c47d1442049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24809b07238ec2a8ce33d148ec2a699050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f718b2ec4e44bdcfae555c911667de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c6995911de09e9a66970a8b72a3bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcebd04309e6c2138340ee8adafd8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aa48f96d42e8addc2650b908405d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6154c4bf45ceaec2e0cca06cb199855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f82407025cd55381fd38750f74773d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d8751be59ca735d3e1f880f7597da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a8251c96bd603e97e97267f98a13358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c17ca0ad5c35913ab5b48441a133959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a55e164718c355d077946120ecda960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cf9dd73274c604a2f566790c4d83c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9ed7c40818bc572d3dcd152fdbd1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df1ac9936a5cb256e8619d501e5a6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213ebae32f53d82158e2fa98a3dfad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc80ccf505de6219b5409c987e63adb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad3de7704a9ab03a3c9bec210d4f3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4bf09b208f180dbbc30439e34d52967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a6726410203ed356e4830b299fc5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f144590d2f2a7e764a1654e007282e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c14effb03f9c9ce6e68d3adf3802f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2c0a9001ef0ac1ecebdbf577a6a8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4222b1cc6ff4d26594ea43859feff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d655352c03f1e4c6f3c2c8df12e8b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236577052774ea99c4c45730d9fc6d1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ced0d977f6461247055d6371abff3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2525c11f8d24450418ae08b4b054e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651834cca08aba4f5764a1500cc49a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc96796209154e08baec94bb08889978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317a037f89f92a0367061011e0d11bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e2e1ca543a65c3156dc5bc55b62ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ba119be78cb7edb5a93a4e4a0074381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34e3750d8100640ac58e994b089b9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa605194fe7fb60afe423e05d8eed55983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592be133425b830d6dcc983725f1ccc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35729569bb16f1584b0e2d2a4377c8bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fcd89af8468672be13abc1b2398d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f411b34e72f6d1fdb80b68c2813e3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac431662acb8434da3c69521a619884d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9613ecf298b576e4bcfb4e89349c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffb2a2295244a8e2be8586597e639c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7f8fab5076aa0f900a4de86bb5bfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a08b296ed64789da094a70a5669f3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbda5534fb8815b6d45f87318ac10793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f43e5cf55fdc2c67af28f9c84b03094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468bcf4b451f996ea5d113cd4141a3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb1527be2ba85607eef144e947e0d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e6036c4652558992fb97a078c902497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d141fddd0c0ba1afe7f2994ff1f27798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099b8a48e84f8035aa9afc5bdbbcfdc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d8dd52205e466842f1c4e6687929100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc23c6fe0f39fe3dcb1c1adf117394101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b44fb63daa92b03fbe9ee9b35dab06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026423c6a02b66bc960738a54c90e7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01523e115f1bf257c46c196eceaaadf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64682e90c7295d15697298f27f02e0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e988687a1bea1bc7cc072d898dcbda7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848499758e702f23f4cb1e7e1a1a4d00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522294a158cc483b4fe1cada94f5767108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e9dd8b50b4e3f76bc78aa8552a7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7887686fcbd57e1dfc559c3f66100110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9017800399a786d7fb710421b3c8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e839c0e3a5c3553dc679d70f5f99c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8589ba0abed5d6f25880ab493b74f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079472681d2d352a54da8d0f800704d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c074837c4258ad6c02a9a0351fae1a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dcaa9e843d9e5295b1242edee7b3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594dc56c38a33bff2ec5bc478b3ec8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd83203bac03c33687cd19464f26a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcafbf61c66f21a907fdb93a07f133119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19d38e89feeaef71b077c1208f9614120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f607f2215d1809af8a5df134b56d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e20460a147d9bcee263e5aacbac50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f297b45cd7a4fbd55172c4462ace4d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be5f5465c190590d8fe42db0067b9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543057c4de7872ee77837d7a811a400125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99b8e15d3403b67e4fb2aed1c9f7dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5d44f78f89c27e6c67001fde00dc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fc472c6ad039b7ab2d22f90bb0bba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c03601712eaa841f18ec3cdb13c56e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e69e3b82b1c87ab4c13b133cb78e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec567db387e013c0665c4afc857ebaa6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c1066ed699c38cf3da721c4a18b9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148b9067618dde5e8b18e94a6a887f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4346afdedf9efdd7174ddb5395213134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e9c62c67cecb4486f9c4c8d07a362135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeec26eedfa2af2d6ed7b27c423af6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78229ef2be2125b9206c7a4d3e22091137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08e4a99a90c9423815e686e411c6a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192293ce2fdb2d4aa33b070fdec91fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eba26036e0a5a3fe9babef49d08728140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb0f9e40ca2192cdbf37408af71c5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7c9d70f4c9a3002969dd58b45dedd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731b7790f303f33a1c217f40dd7d2be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122ea70b8a2c1a8754fedcdebb7914144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eefa9cc6234a4d0f91c228c85eccd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf1f31b9970cac7bfbe03ffbcdf01b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0738e0a0093504d1664b990463dfd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a11577a6960a38b0241ed272183c92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80231ab6b75d2951f9339e3edd6d50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaac8bb770553121d16f87aa65ec0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb364f7dac4c6eb148dd596ddf8c72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e2dd64805119f178312fb2e2eb32d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ff5bec68fd1724b5a3c264d1f9c73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0944c98d373987259fb41c8dd25f0f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4098ca851e31bb9325970d02812761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756e832e3a594c7c208f4e5b92839502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5bf7204f1fe43a141e40b550624563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253c9785f0d046ed574836aa29786534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e06511707d6f20cc0650fdf7fdd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05521e587471c966d8ee86132e035466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7a134b2c80910ba0e61ab58df1ae47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19982b88d558b01bb45f29f98e440088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f5582f8fa51924c5091fea1c735b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11978c6b9b9454ed65fa3e14d370492410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb00bf3b948a1aa5ef9e8853c5eb5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965965fb26ba5c72746187e6b5f052012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d72049d754bfa1b079a2fe476984ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea5ba7bb6d0700bc0cd7640c2befeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da262ab3f6e7abf34f18fcba7edc438915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc089241235c9023d6c4db2388147d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7266390745079f8fcd82b0563327917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621926ce054bbdb786beea7e11065da918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dd0c25ee7f6bc76fa585507b79d1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98887e086e1bb10d5bbc7827557ce1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c6815300de28becebb8b3fdfb499a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a8fc94b325ec012b33ebffa15f45a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd3aae387c606e27581bb684c4688323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970c91c8d513da67c3b0708d74a223124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a01fac31cecc5f82e0399f418e58525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428461b57f710ab4730dab51f9c1a0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6951c8c10fb30d84496dbe63d1bd0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd6925eb0418609205f5a3c194ed1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760652cb768f830fdfe498fa140ee4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7c7086ff071ddd13ec9a8ae92d27130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152b7e76c7b2b94bff368c3dab55cc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184ed38d6b17e924a997cbd5429427e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d955956f50f1215f4776a5d77908c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56409ca4752516c9a364421f3ce659f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037bfb383ce50655a1581fb9766e12535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351739fe4449420a8001454b8ed711a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99759687315f6a881b8fa77ca27cca9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4728c85141784e0b65d1765dae5e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50294bc36fdc3080fc975203fdf7e7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73911504e8688f3d0e55af9fa94967d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149a1e8a2de13c369ea7616b418c17c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b088f21599606d4bceb524731e39e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6b0aa8127d40d918958879b30e53243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619a2a495403387d2e83d3104e51e5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaea3f9e10d517883ec9f5fcc10641145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02058ec24c50975610a333d73fd904e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4895e5abd0ef582996719fbf495684947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8697bf61bcc8524ccc2153f1ae97c5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fa3090548c21c7edd797f8099503649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d024148046dfbdd82fe01b3555fd7a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f46845f21a436a43cf819ad54289251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f06c61efc7b66d66c015abbb9bdff852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65817a5a1e14c23d945142d98309fda553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce51eae67e98da3103e7fbeeb5331554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aed4eb09ab33f54e19595152d426955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8ccbff9360c18e7fa1821c0a0103d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c1f8254b0424deaa34e35a73b2c6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2002030925931ef6be7410a32465558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b026f94b48f6f8d0aca78f1b8542459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2eb6ed88b9575f23e84ab3029286b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322794ea6c415d3635291a78be1c8b4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa3d96556bb285a97edf9d51aa937f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29129dc31335f0e31287d2d73245083463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c121a75dd1205fb9782d31326b0891564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2e4b1806286745c3718528308122065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ec18998239ded20e93db74c3d77e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e92441da996acf999732c0e86aa0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff82cef1aa1304c814654a09fb683168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c981447699229ea404ce84781925ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982fa75b009e1fe84d9ff450498a37970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3526c5d98e8413d54c212d09bca88c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfa4f15b2f41620740bf5ad08bb7bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e29a97a6e616da1f337b5f4e91a80b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feb6ce941641f3f9ab21845ead971074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59f44ba331be721499d8e3f915144575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e97a4675ded505d8f5c4ea9dcd9f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea485a3d8ff67ba0345571c9adccc0b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bffa22beaa3df54d44c95acd0d12f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c1d2a4670fe8c604182a79578cc3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406a9e01a7d61d0e55896a6aa262c6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c250443aff15b1271e8e8524408c3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec576810a487be736d2e98312f7c3fcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c8f13eeb4712d35b2b505f792a1ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed228c2e0485ef78aa95c142684f25784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17685093c2576c6f4931e82f4d8fd18685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25acdd11848d33e57741616328884e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c422150de216ca97a9f5e08035d9ea187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427d6f070ecd4d446a2277d04ffc77188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60775b2eaceea02dd7efab0eff9c9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b33dc73148f10f2b80d9f8942c06390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f233bb2366d46bd561ebe49fd8aaeef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca08b10f2ab3ea86f2a18a6c64865c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae1a56bad381747a88dd9fd60e8a8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f39a4c33d1fcd77e60b840a04312c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70173fb13f24c233b9c8d24f8730a7a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d93f510cfed17f23be730c349e5c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7a3de36845aaef4d00fefd60ca44897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3832f198cfc028e4c998030d1ac2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa614f9b4aab29804035aff6a5c1c3a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4255048e9081396beb9c9e2d3aae77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b79b895dbbe659cd6d218608133ad6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01068a6564881afcb26e9a38632fde3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87180805f3497b8c24d2f86469b6b134103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0458309066457747ba441f4cdbea875104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c56d55b477521b1b3378fc0fdf7dc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42926beb217941456063d745638d6513106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c7ad796ccd4cea12cb75c71babbdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592e9fd2e5ba71bd4a0bba04fba11b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d41f25d7212f9670f243d7f7d4c79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269427f028f74bb7979fbd408a433c97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc506ab39e60e6005a1adc84050a55b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1694d83d7acb271deca4b363f4fd7d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788c109af581043b83d08feded30f4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b664127f3c5afbc511c70af2b19c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679ce1a2d628c138914ea6e16dfbb8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378b6f823a1674af60f779a73b10d1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5081f5c7e1ad2ddfa74713f3ff7d80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b98040c30091eea47d9c348838856b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694427522f660e38ebcc886f31f13b75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37214fbef45194ed687e4e0117ee250f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fac8bd6d17e6172c7c9c635a8000c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fe2b17cbb74ff0a7ba6093712cc3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032124dee0bc55bc2ee2b0dcdbef1552123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d960198e8123515cf41e9309a6c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe9ecf10f88f99d101b34bac1eb770125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5399610ef64d6704c88f887eaa7bd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb72bd39cfe6382dcefbe53d8d20fa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164468f52a7cbd95527ffdbb06ce458128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d2ad4877053c1a606a61434ad0f40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5115bc668beb089b1aed2a21692f341130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb5eb93f2951818c373018774b91ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af7f07509f2e1999459a9548cf74b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0938066a45f570799107be6f63142133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb82e8dda577229153587273024442134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60ac2cbb69d65bb864c69bca37ef12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb658231e1154dbb879ff79a349f0046136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717084d6160c0b81c90ddeac9480bfec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957aaad08869abc444fee00e9106b3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2cf3b32754bff4cd76227e51ca2a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577e96db85727a9d6bc970d370e5448140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a64d02ba4b644f376ec130e225f74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247cbe2823bfd27b7ce2ba078190aa6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4c89e08e9b60724a1a0e65146f716143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156a579df4ef2ffc28aabfe78b207e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9904b9dd717a3e4237bb817d3367dbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e073c0dad39c2e6b701859f99d2ac6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e686ced703c77d43a2590600c74e26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a798f14caea9b71fd6cdf61803853a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7c0e8df5cc58019245397d9702237149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e6181c6510a7eff559e5606fa31eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15db03e2251419492e66af315f4715151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2b097d9e98990e3c43c5989b1c6c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a2c490e1ba31cab8a947d8fe836a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b85cfa5c53352a763d9549f2183b84154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>