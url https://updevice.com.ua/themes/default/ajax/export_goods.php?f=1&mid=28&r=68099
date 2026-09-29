--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012e0ed49b2d9ed44f2039596fecdf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e5d94127975c9d1479b6b17395592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844af5af5f3eafb9c4aad637ea79a683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa3bc69e5912c14787206750f1cd964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b9e029a119371b7b41441e01aae4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e355e1de338476aa38750b6b7bea886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe94860d84f7ae0d4f27d3bb82c8a9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85563614e3b81ff2e3a556320e2a00b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed5815cc76cdb4d4b271e63ecf6e709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a056a10a061d44e70d066cc53762c0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdb4b254df31d072a5778e636bbfdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecf7db127310badf024558369264ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287dece9207c9bcc639c8acdc55dae013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b3d9a339f9edf6fff795345072a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5541aed241327f606c06ab7500d8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a717e4456b8f24e6092d46aecb2478916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3bbc880e4dee99de943fbd12068f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d46e8b80b25598677b16f5a43e660318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfece3cd9f7558be9e9ea45cd5b59619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab041140711fb86e56ba3154455dd7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c2c87fc0fe3ae601cbe334073c6a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ef866686c02601e1a24a1ad9455ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f9a11d1ea2faaf5939d62f224076223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6870252df093b6bb997cf36a9109cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddf3655ebcf24ab04745c03c841e3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e8c0960babd438258c13510a09aa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadb13c1abd53e55397a2756ca1cd5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc076d13b6b4ff7a81758c406f069728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19d4ff8980e3cf950d5829dbd0f64c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4bd76d6e690c46b876486d2372c3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad1f474e61ede668e9858d213142d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded450f9d0e560a1b0a117793ec1bcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065e5b571040966f85a58f6a266736133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7077eeac56c30314216e477758e8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ee61b10bab010facda91756d8bf6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4c88826872665c5bf08c5fab9f0e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806318f1dbd88dd0332ab29fd5baa56037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfc89adfe1cf88ddd745475c4c877238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4965a3704c5db1c75dde3680363d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521b66f5e89b06d7feb84372d5b7f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1726cb19adbc5fb87d351eef24e86d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703947a5245c57a0b2d1acdd33d9383442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a868e9808e63159006431d596a5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f55880adc91bc78e658bb013fc03bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d352a4747ff54fb3d5387bd6e4cfd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38df4454366876bcc7d654e24b9ad746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbd35dcc8075e068b4ca164125b9f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2729bcdb8235986711b9ae4cdd08a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c842089418d8205c89253c46e449ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd36c96fd0280ea252787c8eb358f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d87c1b3da068788403e6ff5d6e12951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e425cfb1aa8ed29cc2507165a9cba852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f510a93c50a65134b4c043b6607bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b483031488e23f9ecf743ed4e354e3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e668fc296187d8d092fb032ec532a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5b210e9dc0c7ae1c3434b0c0ad07f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee29329be942ddd359dbef728e6ff557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf27b7568d10748e321c51ff34386d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11af3f7e3cf66df1374e8f1cc1288059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86081a7e98fb23b171591b8e7350f72860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd5d06fe570e84fdac2d53db9d235a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f82a802aaaca9c2f5dc6b6a80e9a8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11827a1e32708ebfed5c60b8c42cb0e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438da2773ff24ac91469ede86672640364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e2d2dac0d3bcf138d83b3c75d78065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60823a8fc080d861f2829c96dd2f537766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c5a132cdc723feb0cafb2cccd53b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d6b5908750ecfacabd9b08d863b5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf38620098f30606bcfd3f14a0578f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6f97fa9e6e38524e1c77474d6cca370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f915487bd813664427ea17f941dc0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47886b5957c4bcf894edd6366f638e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fe7b4cd93e1112f8914d203f8c74873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e5a31ec32c14e40e950580d84862074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6bd0db7dfbf10812c5f4370b9d40275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72c8bab8c11832dfd279ac69efaa1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584d9f2ee2f14fcd79208441548bea477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b41489a46d4a156f6058209414affa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a95e68e9d8e036f65fde45dbce121879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf400b3836f77da39452035119dc95f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2d344d7c7609feea5dacfc68873e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ccd0ce0d57fed92b6936e10b1db2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67caf92114fbf90dfe9c2e46ef294483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8bbef017d6a885ceb1d6be8faa11584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cdac7bbe7b0a2309d82105ef5b2ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69a7eaa8bc5ce0df4297e8feac4f3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f830f26bc1dc2148941a222a9bfe787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a87bfecc6dac5493bf3a08672527288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195060d7e9d0665570f51391128dbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6285b84fff95b41ecf213c7ee6cb2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fdba13033470a026addb4a0f2923691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba113232eb8226466948ed816704d8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caae95ddc8e9b593dd22fb30a92feb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c90483322236c2c45e286e282c72694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f359a66aece73d401ecc69d3b4d96695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331baa74c7c55a9845e81f63b37cb9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5684bdb99e215411073701b663f81297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a6f9473c9cab61a7d2c65b2b108f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eb47f131145a8bb6517ca0c446d3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c2a76136a9a027089fa90ebcde05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6526f3552c54e27be274bf8e3e826b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbf2f8cc4abde41c01aa9123a79dd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca912f31c262833b0a55a0e97422f55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edaed3a9ee287ded2c479691fb0d5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7fe5db9d18f76ae2f4fd64697bab6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a8f8731cf35d9300caaa404eb6fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642ebe3f86954d6c99624e18a2f466e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ce61ed59f800c60481617f80efce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3562978a9801c9911d7a28a2c1319c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f88a77afbd563ce902df67509388b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fe7fc2b81384d5becb69934887872111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3a607a46a899bb60222390cc7285b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71041fd09efb7c9c76f999d6946a13f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94547f5484bc1ed8968b28d1a35d924114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472eb0223b121b27c22be177c956c0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9b528e1c715b0f4f48b990008f5eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58ab740fa3d8be8cdb3bcb1793b08d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31febbdc2028bfbad2cff7f93b057e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf9113a2360acdc74888e454db6cde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c825e99f6708a1d4e13697513313b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91641e4f7078bb04c8e6de3dd6b2a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f79c431e4cf2e961aecd608746f57a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21b7ce0acf6bcf3b3480533d10b6a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d32914240031086082f8b57518200124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c46aa885c3bf685b6310cec1d2d9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fddf01d9fd6cc13fd91cb4a5b8cd9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3df9a39ed8fa002a4c64439ca4ae89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf414107b74830399bdf4176dc89ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719f20594e9c63c409b87d21cf6cd9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef706e7294f3cb582963f5585cc1a40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c14e157a7fef02c78e7cdc66b0981d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37276ede99f8a9be47886cee47c5d52d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b47776ccae75e6fd46b8ba8d5979c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399450feee36050d08590fa20e472d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7443a0d235f2162ab5d5a63747abc1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e23f2c68c1aed797889a5abc5317136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b414df50bde2d4dd2c6d56b35fdfe4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64965b155cf30064e1bbe10e3ff31312138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff2ba0c5e2f5400ffcb98c33f370a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce7a784c7832d0595da061f386a42e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cceed781a5a011106fa1fe4ca2ee4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66451cf3a0ab4ca173a8669b93950f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ded49d61232e81a49af4a0b4a5daa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9058007a29ef0826331e622a6f941144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa8977f540c301d2d3d839d8a636e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636d5010de99332a87636f393ce57b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dba5faa667409c11203a6fd928bf7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b6b074fbc2b46cc3901397c4a55b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7f8dea4ab5e0a3874eb2dc65f3765149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2a2792298f7a4b5894716edbe5808150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751bc9dcbf10d08a9a843b5c02e2fd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac9306bb3c5a18278239c4a77987e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed45c19d61a297e9f5a514a2294d1d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d694cd81da7c0b301b2974c9ca5fb33154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe24183868a88086f3a03e8d00c9961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e414e7de698ab91bde143043a7d20712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416b597130f223308052d005536fb943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f703b2ddc65a14d48470b9dda2b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690ca29abfc90b2cd1bdfd3d67d4ecd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53b8b0f443a9483cbf9ebac372b2466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750a2a03bec3136bfb2e635037fc7037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240445d5e1f4b88160111a381d9755f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3046fff6a8930948930d08048fa929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f9cd4acdb27410b33211b7543adfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3f0123ce82b023a0d7cb84df6822111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43b7e287be2811e09f7043779c34df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a6c055bbb4c4462ec59f72a72508f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd72718c274bd7a00ebdd3df9f90fd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a1229471bba0e083dd6488725f97315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d806499bf638d5bab73ee6d8eb3df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c621a57c3dca9d816a15618260280717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536481fd60f66437fc11b0fc56a4b3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c74954c34b95126a07e8a5b37ad60819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9b0be07c89d690fd62466324662f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c712ad06aea797c47d3a4ea23ad599a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb32877fe27758d3621312afb14f0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a43d527416ca6c61ec2b35d7378bab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6c9b3813f1f040bd183bb8c5a0fb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a9efc3f0a3cb8b561d81e35a4f46125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22801d540f68aa9a6318ec57ee101226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6595fb0e5b9f86d12826bddc60ec727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb6cc1c6baaf57ae91ae4e225b665d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd0b33e3cbc2e78ba2966ee6b34fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a17616a98b6b2181c3311a8260b4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adbe4f813d0c1188462685a0b0f26831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482a33e7afa156c1f64703353afdba632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529eaa80737f9ba3c3d538504ea83ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56464c767179e4d071fc1b9dac40f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f18e1e9958afb1b990ff0912f362a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7737f4afa92091763d9565adf0657536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c5e0d1ced25fcf0dc162d9614e9d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b210185f66c493d6b66a583813b6da238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a0fb30e7b983be924270a75df0e9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466026a1d5fff1dc868cac1e3b59d0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07ef773975ee54d64f300bae12b02141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a167d0783e4566ade6de64812dc6d9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eabb130f6d80382b213309e9eea17d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2152ffdd4c22d8bf1c8ffc5bf93e71c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2020fade7eafd53b9959bcfb9fefe545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7981fd76a135bef4ca55b9648ba3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca3877b6f63a05d0153a49b4ae921a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97596d510e46b0e6cb0b6e7cec9945f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a78473d27d6ade478cb538ecc9114149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8ab8e227ee4c4be008d1a4a725ac050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d436f5d037cb8e0aae0e29a95ac8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9cb7dcb04ad9b4f84dfa67aa9041d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5df4dd04dcb17fb699d6639daf486f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632c9842b4077de19d6102b8051ec0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81054ae6a0d36996f1ddee4a60f4897155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56194bf2d969159894388a122c95de356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641636a1ef9f8b353278b79d7198ea3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c73e260e1717ae3e55e119df5cd76858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136c39b14f59ea8300c95ce98b7163859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14875b013b19a7d74f75f55ca06917ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04256664fffe02bcd770dcc871ce35d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a57405c943931b70f11a1746ac9b5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6809804878a138c1bf7df2fa7f4ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fc764de8cd0725d4a44b4cea1247f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc45f7ec8a8aac7d9c624cb4cae1a2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286d06747ee1ab9421b1ecf6607a5a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb6c04451f42ef3645c8fc0c3d6e1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf11e525c49c5ff3a900562f4a485768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc367b770bdb7c5631fb3082c656285269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4675ffb184abf0d473dbb1e3563c6cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f0036fc8caf6252b46da9efaee31a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec52aa27cf548664653766c219e01972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86827d5ba5ed7f131de86dc0686b987b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf5fcf6ea40625ece284de9fda980374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71738b18c9c4d354f1133c19b729240a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08c1d053d346576dd316bd51a1fb7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccffdbbc42ae2f1665f89b9fc58a3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211dc9b509a1956df1f37b6c1f0b1bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e511ce6a03798648b782ec8a878b1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b595f47e9ac3edb646c8a2161dcff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a2e2e50b180165a2877345e48cd7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970f2d2eb54d2eca96ed9e1ac2d2bd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcf0187b49a965eefe07a769596d5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a63e96964d857b115f1185270180984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d26f13431ef74f7013db6bfb477aee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405b7e8cb5e89fc77b77c18a064216686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ccd399e587d17625809db938cafac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6be8d7c6592e0cc2a6addc9e36cca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c0c06f47de27b890a5a99e6a8d2a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423ca6666698859838a085c62ce3c7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ba135dc51986f441838a2614c8b4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941148d784ccab307705d9379e0010592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954156756376753b3eca6355dbcbd7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4372a2abf968a2b16709aa7de1e45994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21454af1ffc085b2635926d675445c9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6578f1b39e8345bdbdffab721ad2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ad40e3db38f787a23f9b33ce2f2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0815980157bf0db4b08f8a706e8cc7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1f02c19f802e462e65bb8c9ed400799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aac16007d6835990911d5b75cb095b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b271bfeb11d4ee93178395170340f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92bf3404ac3dca668609c934c9e09e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ceafe9c4aa7070c5cda94998bd0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e7e9366f9246ebcc0ae42270ed978104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329c336f1f9f5b0083885b24c663db3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56295c473763a083779c25d8340390106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc9686d35d9ff5e82ee69e6b249542107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658b0106553c1ad5c0f235e28278fb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bae6804df07375cde388d53f3e0c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cb4606ad20dc972ea5af742bc0cfb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a828dd1f598556950d1b78f0dcf322111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970a7b6dd87cf3280798b5c952ce5fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa58b65af78b7c3f06d2b03940edbfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64bacc09f74e780bf1b222b268f24d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19963573039e0bccce8798b2ce6cb7be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958d7d74dccbbf61ab81a9313d27dc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3b23ef2d05594b0623cdfbbada0bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216907c373fe28abb953f8073276af29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca1e837f6103a0c4f7f39e46236328119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706eeab702c098e69c79ca437b1a59a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2e5a52adf97e6e5a47441fe044a21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ecd4f774c0dcdb309142e0e0c7b68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ee0156ccffee0a90f163cb183159d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37be1edfc0705a69c3e265b1561d45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d883573c6321a98a10a29ad0f188fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e3c6e32e1210120e5831ddd35e3da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ba8643d99df4e10acd92a30d2f11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2bbdaaa0faebff76041f7929fd5db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42450fda4f0e92609953fde9f9261f7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a121ab65105413a0dd3582496ad81a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281410e553aa16abd3ecc65485a2303131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685f8c2cf11c967e593a9fdf93f7a58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1600afed1c20b0e56e0775f56cce1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647e20cf7b67c5020171d97c2ef9d91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71918baf3d241fbd10aadd9f1579e9f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cce30b9102e49f393f61f287156a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd2ba9c6d7f83445060a8b07746ae4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a25d708c27d1077d1b09cca446bd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb3fc25aec4ebaeae2f7703b2bee69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8af5cf2fec39f046c7cead0ace030140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd66c9bbcde8436c97ba6f501f14df1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d2517835e24cb3dbe6c0c0701fe63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e6e3b119c1f2ed7c88e364fd85b2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dcecb9558685020cb3c697fb3b480144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd2125ce3eb7bcf22dd6c19d8ee420145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18d623de867477ca5814a38c321fa5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaef619dec0773555f1f437b8deec7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924faf392741506f1ab53b9b946a076148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097a8080cae36ac352a4ffcf1e59475149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24b093c4134217cbd5cc2e2c3ad84b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a91840bd18fbd3f59b3905530b96ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4e9e3eb7f88984ddaef00828ca639152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ea6be6893f37582a86f2d7f670c1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573590017c6af8dd0516d035bd1a7f22154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>