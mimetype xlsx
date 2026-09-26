--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9cb95d23e21cdb9fd28ae0fb59d8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2818dde8958fdd1885508764ba4602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c911705123539b9833ea9972334183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d2d70a63c080a6d8a31bfa5d6392f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e7c1bd8acc1dd7db8dd3613083ea15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0939a23ee829394eea20ec20d097f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4f7758b19a95ab2e263e2966fcf427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d79ace980497c46414edca12ea7348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe8b13adb08ade181c7be38ccea9a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d604e4811266298b0e08e09a3569910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52394e78d1332e873025c7b80f935811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3d706dbf4ec1274566861a5e7705a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ec45315dec65fb8c7a782fb2202bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747b23309671a9e1c96a78fb9eefb6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714642493d261435d5e181526ec4422b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7edd849cc1a74b6d96d109e49e5a8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f41b7b6d9f81e5362c9979beddf5a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa92dd23064abe5dd7f2079593014b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98caa1bdb6ce4d99d99ca5f0e3f972719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff835dd112e6c4d5651cd864b828a4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fb5da3a7d7ddea4814b76a62b9b7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481bf9013a7cea5de838f9306b9075122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7655c70ed9ea2e81a29c3156a7e73723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75120dcc6dcdbedb3529d4ebfc26159d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f533a331b15f6b31bfcdb0c109c24425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4f97b421e0b3da15dc2178e2c37e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaa632644fb5dea87c3ce10c0ba16227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd764bae0078958b2834996ffb0addc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d6ed89f736a456b58ff7c6ad1e7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de673c5a82799a12c2759376ecfb4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd7683bd52539fdcb072224e2b925531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d958931533c237a90e782c487f635132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fec2a9a91d906f691d8f4553b342fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d97014fe8968d1de0fcd43adfb2cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b85ea309782684be21e9de18f8ece35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3c258c41f4bf4c37d6acff368127d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755d4be3388294c69d103fac8d66e8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1e2ce6027f682ea1b53e673858e5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4572d87857c89ec42ab0b02562a6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb5504a37b74373d9dc42d74678b9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1303496da4690b095079b8b1affd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503373adde81168e24090175a0db8a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d1878800aca189744ecf60cace9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4912edfd5fb707fa26b05fae920a5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9701ad82245590c1eed016d129f37045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410994e84ff27b6f5c5a975066136e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b57d79f5ac3ad683e4c7734da30d4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e57edec325d6740b2926cb58fde0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b9d0344139c976e5cecc668bc9d5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c53577bc552a843a2f69f802a1fb0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14913bbd4c23aeb7b26a38b3b664b4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d7b4e4bf89aedee72bc8045ca116252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280c199c2f2ada85aab31ed1350ed8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d3a98da56153f83d4202a0e37481054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b825a65f4f3a16f54816b64e4e3dab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45030305e6713c6c1fec2c904d6f34d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48b6a1dc1355146ca50154404125f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f98fdcd0518133234e22093c63e8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d6c3fdb38b73437bc40045078ba8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017b34021430ac568134df99bb1feed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3ef35b342e3b035e57a73d2fd3eca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45995265e6d90fcca612656c16c001162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b2c74bbdc65ab8326be03cc3ac68763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d0987912c490d078dc744870637ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf100f422268d768ed352a2cb027af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34d34405c304fdb9b09f703185fd6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ece7cde4097789bf9d073fb29358e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42549c8e079e3c9997bbd8a41fc0454d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4936f858efa0152377b7ae550075d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba8bd2de556ed55d365aca62cc1a9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd1bc4d1998aa98a3713afa9b2696471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc2667e827640fc2f6bcabf264942972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11281fbe702e589888d95fd8772edde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96352a3c1dfe583eeb42e746c025f62b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb4805cac0abd1c72a50faeee6cc3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862cad7fa2645c0f99f79137aeaac1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f02110b17f58ec1e9ee70cfaefef677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aad036e3bd38b2212d8dac358882e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59549242a221543b959d8af23e5d58a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bfbd900059b85caac67bda91bb66e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4a31110a4cafec0caa7033fde42b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaada84b39509c1170f191076d8e8bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68644fe6e2d93c6f6156478ffd2d93983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a69641e814a1357669bdbb889bf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1c05b4b2be69f53f4646e065fe8a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508a50ee737aea106fa694623aa751c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79851fb8c2686169a944efa88ff9618187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9d0617df521d1ae29e582710656e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff06f8971a929d619d96bcc100640089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e53563e054de8be3fd11c3bde052490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fda5347137ecfa9fd0af47ae4d08591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ff6816fffd88f908fb2630ec7fb2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf18fa34ac57f98e8b3031c783cbb0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9b36034c01c7edc2fc2eafee3a1ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a887c10a950c56ed65bdf85f0df92a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cf793b6d9bfd5b2cf10d624e01e5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f89504d6f2da347dd0cc05d96aba6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9cfbe25ead6eedf4abc1be03d76b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57557c4bd11f9fe3504cbee9d2be7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99cc61dfbbc833e8d48e3c51e8f2e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afc0b66f13277a7d24b77b77d00b82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625cd78309383f543698dbc8ebe4a40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bcb921aaa14a6f3d4561cf7ccb8c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6c73920bd114999b1e1767239413f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4e9f36ca60e2f990c31e36f7d822d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073698f23335371f1d9b3caf6cdf71f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edee708cbbe322b56dd1a02b87cf03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ee709d5f661f0d6e6cbb7753ef405108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e850eb9995426c04274c81e1e6642b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9a05c9c82dec9a2682bc306131b6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cdd2fabea31cc29de4179bc80103e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda61adedc1f1469437fe4df822ce6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba6342a7ed7d21124e998431a0ba7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a658ad816b3620f6f47072d4ccb172f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c243b2289f366542786db9c2c0fad7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5357e4a3a0c70e31bc9bb410f7467116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e34e40ced07a52b64e289f52f4df6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5d5133ee03861fda186fc89e70053118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a1152bb941bef9c6b8b422d6bfd8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4882f98ca94829cf56d36b5c4433d10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0cba0e264ad34dfbd08bdc75ec7ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d772d7f20afb11f1a08a0988e22b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284e3027863d848f848d4ecc3dc982e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770470c54802d6c1a3d61c79b59ddd69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b70e713560f55a4388c947a29eeef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c47187341d96709e1dbf2c36ad3ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec27c94f2326cdada12517a3b09e6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4601d1986a4f833e902eeda7b4ea983128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50db68a95292ffe320a70c87708bc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7177fb81f0383ce300b8692319d369c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64526a6ad49e1d49f4ac8b40486f5afa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a50300fc348267f4b6644af845336132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c05a69fd50a63cb4ac94944fbf5ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba532d8ee57b0748a2824738cb0fd6e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7f5b8cd89d9d035ac1ddfada8d4fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af79eabf740381f98c93a143ad1a696136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f927acb54a2d87273071147a66149137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866aaaebf5000a0f6d9105ec2c62ebb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5c442ef4612e48c880c5556cb4ced139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f375afbffe1019b40932601a4737d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dbd8285d195549ce36bd5910d2e1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582f8e6e4b7c2f00bb9051ff790f62d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25222a0315885b011c69d4619f3e06f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b0e81bd138ed001b7119c4dcead4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49126d5e855e32fb011945e5afba8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82eafde63f79b02b3d6904ac77425d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ab16bdfc17f98f550dfc1e979d17a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bd431a519141964e8336133395d5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ead76fcb04a299fb495de481a18245149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805b0b518892ff59285c2f1f756d095150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97ffe653e492904afdc75b95de96e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13607ae283b4894f04f6c308691519d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f5ac15d72402217c2dfa6e3962292153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fa0290d1b938544a89ad610a70d72154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed78b8ba6a2417698d5a141bca97eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f4c33e68dde0394ab5415e8c84df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2eb0f571065ea45bf9f6e6ad10ef63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3f86a0f8727d123872bb793e884c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a2fd62e60807f8c977c496946aa0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7a37610a01497ff996a2c757708a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed647b4fe78a096be0c57f38fca6f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b951400e0b94bb183b816de2dd8fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4366005e3ebc0062e86692bf1c9f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6780bbcba3fb4f76fc1acc31f65b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687ec68cc93b2f7543b75648944b07211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082c7b325c7df75a44037a0c3c463c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29583a31c58153f838c6f93d82d3ae6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f76904a9b575ba737160a7a2cf4ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611127746b7d2348cb35fd964c9853d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587b5079c6c9671e865cac1896e43f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88376e343b8c66001cb74ecab59923be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a85a29be93461dcf5919acb50ff9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e4d6d32fdb06dc65ea5cd8c53349619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514364e7af70e6ed07c59ff3e3154bee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95123350f7c78fc0574337894e359d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524819c76842fd0ca6d3382d946ea2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369929ce8e51a1c06fa66623ec7dbe923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195f2d4f00db3f1cf5c5bdad685a96824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b12082f89420e7926b4fe519d8cd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c7c6fe79cfffe17a96925e5a1fe3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e528ed60a699506c751162a508a569c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4850ced06214d3385cff2b738251a3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4617ea4fa13bedf29d04e005f4eafad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc1de45b9451c6ea706ccc8245101e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143c5a2eb11018bb20958bc2ef77d0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ea32b17035067b7c399a67852aa0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fb965038b715e3dcc7c01c8002a6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76de73a92dc9393c2c196d9ec0b28e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248c49d42f12ecbc189060cea9df8aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e493da5c5bec46f53c1c73360037de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0d73a006ab498b0c6a8db69f6a5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a01ab57b88f319b6e070e8dc4331f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e130221de7c0120d5f18f44b7c82339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce13ebb7d96839863568ad6c6cf525c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee18a72dbd5336af1207ced89ed1fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5ff8b2bd8a60a7d7b3c07ede82b0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eaafbffebe4cce24deedf631523ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8eac1c3242d2e54539dfc1862acd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc86841d0390821fe9c790a17bac7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71069a76737d24a307034463fd8c6e7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565462c7e7dfdc2ea6442cf7acd3934747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fa1c9f6d39bfe296da937c3248f0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3c9e6bb561873cb700ea33c23a84849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec0ba05a9335bbda06e64390b15ed750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1040d26f6f0d88d472f73599661d3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42300a7baf8a9f9873d2848682f53fdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb853cc0ad7580034fc37ab2c5a78553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762cc036c490ba25369f2dd4726034b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86aff089eb242acc56c5393f0681e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604295f6d05e7db014bce92a913ec3b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848295de1682afd6232ec9a4f0d9cca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c039a9c9e5d96915e2d9fd11fe7c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b90717fdb63552d52deea0ab845a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b73c2ff38c7f440d8887f034578f3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be63abd620e6c0efcd4bec009383cc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b39ec7e1a04acec09ceea9025702262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40292954b7c1e7b4c2c88925798cc6f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9d5573fcb6ed7da1926d24e65208764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407ac4d384bb8b1e645b65fa4ce354665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e22742e827d748afdf19eb48c1b8c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf076f32ff54936cf4737c7233382b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10627efffcc95afd14476e5ae975f6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b3f59be31f54b9b7f0600d99fff8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db50afd8a517d88d1f849e9479070070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540db3bc0cd768a57f034418404d15f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd106ec926394398d1478403c604859472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9f457b3de151f6635e0274e6dc84273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bfc606704257db3986e00b66b47d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ffe04a71d4b0b19d6f02984b2a40075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2de820ed9335d63e01d43412c817176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c64abf1bbc45a2bf18c657106d55077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31cdad795a40e80e4e5dc956345c3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088438ab6bf4429ee02f15c51dbb8c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe2c8a6ca05be638b032cd69c87a2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba66f67fc21cbb103821493123c2e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ca6a655a69586f2955c3b755d98282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1c52df308f81b9fc16bd0afe6dd3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934818a0fc763a96e7a4c68b7c2b5c6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc26521ab4d6710f1a85cf46cdf506485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee949e640495e2df810eb58544d23986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2845850e5af634d6ee5d64e2ef4ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181199fa6ca58236866928eecb79cf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b58523640bf90ea593c9d788d6e8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce30f51adde05786e446a742f172a2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b6749a79edf608a1dbeae00e5d64c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f0e1c412310f5a709bfd1d3a4925c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7f95d73f267e17f6b7b2be47c31b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb09a2572516b8efeac6e2d84b32cba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aa53da2cbef34983645be848a2ce195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8845773d493e7d23c48d6bb5dff835996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a523601fd058ad2d2e8f379b87b68397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdc813dd652d4318ba95ca8e7c071398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a43f7f3f22325a4a85fc110979f00399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1e128734774d01cd4c7ab265314dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a23ef2d5a4075c523f30cee4817d60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38ee98c8999d13cb18a6455394cb15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ff212c8e75e5024826211684d4dfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb77832593749f18eeec784697764e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad4fa9a502f0f8c66ab2e5a074571b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0aa858f10bee315b33309739ab2ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd697d88126924870b7d710cc20d7cc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb6295adfc747c833fa13cdc4d543a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b0ce4b33cdc34c87de32636a23c61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb5ddb6dedd7587eb52d9516f0397c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c3095be8517b38057f912e6396576111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf9a9f12e1835f5848c6536280a938112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d5c9f02bb8fe0be09003c3c305ebd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b1defea9684547973a9395a672e8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f5cb2b6b4b9bc4d6a418d1842000c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1c9aee1aecc59f5ed65bdf3c09429116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a234cfd66ee922ffc2835bdf21c10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac6a1100bc0a888ed49bedea9c23de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12501be83362c9c5a36d49a50c41cd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31439ddf37b496c5e5211b3d93be1b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854f898bf67560a2e3a29c7f16600b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a81dd1253e9a43de002df84491fdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71763e75b523e4ced19f379f1ce2cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1661ec41ccd15c0ccd07bcb90966d6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed47a9083b489f20921e154e7fc224c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add8bd716d24c06427734a6a2a3438b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de6dc1bc488d92805d1c8fcd4d473b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28402842176f5ab49ea3e04880daa799128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed2052e70cf83d135d33ceb22755a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6d12766e5e6ea13cdc6fd4a9dce7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cc950b35ea9a2fb5bbdae7feb6138131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a97db451adc2b63b6148d41b0a75c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd547faf819f38bdf5259bc8b64f859133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8ea6fc757e9ebefe7ac6377c0cbcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cac477fd2526c29007da09f14d143135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c490fbf3d3653545995320dc5dc2dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a2bec25cadb1c1fe29b53ec926d67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cda42c1d48cabf32669260fe9e7555138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbc75159df1731eeb7a2a9d65ba832139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532f9d67fdcb7fc92b05dc13ef55d37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c5a8cabe32307b55ac2f4665327a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edaee4c4e7021daab68dff448ec488142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23e4bd9c7f2e201349c8774d589071143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce728aea71a9cc7e2bd3eb97e4ff89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bf0988dd28ac9957e71eea82c9d6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa66da9468a83d60eaa9bdb7db632a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406a6cf48230408b248b0572e05d631147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d0985c3418e967f0e86ee02317f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454cccad77a63d5039816cffb41ed5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2446357617fe5adc05abe4034f5d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453fd3c6c9b412643c1a5e75503c0c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801a27ebf3f4925f4b0f96420e64765152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1a777ab02ef7f262d08fff3d131f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d62f4c6b495f932435fa3fcc54ac76154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>