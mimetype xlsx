--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186fa8e3ea09eed8aefd200a47144d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be338b1eee30330be393e9232df312ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98171c58739b54614007461c0ed87c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6883e2a9cdf5238ed302b963b09eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a26f12503f8015d66e128f0ee22bdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63719e4357b89d10dbf54dc88145a906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dec234414e5714f410454034040b447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab242b53828d3a7826badcd3cad3ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9641797131e0ff81668c7eb7937669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0567880e2b4e5658fbff46d289f6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16b8082455a4d4a9fff4723c1dc61711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01a292294a566bbb0733c8d16a608012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2ac24b17d403752b2349674b1189613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ae5b8a0a45a77475524efb827432314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec629e5c6001f506496120a8b9f4bac015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d548db67ed1727532c9ef089abb8e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38856846123b32a913d262421aacc93f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a2f0a19c6df5dbbd631990740ff0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a79043234277e40a4a5c6be6b433e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680b674c17982b09358dbfdeafc8bea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad25adacb7072fa524c9ec099bc79f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee678d3f4f079360cd08baa6b5b1651c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687488d28f62ddf29dcf8868d47ad8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a64ece792df80a82e5de631a0d0ec124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5a5b44787d2db0f6c713b2dfc818d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2b80f471c8709790fa74543b37aee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ef7a6dcbc1b9c4f4a86753d98dbb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c2e1f4e264cbebdbb5a12b782099928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396544b18074395cd9921daad142a4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435e3f46336fd34c13bfedd7177320f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d15bafa1ada99513700ec4f71a754c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f13de11e98bf31daa86142e3f2ae432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6044fea4cc2a67193b049339d161a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a40f7327c6f115a35b03c418cee3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af78e8f124823f6aec7bc3e0d41aa5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802ad9c1188dca4b40450154241b09936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf1d3976961d5e8d781616f6d5903837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf95a97e53d1a30f6b8875dd75e2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726379409e5fc50833894c882198cb0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64e58eb8fc35e2cb79de6ae56114c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb0bf218a3e4b2746654af67b6186041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e2bc56444d70390599faa2fd8f31e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4c84b1e5ce3a78863387605448e5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fc7068b7c9662c7dbaf0b95c106b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c737b0864f01085c5d62ab6b5414145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b61500837f6bd140e83c4447567a0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a5ca87bebc1d3d461f5896da779147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be520f3ceb802afa9acd5ef01f362c3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81003be2da2b0a6ca32697d3111cd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba630b99e3506848467c68cea32cff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580d85bee3fb10f50105c0584f81c9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab18d435e05e06bbda6f1977acc67e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cddabba8258664d1e5396f5ff95f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06f027a0ec3081377e1327cdb4b1e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce917fe53b014e903b8bd0a18f4879c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76d7a030dc4bb547771c10c6a9664456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927837f872c7ea4d69a13eb677e6e92657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffec8b7ad78d2b83df9fb380bf229558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1afa368ccce7e143ee2da62a05146459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080451ec01569cc0d2a82089e121899360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7c5686f8fd74c19a2dd814676804b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dac8ca98ea838e029aea726cf16fc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27d246b13ab9dc124f930661a7b2b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea56bc56e26576fe4747daa4f901f5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706e7ddd56fee675f7eb27badd8c4a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa20b22aa965cb3a040629551891f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910b8941666edfb1bb13d134215fbd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b03e9067d6f0835535a31fd8c11b4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c7af660b2c04e9216f07d2faf33cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4087a72c237e11da9d3e0e719bda2ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe434dd6869794ad551b2073182c3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909d8ececfbe4d583e24093772ebfd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeee1f38cf923f5132b23ec6a1e832873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4983bbe73aa97fc618958db413dab4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91629fe35d2c61b0fbf65f2efd11967175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc267fcf5216f5602e076e7539a61e7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d87dd4f4b257afcfd92e51ff9b0e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89024fb0effaddeec9ff27fe2d3bda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9368c274790dac28547289aaaf2ae579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb30197c317c5f02ec61c118a4caba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9d4da88b07ad8871a712d0a293b0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bf0c7a59c081d3b7cad91f017ceab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf6ee664f5b558273a4138ed98ac2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce1ebd96dc763bfe34f2b9abbcd34984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda09a967d16fd3057ae61ed698ee6e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ee93785f0c77197e21543fd9e1b1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e096933fc78c6461cc25d4f4e0fb3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913c1154951cd4e3ce897db78b5e3fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5429e4e99c213f48aeb14b03c3cd1aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be986913f012e727d8365fabe34f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665931a88f4725fc5a44e5ae649ac8db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9321aca0efbf56e3ed64b3b5bd1255892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224abd9024bc9f9b22134108ab50216493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e15e6c9315270a60564e56b925ef2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ffff020a02a6d06152d5c94e5082695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df62270062395c7b204cbeb986ee0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d78b8dda05a892ddb06350445dea697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc3fa7652dea508c67d5bdaa92b7bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2f6d6b80ee61e81e00a29550ef52e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1c593a768acf5dbfe3317d5485615100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53003ceb88ddbe7e31785eec62c6b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10898337a24ba1f30dd68e6ec2155f28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea0ca8f0652856e94d46e45993a5fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dba7e06b7984e41532eefe2e2e9f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ad61fbf105f0024e8532ecfc16d6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37498e797d3e56e156faf457de54eac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757638909ab6badb7ecbcb7dbd74ce41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fa5a2beefe03210ea95faadeddf44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf6c2ac726aca773dd36b1aaed853f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee09b50529dfffe60dbc5377118afb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b71c1a296aaf30cce65483a738f08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ba8734586fe5b3c5971ff962c9bf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3901e3b2f9a7bf8c32249b2917dff9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4bf65de284d9f62d4dfeeae1b9f99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81622aa9a168af3ee0213c643ee45fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c302298c80ab9de93238139fb3d64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ebaec0f22d6f79ca1b671dee5c004117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6435794728e02ce8ebf10284e8cb6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df23084ef405c238614d30284025888119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31164a9dae0e73f7b4817085e483cb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa66c517ad2d8faaea6cc8c0dc2d43b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181078c3adeaf100d69b22a488a9f88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbddec279b36fd8e8a9d1f6e5cc3dbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb29b56bc4d4eaa2385715409e07c52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad51bbf8c4ecf99033be6e6bcf06fb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93143677945a65caa81af9eb826a62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffc99d06af0aeb59393c5cf96f5447127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bdedb67691fc8c510a43f04c1ca7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535d8dff8b465e4749c7188de4d1e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b03961c616d041a90208a0047af38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ace50d0f4e87b0a853596cc94f16cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f14103cb2e390b9550118c25f648a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8c1ea06995ba18b9a7df1f06de828133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b63adc65df2bf4321cc7739a7d67f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb46ca43ad6c9b168112970e3e60ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a00bb76e51892d090eced2d8246fc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46f240f1ceb6a99224832a5ba9089137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251154493bcb40374911692073ddb6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0f0aeb8f6c7397579754dbac55217139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fe8588c503c28450db81d4e67c26e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b235f67400f1f9e883f72d072014e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28915b0f32228f5791c3b62b5dd2ebbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe813e0ceb1699705367993cede318143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7dbe5ba98378d366abb50ae75640f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a60abc3ab689056c35f1e0e03a4c96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982989f54c10cfce6f14e9cb552d6da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee155e375b8ad7e5fb6ad83c818008147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7b4b5d6d3b2f6f51bf439ba503c66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc9d90e5fdc98ef774cb04f699ed2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80458104a1f5c1567b809c7db7ab328150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119393a4fcb96c00bb0b9babae5b3fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0f6c784dd70d34a1c4cc8a478d5e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7c5fb0c3e220ba8bd25efb42c3b30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a3d2833fc1299a9a005815043c51154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de49722e8d738bac75757ecb1bccbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00db3150530efc5b7a67970f100e13f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7be1eba307c6cfbbf1a90d872a654e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924669e8ddb36375679136e642f982a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845497c186e92a519da4cbfdefe83835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62603ad5e663d9cd7a339f6e5d9aad86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5f98a3aa97f63f920e53af1b1cc517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a427135fd541cfc78a8f6dabcbabb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c905f323aed43135d39b10b5cec63d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa07ea3696c14c7d8e51cc8fe22d83510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b71f6a7c3da67982c79784a88bd2bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f374013255c68742a31e60688ae89412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c4e407b268b0cd88d2ac5083b1dac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf35df2a659706b8edaab8601e08b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6706ae3642c30e62a512d98a2ff36115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3d6fd5863f7035ce337234002212216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7c07198db757a7d86594f63697a2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557e7d5528f6495a30650e75bdcdace18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee27186ddbed47f7d67b694154ee5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b38e144d1e065e5095943c3a2ca3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b1d7670d7e5414a894c8dbf0e38c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c22a55a3625ae46f612a0b296572f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16017ccf220d0910e18a4492053902be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c77a98f36e7e8409240a50612a0b1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393a4197b65f5626fb022d588b843c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940eb6a6157223ea7879c6e1269290626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1fa13b917428db90a1886f50bea4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95d564eef2d0b33d072ed0346ddff328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce58a2c24c2d13ee829f5316e1247d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c3d1277b9f8209d7ba01cfaa0033d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598781c01e8ba0b05cb38af1b40977c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0eb75034d1ff8cd75b2f92dec90dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b5911ccf34d5754ced973c5ca09eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac5557ce042ed91e5761f36041fb7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095a94148282d985e94b923b670ef1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466547bb6e7fab8bac31653b84ab86b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136398b7afac769160538a85b560b1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5239b71faa8def98ffe14726286df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7a13e329dc684888dd1c5f0d54e7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc1a78a51f03aca076df3ddc256a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742a98132260aac9bba12ec1d437b8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b672fe5d5a6b30ac7795d7ceec97042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cbdc8f4f26874d35208501e8d1f1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58547137f9670ec35461b9ded5b6ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb0f506f7b602b3fca5db9bef9623145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9652786d584f662656b382eccbe1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bceb52f6ef2dc2af8712b4b49aa96147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a87e056be484c245add804f924f44f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c1a2038d718066b46b0d4ddf5229149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c9281f24105cfc944ed2a1fdc593750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df2d21e7687f7dc234d2f24883dd9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462c4abc388c8e0df4d77e4ceff760852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4a8136ce664b6b66af9c1d52f639e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce8da8dc19da469a19d926c9160dc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b02edfa53811375e85c6822639c1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91da99d500082ecd46876bbc76aaad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5a28b7b254a8935ad663b4bd6cd5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7c4f1080c2e3d6a7600532769965258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893fdc9c961232fcb213fe6cede0e0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5bc0d73a3065f18a3c6665739211c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e8e3fc65e49f781b24622fca38f7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e7c9e5ec1e4178f4f7e6326fae15862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eebb4ed160f7b380c11059be61314b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4003d3749474e3e37bda244009df664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced2520d83b9b17dcbe713ee817471e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019b13ca38833094e92dbd77d554b3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413fe5cb603056e37c3bd74b8dfb48d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a2905b0317250ac64f3f4ca2f99c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56618a003d1a6615a2b899082bc15e8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067d86cbb704cf053e45fa47966198870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95081767d910d7517e5dae2e3d807f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251599cec7ca635d1e5a824b767d14d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e68b464294675be5df1e86715dbdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccc11649f76fbb6b41fd49b19b12b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64254213f79a2815ce50ab38fa556f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8b7ed21fd92529254a1a4ca1c493776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e6e5560ca7daa5d6353e84313f92877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b82a263ee417b3ef785d52c16549af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d25e7a7fd7692be64f5e16a425da6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be3d41edb4fe8d45ecfb3d3525d14780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9a2707ecaf360d58b145c0d60f19c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae2947f83106e58d4b2bf3a61962f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13163f3dc614f91bf69135cb6159057f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31e066c3e6098e7ee9a06fb43b478584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0108439d31464066d2d3ffe5c07d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01729c713164bbc22e75bb83ba64502686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d50c1eddbe3626bd14b6aee9c0617a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae933c9506d599f967b4b381caf5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dc5194fe778706a46d65082f6952f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351db986da675ec9d8904ef0033d09f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9438ee64f98024ec9412f001868c1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912ae9c27f7f9ad6acceb95ddfd525d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5651acae729aa7248fad3996dce7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91e3351a7e91aabfe56a05257be01a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61470b7a7dd24db61cb8d24b2e99886d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cc44fb8dca32d8982daf85db9125196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bfc36f22c8869738df0b878a41fd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fad9e528d07b250ad95b3f887bd4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab579372dc4791cdd71aa1a200ea31599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a351686359fd2ee85bd542e3ca20c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcc4d1f2a109efd5504a5e190fac11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0291eee774bc9c10af58acfc1287c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8e1b784bba8d26276cf67a1d6454d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209d401524790ae98072938246bf861104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2560769d8b17509c57ab00d599fce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972ff6f3c6ef73e48dc77e6ae34aecb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa582a1949ff09f89b673f2dd73e8f35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1141f8223d72f17f3136fe2ce58bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d2cb2b78017ca78a6758880e03610109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cada4091baf817d51f505ea39a88f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea4ec7abd0069a19a5a601832d2cbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3143f60dee4edf7c68ef73204dd58e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaa72c87a29066a3e64d8cf714eb22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26579ab64133275ff4ebe5076b722322114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d1aef76ceed0750fe43c10fef0057115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1ef978e0553e3c84d0f60610f2bae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fe1ab692c1b671f8fb1d29103d4ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a3dded6f0e23b4e98559687cfe7aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36525227963221a1e0ff04f9ac82a1a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431241351502c0c4d6f1c7cfb7cd5c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb04fe22a55eb3bc05d46cb9c4e803121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2baf991daf463abe9440f6185e3ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54774323942310369ac764ce909a95d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04423e1cab737b38b12097ce174f0e0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf5cb1911e09017ae133600dad57cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be631e152942446cbb327cc32c35e80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2bf704688cbc45787ca0e9e869ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a0871e5c3d91698661fb99d22b251128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b74a8a8b894de4a108e96d7ac8e56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e531e425b21ffc46af78865192d215d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b55f70f908554f47639043c2f4301d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c67b4d813592aa1a7af54637e138a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad1ca2ac27330586f6730e94ab56d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2f54ddb7230ce815b93e214e0f393134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1f6b4270fe734fe0c54a15099b556135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016b39b5cf61916080854bcbe3a0fae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191db4bd13ee90c910e173efea54ef5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825949cacf0a54f32900f510a5410109138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076ab4b0265b06703cec7ebb2cd747b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284c739bd8ae2276f2f57276da19a78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240eb91c223fff084f407621fada91d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c13ec96cefd4767522238bb59e27a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a7fbe1ddfbae27e8a71978479becd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1038d37e9d1c8f4038ef5aaa358216144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065527c585b923a79af0c0253cedbda2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e212dc32811c81f6a0edd90cf40c0ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546d492e71fd3645f9a21a38740109c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dafb84b30876de3d4fccdef6da1f0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47048a4410cf8af927c90f7e5f059901149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55a2067d1c1275f42de0e61c097c73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f364ddd1fef1629f7487ec9f2b633151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27e3cff8c9238f3767ff5c2d4985a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edef6528a7c74895e5a71c72012f5c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8897abccf19f7de591842fd33d10154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>