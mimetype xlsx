--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597869fad05e836efa7a70239cad5afa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c423338884aae0bf0d321d129605072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91638e8c705ce5101fc199e8c590e783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014aa422ef7c8106c9825c8b7d5c8bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143619ea0ad0f99f8bd6f5688801a6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edf11e581b4a8b55663660bd3adfcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878823252774fc776f12e2ce6b27fb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6111defca2e1107100f8e5dda51b1bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b1d621ffa25b0ef4108ee4c646cfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf57468aa143da8caadbd1f185af010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a240c7cc8ff6df87bd158cc3dc13611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc27b7a43031dfab91096df1d098b1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b287999d27fa596c7359b9cd55d1c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07968ab196aa5526de3640aebdbedd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96253715083dc507c8843cc02d6b33f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024e025fb3a460586bf7e265481a9f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecaf67da1049d83a70806adac170b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39280bef0cb996997497dd206887354818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2b53725df3855500a0562ef1f544119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece01a3f3a2a7b3b8f09a59ef3df420f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f157b7f5aeb80013a27b17f5e16964b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853abd4b2a443f5282bc7a495b609122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2399fe4679c3f91ca0f0c5a9b03afa023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9537ea3875a95514c8d7bc6d05f3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90721dffcbf6c17f67623c60c227e13025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ea7c9b8e7178e67b33b13cd0346c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7d51a26ff43994f050db8bb7fb18727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a1a8feb6fdf0a5d048693f71772d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b491b78a4036236d92c48c40f1932e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75b87e9944155e01ec33f67bde74b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f83d37549b3074ce1ea4226b49ce7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46cbad435abc6584d73112c2167d0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d2ff3e1a8da3cbdb460c14d70057633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2f9178ade0ea6b219b0326016f82534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd673d6936e1ccfc1bf2345385551d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efffa9cfbd4576529d76fd70139ff8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d999726cf5dca12f7492fbb98af2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6680a7f43924ea3343798aadac24ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d33d35a01908381c000fed1669771e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457d87a17d1cf8e60a22b7e5dd62d7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebf0371b6c384c0723cc0a9acd6fc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bdf6c5a356789065999a019214ac742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce3cf4c96898665b99b2984692df543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8961513f6a538bdb4239a3f71a8a5b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aeef47dba16f958fa602707f0e80d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c74252e7cf0d682542e7c1d3ae42fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76e2d5a038b164cf65e7571c363d4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a4104b6100025d0de65eb9a24112e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af201f018a3f5f35beb90926d37eaf8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac67a6d6bde65adc25fd748b11893150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce1d1371267b6ce42da6db1e76442351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f3328ad9e8b4a759e40f0ed7b8a0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20586cf1f4d1e7addd083b3a4cd6d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc6a1db2f8db07e6b6c4fdb7cc810954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f708a32bc4ef5a514bf965c8459a6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46b75dca740f34135766808fed143056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56e6e1843075fd04a32013c5b736b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71793e28304cd1366d1d24b0db659ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d21bbaef3f8d665aa90c78545094759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc81b0a8e70033b137cd2672b784bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b5659518c6b069f4668145646f0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d924ec9b42eed34ec77bcf72296b2bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850304e7f9a1901d1f573b08566ed4bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427bda196386ca146dd2b4eeba9e37064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af784f100f8c556b2358b75561230b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da061ca3dda5cc5a9861528dcb66d20566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20cef87ab9f324b4f859a0742d207d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b10a7666c170a6ade84e8c40818ce168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdbe71078712ad808772c856dfa94469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba3e0f2cc1503379e0bcfcbd0a5f5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab328134cae558777599c56c4fc2473f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8d9b8c5eff8bf34361d3f6718772172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eacad69076bca7e5ebd017b366ebc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb0a377827b91973bbbee540fd0e3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7a2c8ca9c61c133733241fa5089ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2325144fe6d4a93c49ceef0b49c5f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdef08dbde1581d1649488f0d1c1d4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7654f7dfc8b1023ee823610959a53e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc55fc94bd0df9ebd34c7ce6407af8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792084c7efee31795a282af1071910e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcc7e505c414029fc0e901e2699fbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c6d15149389a05e1ea20b1901591182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7a417bc21b1c94834abbe5e8f92583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b576d9c90dd627645839d0a00db7ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4710f80ef68cdf12103b23349477b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48b7f49b423a85aa9a755bcf60d85486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d114c982f8db014bbe65378e05e3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae9f3656182cb7fa9de18f40ecfcdd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0a342bc2b24efc94683346e30666589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f593702aeb8414c7449c12cc22b83390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1f6beb98062ac14c6619dd562cab591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e41b2194ac76fc074625c02df9bd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce8ae480b3db08467674ed4a22723893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e6148657763f2dbe3046f1a025ae194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628240e78fdc95602f200905962ac1d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb26bbdf638cf4aa432feced8b77f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5ea56704f7cf5969f7d02c4433a6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea912f24a3f0848a95369382c1c75e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe44966a5aa4c904582054a415fb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5209e1110d52708c7dc1efaa60255100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45a9bed269565c9f9fafc0c5e83d67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636b7f954ab6f30d6d0838a985bd544102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27445151546992387afcbb90db593372103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27dd87862f8984bbaafc6b3a7daf80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac364f49135358af0db93d3cc8eab36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef95807fb78d5b1c61345c6bd90ee1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7defd284a28a915d7ac5d61a30eae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24150b967156d7b3bfe7f3f0f479fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b30c0122b929441cbf24e1e411b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442bf5576fd0a0ec13d0313f7642ffc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5b7f104a6309b20bad2fe39f297d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209a1289710294901855c83d1603aed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098fc825dc3a1d2ca3b4f4cbfdab0cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684484f10ab41ec94bbe268cf0e4ba6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeec73841f91751f1b4dec3736af4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8538d800c6fb761e634964059b6f2e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92296675cb29c274502b7b4d8f541789117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e129ba62da8cda42018deb3ecb07c73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02117e7d10431bddbf0789ec56e4de3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c847e38190a98a7b6e1e5d0ce5c91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21683d58f15862f7f378c105ac81781e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013542a934887b8c2d7717f34f63e2d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20574d48d4ec05ad0ab49954aa8a2071123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd5321fe99ac5328fc14059961a6eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a74f67929615c373b6758bcfb1f61a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667ca0e575cf60eaf996c20eba744cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28906d9f19bfeb471cba95aed2e02455127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0a24adfdd21e1dad619fd35b939af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c56bf27daf9bb0b6ee4f6ebee78df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fe79301fbdd77a101898680484854130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089949e0355ea84f58f66c7fef5a80d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfefb250241417def71127aa17c3c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26f675d23b3ad7d32582e3e102b17c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108efa9cee36480a8c8cf8ace67c7cc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f937116bb01ff014ac268e094bf165135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aae2aa81802926ad2006f18e082f3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c715791cc5ec084c32a265714bb9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193afd4d7f71a25f7f2edc3c2304f3e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9af1b92ebf254a4723bdefb8fda67b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc50dc413c3a1b0727f7e21ada9453140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426ab10bd81470bf8bda17e7dd83a6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23290a698f6ec9e85a79be77490e36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa59b1de4518cc4aa6a5719dce7edb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf041f0ece5184431c9ca2267d0251144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69965207a83919707af41867e71298145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0953e4beb31a1e0be2bd6b4ec43550e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87821dec9fff7391ea2680f0ab398a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bc207847d3ffc30eb936f3e92bacc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5648f6bcad6eb8f9f4f3f0cbba662e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f6dc2ed17fdc869fa46c0ccf47b23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cda25a3484f4d97575149d6fd8ecb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bb78a53ba15e4bf2a0ee54ef4d5a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da961bcadca8508942c44b308c593d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c105a634d295f6db34ae5ae4cebe63154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa82256dae5fc54de23ff511c8bec1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b044076a1eaac6180cf4cc65c2b09f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d338f8ce1140ee428682f59fa40c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26064fdb457f1d1871f0f1dc5a23474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a055f51e18f2a1deb851e84db049f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b290ba1dff13bc15d8abff05f3efc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96934a660739ac66988a369d9be12c437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84fae482a8c65dee32edc664ea58c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1eb29deb81bbce28235ef9ea7d5e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db407251a35a581d59be4b66bfc4cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05571dbc9443a445e7c736d7999ca6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645f34246f963868229ee06bc3fe9ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a22a473b7830558aabbea0478ec7a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aa174e16ca92bfbf2dafb84a0a78714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83a600d1de055e90b67db7e724cc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdf6ddc18ac709b9bdb7e9ac1cdc8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d9a93bb2b2663e128d24b1a5f857b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a41d652c209776296df78c6534ec218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371f71fa5588f5e11d9488c5450464519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d6d9b16cf0109f209f739deceb50120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e7f5e8d3f1b37511e1d3f2d3ce9f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa72c4d5b16f966ea4735d4c77706c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad00a35c450740856cab9278f42ab023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad628faada3f91bf1853c5734c879ffa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939414a55e9d4186f1ddc73a6c47838325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a5034f390dc060fc9266c79552e8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618544b8f0c445fd1fd024290ec0a2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235899dd7aad958638c5ddd5906829a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d56b56e24608703222382d34eb16fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc956267039b079725019338f7b87fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a06b111686754be70ee4b6e29347e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef329b0ef9d34f085d69ea601dc3cc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8df975ef5fe1aebbe75805544bce333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1931864d9fc822b1b102021e6b50eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243c01fc8232ab727494255b51b6f3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9f01d5af17c059f288616bfb450a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d08c5f4662b3673a37aab6d7167fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d57717d2aaf9a1ad48614cee6854438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464397c016886191624d87bd8c56812139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cede907b2e71f1c348e5652df7b0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152a1070fcf9d53b989b82bc95f3c7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4063b52ec42edabf759f50356e471742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddda48a3d131065c02506b7715c790e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd7a7eab4227801de0cbe8642f545e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5bf7410f8da93f00e3af49269601245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f0b03752d273f719ac0961c8bc35b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4731af9d011d0b35123d57428a639547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69b7dbcbc4ff455401416dcb56f19b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177630ce1e0dd805d611c5cd31bc61a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca824666bc349a544afae5190cca0ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a105134735fdb92c14d6b7803fab351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff002fddc96672d99da0903dd89fc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ec3b7e14b678a84725f7a0fc4639a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea606386f6033b54ab42d35912a43a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53e2ba8a428980977f4ee4a0dec81055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624ff01b1380166cfe7b509e195ccab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03f658971539d976db76c5fd3daa7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac4c355d65ddba9f9f40c81f5602e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7bcafa792cab2397f1cc1c0acf02959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356550c709a43f40b1c6104d7b9d3d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450dcc9c118db033eabb0769bc1813a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa44dbe12b5bc38284dc111515c77b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bc3dcbbca7cdcff202aa2457027ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccdfc853afbb9b09ae163f8f96a92a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0455a31c90f9c864960478fe8f3330c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51101f4d9270146c6bf2822bf21680ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59bef72c8191a05c2e6de0030ea6cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339796a5527f83688621d8687aea653268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da15e472667057730a6db1d4b46bd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdb9540e2a642c6d05cd8c6c84788070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30500caa27b0d1e27adb0f852aaad79c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71576728355b5398c4886a6023ca01b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f512d0498343ef30cb3f06e250529873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2633ae74b50257829a0f1b8743d4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfec38c6c69743dc45a6b92c674d37775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbee171b979fda4545e921f73c2e1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375bb3dcb4cde4de37bf705aece6a6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be723ef7a0cdd7248b8127d4935e5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3026433786eb8525f4b2c1b608379e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a3a88391240c942f875be71befc8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208917e4df70f96500d14852163841c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd77bc39aafd301aaed156904541d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816df65fc8fc5a7ce6dc4ea441a50cf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590aacb800207c40daf5893b976075284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824376b70c1202e44563fb226e17db0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1e9e3f5e54570170387dd2285d07e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcaa9922f9533992da09113d6bf21187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f419b40c69636a29e5bc615ced3edfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f38797a5a7e749c6b1ba91588976789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c40de4cb760f65531dcb630f7a3c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bbdec7e3c152c6f2d10fbf8262e6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10ba12702f92f2db02b1792dfe65ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9188953bf2fa496321829ca03f71b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bb9bf041d3b69e427e208f48bca4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f1df408ec7857dffde74429f0bbbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709775899a64d19a2264ee0e31e2a2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a625db498a746765b9302a38195697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87a6093a9df84a501d5ec7dae3142098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31953d756358c35ecbc2b3edc0c5b1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879f9e248e36cf0e33700061e1acefc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119674857a03d7a7a107fdefba2969e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca23d64b490c86e94f6dfe3abddd92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac841bd895ba7fc4bf3bff6c6ccef27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294053d48258b2d5840a53babd74f80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a7d01a77fec081f14f298b47f0d34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a2facce456c7ee396e1fe670a8546106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888564ce31e676dd99c7b16fcb9ac204107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871faebd520ec4d215e9a516e4260d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a5997040f73523da1b4b8f82b0058109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61371068b5e1f191ce8dd879ab081b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f41b551d705c4536827f34267cf17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938269cca1b0e810a1d8bacc310e4152112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf486d26098d6a68c52641879302f22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f17321882424dfde065381312d5709114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd746b3a0cf7c333a58538465ad43b9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8f9b9f2692fb163db3f4e8ea2d073116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac61bd05eeb2791055bfc2de7cf62b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57761a408fd1cdfbf58cc9ad9aa9ac56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bf2a8e668e7800ed71e3324b90259119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c037cae4da351cacee03cf5e244f843120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9de7b791fda29a02bcbbbf0d32990c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ceea9e6b92bdb133e4361e3c44ac7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69baf821cb25c6e28cbd89ac6789d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69e69a0da5478e5c7ca9b8b794292b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d5224b005dfc431525caa337c02fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385db4265331beee681cd709dd4455d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50b9074c25d65caee0145d35c31437127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240515105efb0f9ef241e105c3e127e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f89f6ec65e8833bb89660491a15b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae588cc0371cddafc7cb49ed9f5f4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2844ccb936412effb537f2c82e98f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2516628d482b20b2247fda68639cb90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be865510eb4004bb2fcdd11c6c185902133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c881cd3346c2003af76bc801ad15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4271fa1646fa8d9720f567fe53818135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee553a598a7d40a38b7a2faf7bde90c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e6f029e1449ccae8315c372361d72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c855d6cdefd3d840f6d52f715278e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797fb2a1aed2cbec2cb216efeee288b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86944372ce57836459b4a0525a85002140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e484bb5bff5fb69369b650b37ca825141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bea281262a5af7f72a6c3777f47fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f80cd0695d795923e218979c60edce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9e8cd156966c0f68e9a5b4b127b41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387e25c150a1def9eeeab2ed35cdc21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4cfbd4427088b287be95dc5180900146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40772e6a707f49b90dc563b647f7c51e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5acb1aae8189c0371cb1e1f9696306148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78995db2b355523b6ae058a60352048d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a52875c217997db9cf570a1ab1363150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ddaeac5d60c41e85c9462ddbf331a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5d45350d2c3bdc1a8f9b36664e381152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384e14fbf977b163e360d0cf0e0043a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70c7204986e2fedbc542bebd40fe61154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>