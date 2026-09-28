--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac501b576912ce464bb9e77694878e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8649194c316a0701a4ebda9efbccb002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae098f02aa9ef859096875d71cc7e8f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb602e24e33072e77a53b107f7f6e03f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf650bf2bbf602ad953c8a6484c8fc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bd4e8e18957f0dd6aa5760c2c56c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a44634f93e13e3208747abf1dbad557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b422244f914322f47032bc3e1c4cba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ea21264acf5580eb92c55a42494879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338fdd0f25f5c8b1108399cecc8b78e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818d7f0e160a85f4f822747618eb46611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2927c0ffc4b0aa767ed417decf13e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bff5597de43db014c395ea55ad50bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9ea39affc6c063659a362394c9ca214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488277e3c94a149a1ff8f6a847a2b33c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42403795daf1005fa3ad843d8c2ce4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb098ef2140aec9b7829632e13cd96f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b93e08748fe88fe9d0eec0b597793c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca91a4d4d219ba44729076e255fefcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9face713c0078bcf86fd353d9c34938f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63087160b324b77c97e57aa976dea1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ceb9f75adee5efe31b98d5355247022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdadf537097b1f5a0a462da7faf17323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e790c80d2a301f33fd07c92e9917df824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024039cd7c2165b43e1af489417969c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f59be97c4742b0f6bb3a9e51f092f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33c5a6d6c9c9fd72cea95e77dd9e2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f5770eead475a52adb445cac2e39a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fdf38b900dc1ad8d0f21a6a1fc65329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3272d26994dd2cd9c2110a78988dc9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416079eaba83fb9017955e42baca754531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b8941b754ade18a4419b5a217713632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3933376711de14ad6aa064ac6218d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ced0bd09a4d0cd30eeb6ab2e6fd0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5dacc9ffbdad257191f417998598b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc892048d4e5865d6fce20dc93943436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351885641ea2bba8cb2e9dab92d4eae937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395f3ef1149a13303090d9c3abfafa938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b287755ff4322d390080afc69522039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91324f903a9b44d077136ef11aec33840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e6c7926b1acc7f32d1911d02c899b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226093620d9f32ca55c7ec3bd48207d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f577a727afc54957b6f5ad251feafa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b9a29e0a171803ab21a4e1a0dbf1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e705f9c751ee98a734188aa644bb3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca944db42d869f83f2e8c43b8fe138d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bad04d9690309be4964a0ad80349f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be4c138506e24398855589a6ff79cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17cd45284344a0b682d1fbf350b18849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea741d66f24e9f323cc127c3a4ca1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56134578fca1c23b2578ddb984596e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfea1590edef30f1c8bd01e985efce352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3b7c5ffd57a94901471e1591a781453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bca8acbdeca4581a1651e94d01e3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33e28bff400197570813395074499d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e1531219ab2a5eb2472a5361156f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c1c53f83d52f82408ad3789df589f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533613d4882e3b6f651fadf8c4ecdc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2983f6a2745f154351318a44504ccbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42355617c8e5dea7b91423c190c53360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90799e0ad8d35c242a2f644c427b673061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0e1d41c98b388d851736340cfb69d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f820b00befa7a63f4d7c6c158a10e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f4d6ffbca1cec520b9f7b0a49e5da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a72eb09afb90d100d05a919254bf2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7259d899a5dc14b5bea8ed3eea825266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8b267ad87b627c9a54a882bdbe04167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c682a9fd1ea27ab0c8b90eae89bf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1405796fc1eef2ad571cd6cded16169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a2bec2a2387162bb1e49970aca3d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38154478fff6da5daaa310ea8414b7d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9763bf42d280489b1e03b59da714672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bd8b2fe1665a8bce648aa4d24112873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812db1e43aded4f1e7d07cc503ce3a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae051a384fb4c9596f283a8a9ee66275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1613859aefd53309c8985b8936c22376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530cc7968d1062bc499176643c888fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca22e56411ad1829aff44c45ce7a9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dddc79b95a4e5fc014575e540a97b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b783b69910e89a098a1122f47fbb0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee128548b5e927e22a746398cba565981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48494b52c7a90da8ba49fc1baf2f50f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c1fe9658e091716ff3c68c36716e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45fd0d6062f3df2f0b23398d49910b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a29a4e80c885f4361372bfaae4ffd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be90a6e17949fc45151d1cd9c88f0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ff9255a755a72eca0a835b771318687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415092b3a8f08f74ede9d8dec0a7daac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a427ffd125fce5114eeba73d67a538789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d165dd65d4794eadfdaab91fc46590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61757f3a525f9c32aa51c020466119bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb00341411fe0c424aa1285f2236eac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4823652d9c675c7cdbc77eca165a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eef3043501503280201bcf950af7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675a034ae4e008153485f384fe12f5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b8f8d65a8166072e322150ff9bbd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29c00a5a1c2e6b28c6b7a8dd150a7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd835a8d23a9cee4e09ccd2aab985f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4838e865b364caf1153b0291e1c4c5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95074b2a3906692fffda7af3c41fc44f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff01a9318ea41024b8718c679b13460101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08661e23f74787f5c24f6c4463e4828102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db38ead6ee7523feea6206423c88e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb4704139bf891e1f07091290beff4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03309e05eb2be4e50b0fa2c114dd3b12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7182e639e074663679d3bc921b53449106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e3cfef734c8bf22dfe5ec629c4fdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6965011d71e2eff914756fa50f9cf38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105b57bdb7ec41a4441b7cd235e18dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f0f35833a640cfe7649dd04bc4985110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca56baf3b08b9b2f21be04faa9a37f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30cb6cb5537fc4c05c21db298ba6a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fdf77a1067e2b961a42a2a9619b3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c10391fd9d0173947fd6029f8547ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a0fe9f1ea7692b6984ad9d7c094de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53588827936dd6045405fb2ebd548ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c6e1f83f7044d4736f334f2542d9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bc00247abe752143b58ba5103325e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816a68f99bd8cfcfa20c8fb422f9493119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fac7075c787cd78c4f8725a163072120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3d49590eddb9bf19a61301d9e8965121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c94ee5b184ef357633c51d8e5b3bf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c9d8345217c2d0677b4307dc67600123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9dceddbdbfd1a4f344a9c708d6eb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d586e2111847e8b09a2ad3bfa552e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81173eedd47d7b86de585f232cf9d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e77d0a5cdb11c10fb4dc626a41695127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30978b35832cc0861c18b730a465f6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c76ce575a5212766a7daf1f782456129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd471bbb7022f33badafd6b8536efcd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aefdb38e3eb1f76c183c1cf2189d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f9f3177c23894f9fa478124a00b0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84896e46c72f2d0514d7659761daba5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0eaeb100406e47a10d68957d1bc9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e2376cc8456f2717a18657ba9b4a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb674dbdb5ba515f4322d33ab722cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1967aab661d1afd7bd298822ad258137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09499774529da0acf898adfaa2c83db4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eb203f8b68f7f2220b097a402cf5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dd89426e23d84f46b058263906c5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a784ba2c992e761ef2546f33572dac3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c59bb32e1ae304a035f914fb6d3096142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a133e3fac1a06326cfd3b4d382aa74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0784f5b00b3e2222505747b63409483144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1967f350a5eb88cfe891ee593bba605145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002886edf775ca0abdf7ec40ea49560e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d21097169e1201d72e1885fef58e86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893c7f074031f9aa5609fe5c2a5f110148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ada596dbbf7263ecc2f9356507f13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fb7f6226ce9fecf61bf2e7fc15e15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3866f0729c090cbffd746c1ea40db26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093562e5702eafb24159dac0b7ba1a8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88daa8c53e03b8ae99554baa752daca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebed17497635ca89a7067c58acdcc72154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a0c383b19d1f6ea76abb142d583711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97226f5b50492a1bfbe7635b85195af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527dc1ca2a36641c83e45ee9bdd59163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2412f483bf32a43a04bcd3806c07bea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7501ad8eeb993b8406dda77ea0846985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d5eda67309618489b92821feac5476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac6e00bb21e15dad31f6994892b7077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f9cd36c96fafda8a248055d378c338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c91a43a0c93c6a754be7611a228cd79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d93634db256f218c0918e0198661e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e8146f20ce076831c9fe1e3a005a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3b125c002ae5640126074c99e1e8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1aab38ec58dcb439584d639c8214113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca5f97a5a144e41d2cb05a6c49b82014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78db8227c414573ee0beae282b6300e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7d0999ef02ca7fb806b612e0d257b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5191afe6fee3938a5c8e6c37ad1cb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd9a74d50632203c6846dee9de387a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6338b8526fb6d27f52400cae75bc2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b08cdd8fa69f9fa24846d8c790f9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5733a228ba6912341c7ac51ec8143221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5607e7494147d44528e4f3ea1a588dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a42c00598f87ec0e082683653e0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3daaa60a1e8081b115f59cef878c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1b106f691546290eec6acf85f1d5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31947157d16e542983b6407385da984a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb615a96f23bde55baac8ee83225f89627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f798fe9fc19b23cb14f558c0ad06bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e39aea394487b0317b240b8e2853729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4ee98af294a3623a9d07ca3395e7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f914b3f95200c9fb9c28a1a57ec03131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b455475e33b4a589fcab29918a565b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad97bd6b5eccd2a392db2d3409105d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae7b6911875ba53b4c38168ace716734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d98fc649a45ebfc3444a61b33149b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa1c99b5f0e654e1c7661abb4c06ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f774fa524a8c68517ee2df0376c0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a41a024b1256c807d7f018c95a1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32bc2d61453753c5c50d677ac6838839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d424b5ed48e781963badc1d69b64640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c36a89b7a1c52194a1caf4dcab0fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484c332841d6427757958a74881cb1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec2be255d31dc6475374b194c6451743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b1490eb0cbbbba9a7a2dea96008fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d8197edb587ff1dc0b0cc9c91c3ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b8d544f24ec0b6e5fd64c9672bf0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8eaedb1035f8a691a33ee4fcfc64e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0280985c235f202fcf1523bb1669448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6b3139fc7b47578257166673b06c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131fb3572a45c802f577ce625cf2f1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d9dd69a8a3b1461c110242976778f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2485c3cb2fe0267ce65be7a78c7a53652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab46c4d9892a41c7d87d61c501582c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd05ab6deefd53fa774c9cf147429f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d35ed4657b22ca58f291898922fbad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d804ccd7ed1f40937cd71b15086bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644446dc506b0360aa2c8cd7e7e59a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72e0ad126f88b701aae7af7300f6b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfed7e6e9477fcd33ebb8eb09d2c0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea20fd1862ee80dd62159130b09aad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470571fc8e32d98f5ac740ef619248e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0365fd8285edfbe39bc3ee6a67979662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d0945174aaf5b6c3b67e294749da063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b68ce3807665040ce80945311955864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a0b4ea92318a3fdfe65f38fc363d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8c83ed0e0cdc4b1cfaef96881df2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4aebc7c2415966258c8f43152fdf667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924e5f6e85e4d1df5cd5b51765ced2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2501d38dfdd48d85c8b2c5e5a3add69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598013600aa289b709fe44fbc0b2be670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae42b49df8020f189a32b5857a2ea1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fce60c0ad30e44309ccdcaf14697f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446fadbc68e79b8bdb710e47c818c9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62471dc4dd6212c7d006f9ee4dc72774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38980197974077d65a92def994c75beb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ab886cc30de6daf78b1866fa05c8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c536fefa292dd4ed9c6aca468e73277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f55227602a2aac67e42b217af39f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c14c1c40772a7c99caa5851a9de11679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4827518e5d1863e279ca3bd0bf8fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6564765dee802e29fd1455cdf6ef1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd968a72597d9f448b0111acfa00e5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4b475ea466caf1461e05a007f907183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bfc2925a2929f36139146adb4d44584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49e2c9c0fccda977bceadb4a3a61c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a15cacd6654a0715485b697418a9da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715322752729769fec89697d6a65d9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a8bae2714b4b03d4f1067fd50228388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d5bbdba48bf9ecbdf398205d2783d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba39b5d303491b3e0d5803667a435b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8fd8d544df867c6f4e3f8df3519cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf84ee52a42d28b702b742586557cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad5dc3e562626be6c6408dd0f643ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a81312a34db34e6a9f467223084fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1025d93df1a70c7d7875b061c6aa2dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6d172555c97d0ec1beff39760827e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ee565190a19e7c66ba4e1e3dd4f7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91350a76916d13be0a3493ad32b67a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affc3059d2e0d57c9d62faf923e148799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cf608c7f9b5a7cb3daecec821dd93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5924054bc459eb1017ac0b2dff82d92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f9fa8840ade57bf90014ef85ace8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df055675359e1dedb36bcef5f3820cfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a300577e3c552197f0393c9ec10cc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8848f453fbf33bb2be119b7c556bed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca72fd923fcacf8a7a063cadbe7acaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1063d44fd5f42ff99f8762c6f7a5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d349745d23fcc53e5d0194174cb848b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdd28f4d289543df501f0577b8db11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9a44d325386f8cd2fb7f1513b05a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4bf118914951915ba1fc234c2cfc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde47cd17bc39aeeb15f7b6b6a03ab7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b54af121b15323cfe0f580ef3bb6ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822210786384983acbf24e5500bf4ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e2cca2b090101ae0e450e8c417768115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c30fbddd641fe1de419a60b4745313116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7b25a8896e0ab80d680e6445b1411117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90e7a7a7e255e37d09211edfe0f3dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00afce9158485a84395c9511adf44b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6203eeefa3fe5b0f250ac787993823e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145d84955682e4993b2513d0d0a368a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07fefd29276cb3476a199496bbe4e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8b84b2311d67d69102395db5ef7ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469eba6e24bccda8f4716662bbd309f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d89c355612ef5d19976c7760e649dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeda905aae7716ce275939bc4be6f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5689af044758080b44c8ba9ea1abb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9807b6e8abdf4598c355dc89ccd678128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54735bfeff9400dd41df30149cb3ff12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cb35caee9e4fab5d14efc5cab3379130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df1638faf960e3bc3f7897ca06b554131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e3673e6aa266eee493cff63e93127132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2641ab52460f37aa1f9bb8cdee12bed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381a24b4c82b412313dc777fc0fa877134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de4f06e4836423fc6021d73ccb0b8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df8ae2afb89ed882ba05275be980ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327b80b22f5e24d59a3f21c8107dcbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df6238c0934f24ce5950c7e894c6d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eafd13b3a0eea51d2caa34bf46d1c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf356dc42013474a252de0f39eb2b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df135fdd5a58030fd31133b16c0eb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425404d7395232593efc1a9bad0bb9e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9780e3bdb51867556d3186c254b9ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e46c4bb48761605f888b93ae1ba5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c862702900cd5c99276fd373ebf26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f71afa8fad2ffe9720c9ef465839e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bda0964e66a6f9d24fba03979cbd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3a57cb6de50a8a1b1a1406394119d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e6cb411aa26b8d8e62ba182e185ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707bcb6dddc2102c8546786e0cfcedf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa76b079de3b7e50ba2eb922c33eee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d80d03ff65e41ed29e84ab2afe053152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf21c8736f49e3169d4df00e3e15091153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8b7af5d2b19d1ebe6345447d2dffd154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>