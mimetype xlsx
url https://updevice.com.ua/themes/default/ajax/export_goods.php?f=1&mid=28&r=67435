--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771d513c0703887e9d57eb80d36f6661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca437c9a580e75583589909b1d16849d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b3c5518ce56c29bd280db3b44d1343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ac94c96f334f07bbaadfb9785a4ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784bef5198a1351e2b07359f21eb0005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb8d637719569eca4538fbef7b1e836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1104584f5045924cf79b127419eddf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868e391c638de74c734b589d8efa1e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d03a385ce263f1748e097a412d93579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fafc9b41f8e86e641499353d8ec6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6945716883e5e7e2308c5840f255f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1d8b1908df0c326c9cc59ca246c3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922fda596a33d9bd9d4bbda029c74fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d97e7eaea98a33be5cc60f7278b6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8dbb0d1090b91864748f0b823daad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1b8512cc8428e8d095785374a182816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e425327b0e4f27b16c9c1a5f2cde417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf35835d085e73d6ca5466ecce026df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e791562ac021432fa295db6d63d3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141633b79e12ec97fca10db0b298e3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346d699642ada43bcdf9b276ea05d1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071300703b7de97377df329a1730510d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280f54500abad97263629540c25bb8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d97cba6b84faf779c2a35287f41f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327cdf8f5c554cc6c9ac3bc0b49fa5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5568ae3592a124c80f163443e3f2e1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455761404e960546699a7fd3c122975927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774fb94f2549001d7c12e5a1e44c01f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8991cff9355ddbf2180b655813a6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d71f6ce19e3a8f95b253ef4172c8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1acea9be5082157df29c99b261082531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c8f129cb45130c97c539bf6df036232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920fd091e1f12e52fb7d174fc9f0ba033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43992e56de686f122b6818f21d7b96e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5763515643a113aea81c0f540d93235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aea578099c9fa95659aaab28bc8b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f42d69dc97adfd2a66ea2b8244b4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88179da35023dc2ac906ffc03fced5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b53a824d4d14d99a12a832d05fbe9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48488d32c3327b974a0110ccaa566d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200aa185bc7e628a875c069ae692e7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca688051dcd7c42a6dfea89bd1c9295442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c426743c58db9fda440aff2826228743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4d546403554a44d00f5a409ec2ccf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5e3aca11a23afae472e6121c53b2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a19cab9b27e0778af16b8edc989ddf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bb20b5ee51e7a99ce5a1bb45309d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa24743d90fd585134b3b71da65ba2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53df0c5b0af9f9337f3881b6b6ec5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a03f804ff1389538b2a710fd32e2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086102629eb836080b5a04d9e21660e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a114dea492f247f17b316c7dcd21cd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21810938c536f5cb7a038e94715753e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5592b4d155d56fd7601422abe5d27c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ec1ffddefbd6533e1560722bc0e7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311db1f1f041682bedc5b76fe190c6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fb6b04373b7e1e43c1e8d27ba22ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e65853cc1feae0871497d23f09bf0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b65b13e94d037b1bfc6efc23baf7cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735b0423a8f25ae49006f8c2e05f13360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5298b876e11828fa0c69cab9741b34061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4448cb6f3aa99e3f697ff0d5fee537d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508fb860eed6264ec4a2d4971c31e0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1e005f287367c3bd3b22154931bcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643f487a717e0cf7cc9e5611ce9f6de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9328b2f10e7970759465b003e52d69366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eafa00af25817270d2c88a2b4ad82a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e888f546e9d66b676942d3b3d84ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184de9df4bd097f6fc9f69acc135f1bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83122174961ec51cc98360f21337e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a96e90f31ca785feb3d989ab3b20be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065a69fba4c07ce3e8d9152b5dba82572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bd0df012debd6bc2b1da7129ccfd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a44b4db732ca335305d506b2b549e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebab001e75630f971bd919104df91875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4214827f5ac17a3c9696c889ae83e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af309b2a500231a820d106279cc52a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca08286859bc15008bec06387f2e2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfad026744f22b4cc9d70d0cc8178579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb6780950a60ef89ec8c1bff28de9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25696412ca5190f45512a404635f0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e39294249beae1637d3317586032382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aa817cb0ed7c8a0d9ca40f48db33083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d977ca1f2a9d0cef31ac68abee8d6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d6ee9f80efdce886a577ecbd75abd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5330a2e8cccc2fea0978a38824930c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515f5e55b48d1f1e50b7a39614c902587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baec6a8fefcc31361e1690c74de13788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bf25db9fee90b85e80c8bffd3dce789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb195f13ebf72387447769b107ab95e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148a67ddb413384d3b1a35853cbbfe891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8cd827ed6dfe9915974ac9ea7286092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a07bdefa9914d34251b5d2c0c9c6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d2f1676d63c1a92518cb112b651cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60163bf1dd66ad6577fa84e5241df595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23f50ec79eab0d1c260278431ed06d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31604df1268ed2b04d871f84c06c935097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70c7d7d22190203fd03cf9808a3f7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5edeeb54b1fc9d00ed6ccb3efdd18a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edacdbdeab21fec0d9900cfe58374ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76e8600dcb9cf34b2e1b78a6f9e06d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbe295804e6b1685176f3dcd94e9cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80fa16a70d8145a28061cd6d39e928103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dafde5fc28d6617d008576cd33588104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a36e7127760fc55df6036b72d2474d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594d9a8ade4fc408a2ef9f72aadc37e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3d03291cd9c0e91d74da9dd161d01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb5154e2794cc4166b0f5db2278f37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977be7469b1b5c70ba5c4280dc8b893a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5fb46b782ea48db70065573fbf674110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed0f18944715f3632a68ab06b49372111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d6900777a6b87fd280de0eea2504f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2ec73d65648f73d38a8a3d06ea329113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b2e9647a2a20f409b407a39aa54bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76014ab16612794d09cc36b240deded115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b42d85fb3b63387bf38b49899046d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2c2afde575c975e771146cdf95147117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b12364d7a884959de2be1208a080d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14f12fdfddebd587099c915d048129119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec767cce55aa677744b81ebd84302e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3252fce04717ba78d7b2444d88a64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36667b1a289f8b166237f6c64cf00bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c2fdc0039e311a00518a03d908a68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acb6e9f07fb5d0012b05c7f1ca9205124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e891a312bef55a47554c2862f6ce71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2835fafdb291fba2b75c1670e061d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93bf3301dcff11c65b7cc244918e95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce598e82b6cf9dd33641358176fa70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093f63188f3d44eea95adbcb6ccef48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f94fd2f02c5a78925ce6ed8b9b250130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95492043319779fa67576bdf860fce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b17fa98bcacf9ca62c77e49f4d3072132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4bd8fc1ca60ce44949d565e14bb0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f79ea5f4f93c8f3f8eda778997157134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309395056493fa0312228404ae9b2edf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1bec6bff5a5157d8faa856987420b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5f3dd3f9380084fe2d2c2c225298d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83757431b2fc5e0a5df8d747d2f58b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a3502caa0ed03191070fec24b4231139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e22d658f2eb741c28268de32097196140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98557e6d3dc40859c5f0e72007be42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaddef3b6e982000ca6798303d72aec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5992c3d052e1147bd04432c52cc3ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb8e13d9396fdf2ae52801e7324963144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c04242a90aef02238c2750d28b6ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a3a13e9b103c74edacc9c3adc90b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b65097e2728225fed88bf08632fb28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df1440e46fed200fc25ade67008569148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0502fc7dfaa1951bb94344f07835e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2868838394a629bd7ea9801a268d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eb00c6cae23f20164e682ec87015e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50ad6fe5b1b84130c6d51bf36107a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1bbe50bc50c0e34e4470bca4ce5bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06361b4e9651c8e462a4858cd332c4ac154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919540f63245285bd84a9ae31311b8811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c08691154d8d05f38c3978a0bdc2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d6e9d3cd7c7562afdc741eb977df33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3364302c5badc910c1810c9542da94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce10a86fa567fcbef5ea1c7729b545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33315fd8cfa361f016c84fe6a9116cb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0105e6f8fa499230f67034e8774a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97f8de3ed0fd5a2e0dca7261fd6bd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22495324149c5c1122bff632993b87249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99e85b23f4ecd2a444df37b1394dab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbad743312b4a5c18bb39d7c3a4e5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bac003804fb167519eefef8b21e9cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452914924d385c4ba9878e7f66abdf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda831e609995ffd45ddeb3bfd67208d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0de6f0c728e7e9009060edc4422f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c20ac0dc69420757cc07c53065b0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8a54a6d3a2d36fcb9e57edbbe256717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff95271b2d3a9f36e23ab408f01dd8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7454714d9b30b69acf4577e0667d4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb60a8e4b8eeee30681075d79823e9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d4425ccf491f978e6fa1943cd35b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bbbbb1a17ec5364b85ccd0b988f8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e095d4f89522ebd282331b185f3c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f58f8271199446cee72c7f0b6305a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89c9196c6d33374014e2a7dd4d29f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c235072c69e229012d50e12c570b07326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014616a72b6bcd8c73d19454556758ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11079c356a359187b89f010c0c2b774d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fdfc811c24816581acf6f80fae38f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12819094ee20de172ec0bddd2bd5af4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bc7fc00f1d4afb70918f3d497f7dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee10e61f81739bb4b26d408bd0df1b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b371c0044a550b95a461934b67e7b0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5daa803f4f362db5fba1df5ffdb68034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae618991eb305f5fb26bd325721ea86135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc0af112c5a355a52e8eadade51b4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc29d861201a108562e492d2d1ce8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc327df3ff3226f827b9c4c43d4a14638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38038630990fe3cb8e027d59023c961739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e8f0715a87be34e5241f8dab2c5ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e35856b53ed82b9d346779dd67c7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18a2f2e55b4d83f03fa878c173a54242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa6480ecbde9ec3f348aef42839f8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0c731e1529c0587b35c5dab4c90e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fe69b491fa689a8e38317acafd96345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37412af413a9e3c02d58f70a4f29731846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122909ab202a20f4702cbc7a08bba2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3aee7ab5146abee835dfc9658631a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad5952f2b5613fd1cb76ae9df05a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e5ee69eaab811575454004b6ad37350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e11a55f8f44ca60df26e7e02573651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d7773906644d520952fbe0888920a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3601885bed35c4f3d38798e543a88653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccacc02bd38adb4f74a15f739421c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe802d5c57450fa6818ab995bc51e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e66fba139d693e78357c7ac2c9135c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5762039ccbe8fd2268e427acc8e25557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6448175e5d994421c6ee1d233e962358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca346351b35ec2c1ca14d6275f414d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c74e694e9e669546479805df2ed3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66114755874b0505e8326dc757ee115961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177d1e7fea6fee22f48425b24d11d3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd7222b624d6c4c2a7972647d6cc9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20de94409bebaedab5f32f5900943364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782f4896620daca70b0b4cd0e01be5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f834917aaa9c18b2a74bd6f76650766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8293673f4fe12ce625ca66848eaf8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235bcd9cd7cebfd336d658853283ed768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756370a5e22a5a525335aa5e4ef121269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f579e66532821b7bd112196f78a6cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c480f79fa928e03eda9f039e69f2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320495c881a820462eb063e7114a3c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e048b5900a2177cc707a529bcec535673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5677996a7565344e18f4c875517ff7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f6ac48bbad458a34931ca13d2dc6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9636655bb9bc269625541668995e6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e54a8447713ee2607101d9e2ca9c2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e82325f0403a24fd4eda1fc8eaf3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9839e646ee82705daf115cba360ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a96ecf74ff2c48cddf4db9e7fcc22580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43508db43508eb3e49a3181f7d9dfdca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b31ae022ea56db1380cdce0cc56fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18926385c391727aff7ef58abf151f9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baa8fcf6d09ee2cc7c20803e376a5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85261c03f253d4812a184fe9bc11d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6370b2b35bdb66c25bba769096d7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7bed501a1f28ab0297d93360b1cb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76fbbebf57f10b5a8c14a6b98cde9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c27726435ec05617fa4add4c12d6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695da816c8d19aafa2d8cf28f83361690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03552c8d6c06d44b2e4bc487aced7fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a742cb1e4809b6c7a18788df4bad2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e4ba6e6c104953d10ac785fec218193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83b2d0510de776857f50f64874076994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80d629f3967dd1b2b688b49aaed4ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ade8b0c51986bd2fcd5989012b619b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11171a2a4b5417678b2d01a914047f4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bebccb293b35352c028ffa935a961298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3604d34a5a7e0c462039bbec9a7fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc9525bd8c0045bad72795c502e8ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e51c52db6b77e8e2380b21cf01354101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da2e62547f0abca5c0545fc8df3f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f91a1c3bf4a19c59500436896dd713103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1ee30d4629c1f6953360ed312ff6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5413cf4a152cc8be52f19e7f928708105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17fda6ae48fa39d1d37c85a650fc8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c91f4df62eab5c52c1d97cbd45a71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103f85fc083b0c9db314d3c72b9b683108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa69de4d74ff2dc7f229bb1ab40949109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d76f7e295c11d634759bcc002488b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eab8d90e2347f86b4d9a746b19f895111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218171dde1909133331e3f970977c5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa416f1d650c4eb7ee084b540d8733eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b25c915dffe6485e80d4dbf09891c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b35291336cfdc03beffb802ed3dcfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457f4f9fd8710f4dcb03fcd6d057b90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a13c4d7b745d124ce9ebb6fcb22c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202cf470874263ab794ea14436c06b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560399d79ad589f5d342791c33dbbdae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197bc79a7e170d555d9fdfd8ab33a89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532449fdb2c98b28f97d4ab621eb7a41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7ca42d2006cb5e2eebc2933d913f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bcec0733a3848a3cbacfd0ec853c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd178b0f3fda075fd2ae0c44017c30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa82770f2c3ab9c1a2872afd9330e79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55fb0be488872512013df994ecdaf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141d9bc29d4edb46ac5fd6b7e63a7f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398cf9a5babbf2166823ab02068a285128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f016db37cde1f7b557f2e62c975387129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ff1cb2b5cd0aa2442e65208614bbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f18bb10c24f77a89b45ffd2cf7e73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645b171e3468f9ed18437f205e747d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430445de36978ab21b183d12d7f1950133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf6df55435d41ae23d3e9f95722323134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e9a5afd45dc85f310d5401ba05cae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07bd6820744c6ad30eeae3ad950340136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278d129d97f45420dace01bf0731807137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe8f6ff36153cfa86a06ee34f0e716138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd8620654612ed927f8ffd07935e02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597789297927247e89b23db16cb0041140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524de92130c2f7c16bda707cd530980141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac0eb4640b2d07f6f8c580ccc20040142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ba1e82476fef6b29c2eacde7df479143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0abf991fab2ef15aa989bf597a359144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59533e9b24641a2dda12de81cc4648f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679821fc2327bd0f5e9d5371f7bfccc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf9d92a4b0d76848af838acc13e332147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e72e1a2500a73691781b32bcc7c93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a50543c81d5716efceb005f989bf4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c4239d18cfb13729a712ffbb591b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4e4854f59c6a35176158fff8326ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8376a47a9447cdff26945697defc8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21c54a7a7ebfd5c82222a667913c02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214e2c1f758d6fdb54582646ecac816154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>