--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aa15e3315bc949ea72805aeed0f971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ced8ae984ed163972fa5298017e1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d21eac26ee774cc98039836fcf54053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53fac975169c22dd091da207dd75e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101ecbccf0e8a8511b75c57fd77b6cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4d0620889f1f8b9ccddfbaecfd4bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d547ef5a6f2d4eff45074c0b70e03d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2138a38f896dd70d138029175d7a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f88b9414a478811d64b8a1824ce949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee4d5ea2e63552eac83e06cacd2d8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467fb1303b8eadaf0593daf1595073611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7546bf8de5644c81f82b6bbc6f3583012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226adb42152d8bbc2d7d30e154a2f6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bc38b27cd6f4e78a5f0e1a22423c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63bbbb14c876d6710368fc9f71df0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485df06813141e523858d6ddde2276416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbeaeae33ff5e0cc2ba6d4ea958b4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645ebf074fe7b628b64e2f7d28d055d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d2c170b82caf7ee5239969b615a5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9945bd9c735106b7e36f569b2ea9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc34232998f4307b74147b3794d82e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ba36ac1bf82b41a1ecd6e3b2e21722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488c2bc414c2600ada58f923ec3ba0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179cd521baaf5a916aa122a67538d4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac471bfd1d6abac020d4a32385b32d3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e7f1e7123b91f8308aed023839c9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dfda578978459dc7b77e9739928a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049ca4c3e4c698f8adf994b5958584728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b209b3f8c5e611968a6db684df7a2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1d84ff756581959380b25b6f1754330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6023bbfa935cd92b44ed477c92f86031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd6e76e73f29f8baa868ba0e9266be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d54c22c50a1230ecd2c31f7e2268533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe005d09f5d12584bef5bb55398460634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dec8953078f752457d8da514f5020935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a6f987f33e1198c8b4ad76c22e17636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb72f944548f31dae97fbc7b2c9a42137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919dd40ec7b399b6ca88d127ba1c4ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c973fbb7917dbd201cb6d5fbb78fea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9594cb27e191b78a089f20e135fa440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd62223252c10ae263ed3064ab2d5b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02222856bfa6779d960d6975fb11a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa38f2f3177e43051b3b11640e8cbf943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9cceac2a2e48126cfaa821dfad99344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5010a734921d3e007c933b9953b538745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3764856f1bf5b8c4b50203fe35bf7b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f5147477fa5a82481fafd098a619c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003264872abfba9ba317f2d9666489a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5774f0e6ba9fb751d991108f8be4b7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea265a81a1bf244e7f812a5ee04c4aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e385b5ca4fea4600cedcc1d2567194451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1df770848838a5bee03d21be3a8cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b741a892619b0e8c75e59eb5606b39653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa33648d66dc94d295847515348722654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb3529251142909cef65d63b4d8f8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fee179c0cbcb0f5b2e1edc21ff233756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19babd25079d6994022f246c51a45caa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185ea872b8ce46250ff8b3b5bf7179758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba13fade14fcaebc4000cf49c1e80759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf5254e393316ef6e1a1285abab4f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57d62728f9d233ae8b79d6fdcf7a4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaee5c6904ffd73d0f37946bb08a6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61308a44edadeac048e02725cb28d66163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5befb591e84ac7089bedeb5913b53e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013c61ecbca38d7d532f8a9d9123cab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fb748c0ed41c14bbca7ff5f1747da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa663f3871d8f539a660f8a5d15753f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc445b5d499880f052cb7296c70d5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd0e5bfa6dd37a7c348353ecb7969269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b692389a3ad0064bf6485b91e7a811570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e757ca9f1aa7980cac7232b3ea6b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f463877e5d21d696e28dc04d504bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11d13afa334433f3e0dd688144924573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13259dbcdf434921cf18192e22c72e1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026657f67167b329d640d7f146a1ddcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c74ee1544ea860fc57dd480fcd06c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc0c545ad651a55d64862eefd0013877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1fb87b6ff062078a2ce705ba960c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf1191d30f0ab1cf500486ceb5f48d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d152142154b9bc52c3feca8932c8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a3e2faa7e0c9df3837fd8246128f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c59cbd4af723bdace039edf3adea582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf3f9b221701c19475eaeceabe971683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052530b45ea6f82cfaededb3afd701c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac5421b0bdedd7274a194c7cd8aa9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aae07e37ca40d6b921ee4b312e996186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035ba00dcddba9afd4c2f03bc7a3e1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcb3c340a8eb7820847eef147a04d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925bd63406bf8d4c88e3087683c112589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a078379c8dca09542b3560582f7e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f295697a9e0108020296ffdb6b34a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9da32408d415c84d51948ad2a65c9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903dd7bf867fec47c18f6c73e744a5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adee2a74095c86f4839373ec5d78c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c2e6b29f83fd896e504015eec981495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbed021238ef6d2a80cd8341436888f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4618e1e84a447fe3d6c63e96c2a2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d24ab935f5b921c2d11e5e1b720c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922db5f7f825cfd97898cc72850cc00399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213b5b0202da94c51065e09dcddea96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308a0f0a3103cbf1d936b1b7d12e7b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013467860cf5446661847970015d3e4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081ee5716082ae5a1ef41cfb482ac15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a82e4c7bfa2ec7b19c4f1088f99e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b2e6ea398d752a64cd97947bfe4c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0a9db7b0e05be7f9f56ab7fcf0de3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f5b61ccd24a40ecc244fe9211de6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d543fc6dc0a68e423beee499d5a66e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597750fed4bb793231ea21935c1cd1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bd25cdbcdaa3e541d833342b9be69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a503c192277c473b977a5e6770682111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e694c05265302a2ee3ef4b8f5d0ae57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b44bb44a626db813e3dede1a634bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f52dfec64047d5ef934a49fe9a5514114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9993ce072be1b48b99f545eaa80701115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cb7d15989c9202dbaa07f3f183185116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee856dc34382b5ba1eec1ed04068955117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaeaa5d05feb0d7e97adde02e2f665118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382078ad00b94da201cc9181c9ff1fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d099b04f77d070a478bfbcd80ebd36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6ff5a9e5ddda4b76293f10af96eab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f260aef246f7f1f2c67ec24eb5a0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b85528e0dfac6a56e22f3968e7cf1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732f9f6a1d1c29be2546281d2a75bde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ef6d12216d4a68bd114dfa736b962125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1de97fc0030cb5c64b4171e2d2f97c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5c193bd20b8a716b58c9b89d6881127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07478e06d6c73f84aa4c8d8aa8600a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8085fd352107498b2b092814c7118ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac78289d2344ec7d7517a992497d661130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0004e3f5423a2fecc4af285069a934a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141bb6d4623d801d2ee3e694735ab3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68a22101e11bb2e095476f23b52cea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f47f55aefc269dbeb4940aae366d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4da36c69a4a2f23f6d30c69d929ebe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba8bdbd8915d509cf5cdc70adb6a11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd51f228dec1e2846549cadca7a73e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c11ea46598c5827ab22c6e8e6ce24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f177b01b4a67bc7ce9724784ef81a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea910249803ecf389bc3d7b87d5a4f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708e700a8030f75e46b130a9be0dd3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991e00d326dd4a9c17fd0f11c60d802142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab9a2d79ad1cf6e279636f61a28076143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40541b60d45d9e71c093c58a399a7b31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6f60a4103748fe009f02522181109145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9aa2cf5a47aa187b9ff29af8d75b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea06bcf88fe2afb59a0bc4b17827888147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b9e0a650a2233403ce711475114d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1df1d722b4128eaadb82a0a39d3dde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f9466d03d77abf63a98a3abbc9b9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bff368df8e7eb59a601cdbbccb48c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0284aa5c1ba7fa8c0249bd0135695e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c530fca1f38cfdc05595bcb70f46af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb4db2e6bad5b780b3ae0a92a8ad9a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf32a1a234eab1098c412b2bbdd6c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fc8a4d433a613d3cf93ef02bd0db82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8931c43d9c5cb7ba4c58f4b29ace13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a96d3b17360808a4b8a07120331484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f70d4da2c85482d0a069c8d81055575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914e08a3336b1c643d6d53dff32820c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8513a31d6f3f6e97305de5eba37fca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b589b9b0bcd482cc55caf96fa52253c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89868f581994bba3957d207f6881c8ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fef8607bef94da77892bb025b37bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6720c31dae66d25c36b8f50d27fa511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003786fc76533cfe1fe1c551886ef1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dd4aaf1f87156053c56c77b00540613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2794d68aa7432b692d98d88bbd9bc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599188fdd22d4a4fd879be800667baf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e275be8f8493f40ba7c0b8b8d79123016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e9439fef09fb47423054735eb40ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47700b7677e8a6f13d00a3e375ea2c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beaa90b13dede024093250d0c6591719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f465490f64564ac8037b0e42cce7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757fc1effa166e75b78dfa06702e01d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e585899264996bcc1f8e08683a258722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce40e2e2c52a7e9ef5458191a15d5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df87b87548cc6bb17f673fd27de6b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d58dbc0dd250f0f0f36f882002e1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adc67742f383d3dd3fe1c8f23713cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df04e5d8deea2b9b16d455ae5b587627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1436ef7bb45e488d14640bee88774d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0d7dd9ef8d59bb49926af1d0c99a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a7dedab1a8dc130a1a3749457f1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f863533f21ee53dfdd0a399448801631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a20b5e7876b58d00e503c5df55d4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97756a956dee43350fc44ff8d962206933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df3871257c01c4b113f8fb49e4669934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1108f13b05c2cfad0b07f411a8b9e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e5cb8371348067601f4f7fc44a65136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0caf4295ca52ca57ba2bf9593b72e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a17462922ac3c1dc7e8b46dd740ed438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2e2222d4e3b9c57f0a3da1fb3c19939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3391916a84e6ed11eb8cfd227012e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969c03f7772e3ba47dd0c149933755d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518043be8f6d6cb6b1824931024833e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b19fa267469b4c159cc26a6fe3243c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8530b5260d27a957d7d85483f5ba944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5472ac2b66a882ab67fdc5e13ed8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88b4038fd3f3c2291a1e51ce7120d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e367ed20fcdc8b823a78551e678e1d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83dfdc714ab48be345b7041270996948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d6dd1340cb5111f5d3dc4c3cd428e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db863654afc61ad14ff72e597f0a0a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941a04356d7410fbb39a47732fae76b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9c3a5ae1fe47da2c66cbf30521b5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f4734454f9cc00836ecd56f62ff3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb12f50feeb5eb9d9ef77ce241237554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608e905e12ef45723e81663a07831155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1167a28ed87f72a12d75e14d2775f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845035d067a9cf2c7e85b28282da6cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12f00c340518bf73370314b362bd6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6d9e1ce6606816534a6cf3ecc30f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215400f5fbe266ec81a08d60cbf018b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62b37e69d8379f4ac21bc0e619a1aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7342dfcb0651e925a80c14bd743ac062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89cd0528c9782627fb4277cdc3f28f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15deeeeef7a9ccc457aa99a4df3ddb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2338735fb7baf0f8c4c54726e9283ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183a44e11d8832940d7ba8b2dba3eac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70ef954af7533d1d66b22725d554a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd349319095c6f3213fb95b077f3bbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0413887c86241123e420af215d434a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52bf64f6e22a6c4a96b96524cf275f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d17bf488d9050fc735866f5f57d5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81d7e62d0bd913a7ba36712c35d8a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647e6d842f60fe650cba9b25b11d7c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e75e4e8987a17141bce9b5c36e71c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dec788cdcdc71aee64c56a200984775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc78b4479d4fce6a3e47d0769be27d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b08793776dcaa211472d7db179a35177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff697fa9218518908e37939d64cdfde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2493676773cc7d85877c23e08057fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fb6a8ea46959a3f41cd9602508e2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba718a2c5df487820fdfb7b2a6b89681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fc69ca70a1338b86c658856a8963382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbb75dbf6069f056ab7f85be0de82883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455bfe64873626bf81f2e8626e4e87984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288dcfa3136e099ed8b9830df27823a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49109f7973f760475fe0421ecb54b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986323eef6a002597fef63429010e0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461952ee5804a53fd1938e9aa998810288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89acd4b04866e78f357a4b5f39bfb1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9885bb182775b5ebb2a9cbc374a9ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf79572cf3bc5b3dea1dfacbdfaf15791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032931ef3de1c4ca59d519a21d1bb73a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c46029badb4de9c889645f7455798493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f140a21e01be6ccac759abc89bbcba794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36b59fe0285e77eaab2a6cc0899ace95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0e589dbb87417acc18b354def9ba396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d067586fe407befea0da1b1d7fa047397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf82b773284fff81b6113b50dd792a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332c6b4be9ee6f0d2f1c14242d2504e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb61aaf71b855b52ef8d61a9c02151100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fb168a3f504bccc9f99ca13b78832101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d47d3469443002ad65c613deec73fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad81723b518c8fe5aa49f1fbe099be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab97b8881df47a035199e23a7c76efa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b5e1bbd32cdf1467f0c38d4f911b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d8944f47bd49de22ddb55f738f18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3fcaeb4dac390736d0a821325fa20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15cbed49ce37693263282638a658dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9344b5c817f80f028c2fda2a0cb93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cdfaa55f6f7325c13da461b0fc80f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74a3987be996b40f558288c2254962111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604931d6be4625c4e8a86701705b8f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705bc9bd744abe61bbc56153b4966b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dec7f2d8b9c2ba4ef92ca405d0391114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b7a02fb2551c56bac0aa0d08d9316115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cfd4ebaaba9acf5dcebb9bffa0d64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908afea8744a1c54490d383b99cc974117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa60554499987ac39e08b66ffc30623118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4421f20d9df9a94779386627351f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f4569bd419696ee7e66437af0b541120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cf11d900861278fd0fc9bc498b15d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150082bf9f094373e51f52f96d3ac7d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159096e22867f27c3a0117bada5184123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482ef5290281f03ae8b57ac7180ee75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ca61e60ef238b5b289efbcb391872125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dffab8e0f2bb93166c567ac891d7bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624649eff2c68dc38081db43452d3ff6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd3c9b615a219846ea4d032b2cc069128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19669f64825c2f6d70f2a65a19b2faaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fda364d00d35a14c490688814f0260130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236bb8c7ec89e1f32f0fbfec1be9ebb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead36e1be7d60cd24152035dcd26a86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6ee95b7eb0f5e94a40fdd42ca8b9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4115316abc7902d55424575d9ee85a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065baf613765dab420f6bd5dccefe6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58a2143b70ba91e510e1eed0c6d00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee1e88269d2bc68f944b8b46bffe50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a96b623796ef15031c8195aa9a3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c837007252a52cc05c662cfb52a14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199739e2d2c4406aeb8aedbb38675c9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd3e307ad56701ddae3021988e8e3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2917f70aeb5f925978a266fce7d9e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06b1d27b5108aabe6a5f89f5062040143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257013bfcd750b6ea1e0b7dc3cbfdff7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9352bd652a97c88df774870fd73e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4ce9dd27354c6fa27de049ee812df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca6f73090d25db0a8c671bd1e8f839147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b64778717bc2f7c9c3ff70eb7de6e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0394d815a1ee295e1b0b8d8883ed44b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96418932ed16da2317e50763c9a7117e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a12f001413498d97aad60920eb1f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c8874dd6291598d129522c6f71f02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328d237f99d5623513b544cbd543af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068dff4f5f362d8653b0e687b39c04d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>