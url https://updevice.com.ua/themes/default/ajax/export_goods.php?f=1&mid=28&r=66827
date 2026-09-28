--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9ab4a6cc2e7c97307dbd08bee37211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f232743d4a6914744c2e60bdd189dc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2bf7284ceb826afd73fcfa35935783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cfa07cab1feab5717fecbcafd692b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae79cbd5552ceb40f022e235bfe782e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b03c5c09cfeb7a15c33991d2befecc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40bcc443280444b1f9f1a14bab9db87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b06ad90f694ed9a22cf3f60bcab30c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c250d3c402a476b05685446845f4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a6ce768ffa2347141516cfc645c4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6ba77c461d996a2f590da61eeb5cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849d0044adeedee99109672a482c84112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f96cd0e4fe928b38dd1d14f5f3d2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd84f124854df23ee3043757b207ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72b56957be1ed8c078d99211b0b20415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a70f855d652d8523c2084c2668bec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5ca71a173a02f57aba91bb4e64e1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e072fa07d335da5bcb674823378fff118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b96c10f02fd56d12b8cb0faaefb0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4390c11bf79d0cd42d0ab8ff3a64d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b38bbad68c7eb3ab7c15f56631aa5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496423c71f7fbcef10d931254f1028c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aab7165bd488129b4d97a3b0baafd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901161ddca6ef5241ab59736ed39918924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca391062548f812fd09be0ddab11235825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f8ac0eb4f590d9d370ff5c648c79d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a08ae5043ba00286c114b85b73d4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16299293be4b1152ccf277f1bdb97b9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673bb7f1d0c0d50bc1de11fa08337c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc8cd75707d4785b145fab525ceff230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087858c8e48b765659ba31832582db331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b927307ed298fedc5cac8630af10af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f991ef38cafadbf4677d8e70c8760033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82825928732f725f2ea4543ec8a9ae634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604db1fe89013af66fe5a6c50a7a68f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89c84436a8bc2d11d7775d1dd8dbf536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8ba133896351cf4dc06c3de1c7c5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3155340564df4da493d8d3801f72d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f724c13cb03ce176095e948390567c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea27ea4ddddde8afadd6b0e334a72dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b5d3a135ace6eda202ccca062d46341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1474591ce3e81038014bd1b60288442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcf4714de6981502f77a086a8b628e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66775c8b8a881ba81663394d44f3258644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338724b72d2b894866345be015efabb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe46431e9b657d4cad33c7a5f8d35746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9c5d9165b975c439ec742e67222e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254b3bcb99cc991621a219ea9ac4b9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab36fb7d18c81ffd939d2b4155479a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521464c49cec3d440f469cee52335d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd8c53c79cbe843885cb38267a212f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90335a7f917f1ae1a2ce15cf396cfaea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114908271c855957b8e3186030ab49e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00310e4a79d88b396aa19affe9389954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f105de084b1dd51730e2aa52cdcb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff97f306a7c147ce29ba1342c08b2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daede592089f1072283b1f4e5effc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a1183dc8b01c64cd774eeb81e5c9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ae4058f7d715812c8217aaf4a8fef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8d1725d570afcafb04096e7110bd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ec6a14cc80a6bc10dfa0aba7a785361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d692aaadbaf8c33913ee6e4fd182262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcfb2dba97488a262f565cb8e8ccaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2479a211bf4f2eb3e41efab3fba82264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf059f56e011a8c9606f5889d4f9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32720c536509af732158ad615e80fa1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ad83bcf4fa9acce5024dfd3ac329167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229f6a6abc468db1e66d37123105a7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87487b9745b8fe323c2fa19deef6e2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb62d7763ddd852f0e4a23caac733970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4d2c99b4475197fa6b12321bd27e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce6da9e5347593f2bf0dde80be1e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8a81e88bcdb5bde2e8e4dcff9482473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0e7c03bcfbb75ad43e67dbb22b46274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bd1f9d0210e33456d4b56ba2213b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b189aacd48a3c2ecefa21cf5f4f9d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c46e180acced826142d2de0f439a6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85536a431ff2198d7502f5f9c81f8df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e3fb88ee6886daea9b39302869f4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cd2bac92e130829e318799752d20380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bbcd3cc03c1501a3f51170d93344f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b190e3d4c1d44308c87fc5fd3215a2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c4a44a676dc3248ba8f263b46562283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba59b2aefcb5c58c17213ff31df73084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c4705ffba99dcb356523dd3ddcc1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf66e274ac50e223e3d8a4cacab29dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088de1c8472f96971fcbd9ac137e8eb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08a340ffd6ba74fd0b916e9ad5058788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d5fbc3586c2bebc6d28fad507df2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3cde7c16fcdddeca31a67605b331090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cc2862898299f46ed6997db3e5c7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aa5a2a8027bedcdbe6f28af49a08892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddca4f9ab7ae49eafcfaae35b2d91793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ef93e8a10e8a9e8781e389363e22c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bf74c8aa1f6cf8dacd5b763b69b2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923440fb4567946f7edde694f375efd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c9379059fdf16ca00b9cc03560c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4b2d418dd7e697113d0cf678f781898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a12242272c76f98d05ffdec6cda5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92880d428a9d0077ebd8a65845ab185100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5e9106e5ee4a5d144fcc0e1eb4405101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dd49d50b7facc0c41ba61fdd77ab5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4165ed46e1db1d976a1d9b0339ead0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7908cafb8c9b02556755442214db5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c254d1f5caf90a2afce6a5a57e182105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3839da09b36762ce1ef3a803afedc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5b25a294d489e8e5e7dd090d055e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef3abdb94b027f69f8e29a44d20a7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ff415c685949bd6e3f1f92a09d8fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8c594de6b7ad87d75a970fcdd85f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e580a4a8fc95a71d3eb4b2af371f1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba9601e7b82903d995444f1791d8d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1773998010c8f6c2e300a1d5e3032c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a147ac5fb321cb34cbab91dd7cb1c37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bb993639621ae029e013a402b2594115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b5527d02d7f03c3fc41f5abe332ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0f9856b7a2f32c5b49dfc9b82bebb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aebc85cd4714e28e9fc5bc67f5e66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749918396acec0ff973c4e81afe14f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afbcdb93ae335a9e48a2f285d571c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d945dd35c920a2e471fcd36f1090cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa85b9ab4884edc4f478b0cd220cda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1734343254474f4d1a6614d19541c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b95e6d596a93a7c446387955227e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a93b065db8f105d72a7c3c7e7e1ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25d21f6639d511f34cac4eab31327d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ace0e1c1bd4ff5250dfaa8d2f40066127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0a53c19b23f7d11c94733e150f726128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37041625d0a409159d0b36c3836fec8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01915b9d3833ac4494900c9a19d2dbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a201455fe01b3cf41c9174721e8d0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783805e75a56fb4efe1aa8737939277a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f4786c48246559d0290f79e09688c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ea0e0dfde334e329fdf2d5f5c8fce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db74daf28a9cdeebc8022996cd82a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8f10f8656f23abd64fd052a4526e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f9e97a24f57849e7eca017be1f683137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49977197fca67f9c28c1044d1dd9f678138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff7d44c88b606eeac0969e63f068a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe070fb5de65dc2e6d319aecb68257140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b38f5f55de4023086575ec324fbcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359429098b538c96bdf62b5a1049c087142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618d22159aa866f61a7038e67141eec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0639212a9c97427deff668c93a988b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00d70fbd41589a26d401bd560600c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d5106c57a844d43c9dff795f24b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b147c5a0573e739365dde76e88d7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0b43d31e2230a9f015e804fb20965148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5cff379c92fabaaff2083783e6b46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d927cb7869acb6c62f3f41e135e87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775d020bbceac46f3a95d800ad9f49b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f172f32df92c4bd4876f39fbb8666152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734bf1923172c603cab9a901e1371cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35f6a231509ce01db2d643ad3252ba154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a05fb9805e1b0d953f92dd8a525a781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df59576962406bd2ebd6225ee0b6a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4639383a58aca37a87f01cf0cbfe3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619da2b04c88f91511c458efb26e50c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b61118894a237498b2c330b1b72405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec12c8997445b93c40914832024ff2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5def6e1a1d3e6a6f13782c395641327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6c3ba5f034a60be40eebfe4118c738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc69c5866957f2b2a46d320411bec39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547f576c29b10c6b076221ec2c8312e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabeb1a78c24a2d04fe863d37fab50711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a816f09455f153deebf6fa7d0ba1d0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb35cb2e89aa5498a4dd9066f84f0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba636cef8a7ecfea688d305b9d02a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a404e19aed1d8af63249c629759b7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9494ffd69026572080a04b23e1877516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b640b7ca79ee8bbadf6e2397aa93eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805064a887c056d0466e681123f214f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fbfa50d9a937d7c58c410feb183fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d245bda28b96729a71aeed524bee520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6787cbc13c18a01334fbc3884cb3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8480753e6fb62eec1cc97f7121acb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7e27a79f5e695de3f7c2d7bfc886223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc92ddfdc5c21123eded3d0d19b084724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099f0d8457266e43f15e73438a4f8e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c5ce7c6f4c64cef0e0a7377a40f9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d9c3f9a3ff6ff532f55b5b1bd7dee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff02de48b792e521e471f2ac604226628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cced6ee9c20e9c82466411c57ebd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595851b031121ff68ebebcd201ef48ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4bf6ef0dd4481e0ef796c7f77f9c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5df11b28c7a4cc5e0e5320c74ec3e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81c6e5b5be19cea8a19bf1fe12ebbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310916f9ae6db3b6e28014b7811a495634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd064ccdbd3118d6d66f5e37fad05e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea5c79d530c7d575235c096c4907b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f926d1cc964cb182036fb60bc6fbdaa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6622381dd1319f7c51426914c008ea938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33977da4cf63c4e8899592b43cb02d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6338a81acbb5b66a2356a75592b35140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b5f9f6d37dc9b39782dc84b00d6b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44408036ec64a9bed3b9e781a1fd6d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592a25c619a013676a9f517a6d2617643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27833683ffa63b2a06091ddff470c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fb50970c398fe777f11548c3bd66545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c0a6dd3fb8a2c205de99fadbd47e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce4a33b0827ec4f2baec8b2daf9d1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a39deea3a30ad36afc1daf3c2cb3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460543d561ed4c1747bf2f672cd5e9c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a23717c6d4a2d1e230bf7b81dccddc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2abd8df181b9b3e7dcd8c9a929f73151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019d0e1997470bf7205ffd75a2dcdb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec3b5d485b32183b7d8770b8a45a1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47b1fc877d7b4e12ad15a1bf57507654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d712d5d773a43068b967fbbecf3885a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2b23d5d1501d3fdb5652472b42f4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603664ab06df39d5e5e2e113ea3195657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9a3fa63ce0712d2906c8be338cb6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fd161602a0c70ee5961ad5756e3fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a9898085efae030d926fd483b94d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f4edd10e77c028f02b994aafdb59d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f26092a09037525bffe970b7748a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c19f9fd3d5133104a0ede9d72b54363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251f29eb208c5f26292357e611ced2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beea04d3d70520d9ab8b2ac71bfb3b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82b48714ba68d24337dbd738fc532566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6f30a9275a1a62d91b523015b089f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528ac740bed25536d333db866e7a82f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d4e5cea25699758e5e4233434678f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bddbf632c2e3ab01e80854322923dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099a795c89e6e1439b13bc6da4e0de771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b29fd91f6d0888fb9dfedd255bf9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dac708517b8b1b751bb5c79ab4d92d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4d9a305981bff0b68c253ead1461774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7594795f65e2ee421876d6eb695840275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94270850144aee5684cac7d74c80f7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa0cfdbd497ff7927988cc2b9f5dfe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ec490fa131826ea5a87cb26637ab978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b52cd5022b87c3a5b361286e6084a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82145b0d4c0742038f76b4b131d1c0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d56aaf933a0e4622c7f5115aeded281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708a75cecfe0f06da1816a85f10bb0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a70826f006306c596ba6e84f63ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf06839a9a4bcf17682d768a492d4b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9dd51381d577b8a310d3eb80d960285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7534212310d11a5e2811af59a78da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d74823cb3a1b634458e1a1c4ef15f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becc1da0a27e838f108c695cf3db7b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c844cd3809217d3aa5cc5af5d35cd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755d6a00cc3a7070f248428fcd9c67b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67141124e68a1b01cd76f918716bb04391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d37c64c487f2f9f66361fc46fcc7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb636dfd5468a5b6825c93d2d4258293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83db8d19cfdf22af8513751e0eb79294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248f09709b31e8f12d4d2a3b404b54b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a546e2beab6d78c94703a3b735e7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b1e49aeec54f3be447503a0e37c9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece178e1696a9471c409ba97a8eee39b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e953781f09347c5a644ad0e05c156f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663b549ee853d9b5fd53a8c890cdcc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdc5b3dd935280834c8455c8087a68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e44543a116ef6362945b695b1f207102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03545c401dbe71bc2b10352a0b0bb3fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd399317f43382c4981212807683d729104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8814d43693db254de2b4a5dc47cf4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dab13829f990c4d298476adf79cf71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa124ee2ca8361ac5c987eeb3c0469107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4065a43f089b8959e0f6190d2daacb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a4eea7ca85871fb043417821d8b64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978de95a093147845ec1e2f2381eb78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa43148f46be2c7a37434310200a503111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b67a70160d315903821888d2740972112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e750acca63a2e9360166bea1a4810113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4134996f05a157da29ddf5a7eec0abe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946f581f92a0e1ad85d049ab6da8f20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0863315e123c8f8a3a2471c009717116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284092b5b931056da24f2a0d7bbdab74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11975fceb9df0594025451f849b84587118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc523c50816443b1c7e34b4ae5b4a4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa99e0bd999c9e696aa658efa64bbf8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054b283760ab952b19c8c1c0362cda5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d976aec8b25e26ccefe9c37d21052122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f8b09bcbcc514fe062d1d6d4ad23e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaaab18bd29aada26644fe2747924f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dbee23761f1703279ded3cae41f50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6d75623d844f77d96e0542724bf25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f160198d80e81798ebba71148bc31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942855a4e6be225e73d770e36554244b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dc714549722ed5b1ebbb47625520d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa496e8b1820f8f84333c0f6f71e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ad24ad4b0c8a15a8a95a6c0a46399131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc3b009fd2bd93485fcc5aa87f58c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dea50341e13bf69952b73da055750133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf814156bdd6e1363942815b28dc8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c428287528302c7f3618710b29d557135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c726443f3b8a9df6283358997496b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d417cf3a1b59f2233a4bf87b1a2cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853c3a3a73a1eabcf396c5e2e160edd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b964c8e05af401591d2971213b8b185139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736ee42716c1fbfa110659151b0b533140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9394dd190c36b4043e44e936b06498c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d1db0ae02f58046cdf2c73dff1afe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183eb203716239cebe87752696c14e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e33bcce73190580878f8741c5e86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442abf4afdfe454917adaba8176677bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96779da995da1e402a0ddd53594bd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b049175c7159f2fbbdadf1915f135147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec301af6121f4528365be33fe387e8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770a3b5c73046cf0597b9ec623cfb51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dfe7691908f7e187ebdaa84eaee36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f9d1f482096b1e59a1de695532d27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c02e9bcc640694f16a9f40a6661c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32654c336ef04ea1dd9c46b944cc18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5899cc766136207df2aecdaa8ed3bc0154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>