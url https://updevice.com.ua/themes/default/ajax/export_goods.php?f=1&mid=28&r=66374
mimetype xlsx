--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728d726fbf72536ba94d2a3e31e5ecc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c48be46213ea9bea4967e2d50feda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed240ada596410876dec72005e29313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c161e56dba2df5c9ad36a4fb1aa774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c305d973b05a8001b68407f092271b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955db1a731a85c869564280539afd83d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7407773e430bfa76da147dde819e8287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edb42e2f072dcbec63476dddad4b5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf96eb72c1eac1eb7a4e1783a79b8499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ff3dea3e5ef4611858601957625f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c0aa1ae0c382fbd1c5eb99f3f16211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfbd177e416bf0f05d627f45b9affa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7ce686e041718b449559c85ee8e5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59855e95cdbbd1000fa484f7fc2880e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38142c5ef53546a4e36fab237bb73115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47f8a8a49feeecaf1824daa900512e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fe8d35d162c69ebbb95756f26f96b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9837038601437936f4b1c861f3d965a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfddbc7b44fd586e6b7a728790727c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c907c8c50d090e44af9c56ba82175520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c37d3b164cb0f5205d1b00d8fe6fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc575623951024b80a146f991dac22b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b375374939c492f4a82e25edfc38323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7de9aa38ab074663cab4fe92de754f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceb776d0bc30a9f8ebb01561e89d9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a2c9409989dc20d78dde64d41bb8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56396aca3e6bf2ba4f2c09d95c67745f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ec4aaedf7d85521baadff852418f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a00f8742a0d70bf71dd3e75eaad9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d7481cdf9d687788fc0d64ba8e59230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998adf4f891b8f686fbb6700102b95031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d9d339c0da3ef0847fd5968b76a0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103ab8d72b7c8f87d00863a29bb08cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec41bc859a880b29c6ffd07ae0407334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25b32a02845d2053c2765f1aa9a01d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d5769ec6aacb78265942dc09f19fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca11c9a01d5d48fae8a41b0f624345e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af98981a45fa72e64b986578c36878e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780695fc19cd6718b2d5e83a3db9c36139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66c4a775dabac18b9df7bfa9bd4f0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54695c0a2fefcbad7fda4546949b2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23dd62fcb6fbf6ffcb8211dad269e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f044c73ee529036bd05f8c448b0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9026d8d1dae7e80c255421077ed7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985303938c86528ca0772f5415a729245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb982d5917eb7c5506ad1dfc6a8c14246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd00790c68bee4d563747fff6f7192c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466d70cc15a67f02f9d95b10c142d2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d588d452fd47df9c37a960563f3eec449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049429d1b4115f4cb6057f145451a4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2dd237d719f7df50eb5e0d8ce729c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac7e9ea882add3cd57b6281aa829d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15497f7df700fd369e0f7a879c092c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284f0dea946c3fe41ce2e7112cfa25454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2651a50bcdca05db5f0a8be630cd7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966f4d227f970860a57c22be1215e4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e509a750daf89c93b5ea51ff68a4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc59ac860fc09d34c48c0af1372c6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2154ef76d07e58604afa9f4b1c5bef959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae64cda08d29b6a0db75bb72ea1651560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881d40ca1af71ec1ad3616d626d5d5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528692ce68f1ae562a9cc9b55d12143d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08848a172cb1da82febb61ec5ff6244863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114204c22ca8afc1958f0a6c665e64664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeaca73fb93d7d13980db998d8d29165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db36e14e37dad9a0814f2b9a4f0ae066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc6e3f1cd803fbe620eb873e49f68b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64497cf358a37f9b0607602dac3817d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e521d7a32111b717fc79dcfd03cb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a2eede6a100b3caac10bc130b521970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e7ef5c32631dccf6e2e83dfbbe7ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73744d78505a4def27f7d7a7faea1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01513e76dbb19116940c059b492624c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0f74dda98aaf692abd18b2436e1b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c98ab2d9f94e9d512d81db758c32975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a21cffde6ca673ea6bc1794287195376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca8238d17161ce7d3e8490fb9e26b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378890a5ee21ac157f3c785883c867d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04adbe9aacda6d70dac8396037f3d1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1d776e7f1c311bd4161b0bf1e063280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb87b8658b332a1b8a36bafecb762e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151fea6186a7476e0bc2e8170f7b84882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e50e8f8ed47198d1feba4ddbb18883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aa627b817cc004143976b4932e05f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12661c089d1515306dff0b3617e7a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e3abb3e8d002303917e8988ecef7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3ed687811f8d28c0db985b531181187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7ab9da36e0521a3d0df991152570888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4b1f03421530c3b2f5bf4d527be8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478efb22e90374d80907fffb142cf1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc12121c0b8c11f174ec3a1d14ab80091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024b71b7b57bcddfc6fc41df2e2240192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93992c9eb28e1ac60b7e7c00f77550c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa227275dfc1b3d36cd26e867451994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9854c8351c08663d6d6295f30e17295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4093597d5bae3e2d514fcdfbb9bd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ac5a9985419af8d83c45dcfaa4b7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b0b5b4d202564b7206fed78962fe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a61d9865b888a2a3e74948372592ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91021d57b26de5b01f7cf329eabb11c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d4bbb1af3465149f1f43fb6b60e48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654721f32d2bf2367ba1726de1e7df89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05c723cbcba46f1df892da17e5dc85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e18e696a18f2bd0af80853af1a703d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14697ab67995c4e0b8604b4a387447df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d4a35e5891ab6f4788b9749b7ef8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a87912f96394606aae0d413bfd7aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f34e2d28bfa45f88f780c1a6198a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bb2524f2653179a43c6ef03ed4e34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686944bc95e2da0d3e60a60eccd917fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9820901c566035e92a0777b6ace28a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac837822b7cc52f7b55372f50744e4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b53d92126f300ad19c03b711879e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cb50f04e0b46728a44142aaf3eddb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6295e7c981476c2f1fc3a109d8ba411115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890d5583e361fc036185bf688e9a915116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa4b063c8ea0173121f2cc6fdcf1a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887a1f02be3de4f3e8660ed006098f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5290beae8baee2b541d980cca5d2c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8d19acdadcec5556b89cc064ec1f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86901d76be084f5621662443641ac8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb46101e2a50f5a53eb59e38bd739122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6b5e97829988899c202beadd4bf10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c3b36fe51719ddebc026db49f905e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95a7f69374e8164019055bd3644178125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb035e7a6f004b011f6c423b23ffdc51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb829fa625b638cfe558d529f3bafaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fec13447fe46ea37ca7fa82f2c3ad2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dda73ba0630989367fddf57ce116b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d00fbb8d21e8af608580a0081d13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2bb9f677f6d27b9500360cd37601d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fab25fbd527f7349190776f076861132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a2b8343c7f0892960560eb12c5de2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c11d7915ad1a5a117edf9b09577934134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0680e112d57af6a3e68113554f84d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436578964765e51e61e1c21f12636bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a628cb6d711c8a7cb22ebb3c1a0c4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e2a6f30c0cf4966799aa78953878b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f66beb568aada38d9aa8be890827139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc9b43f29c9b6705d272f74d169dc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58895ef4ca4befbcb9232433a20ef7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7a7fdb6099f1e3f8ab7d502bee64d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e19f820c5aa8a1aac29c59e2ad344143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c5917891de9255e8738f40337e33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5440e324451ee6f2e8105a11bebef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc439c33a51df0382c8b32eb54527146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75242b2ab13334de14ebe1bf73adc6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11c60fdf8e4db1bdc2efc158a5d755148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f3def0b66179989027fdae9d93819149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab723de86615a5a6e42c3051efbe17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f55a21f36c65f6db8389a2492795df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ec740f9a9481e59e1f5b133836d40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785f5f400470f43224ef2b8316ce05b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716f7cfee1aaa480f8d0161c669748c154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bc6b9c5799439cf49e054e9eb92471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffdbc02a01846d14ad9d2b92ac8dfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16398cb04393e0175c84d51476156e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3808d3a6d7c3228306693dfc8abecfa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a5857dd83c11bfe3b40a1a35c9e2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af6814d34f193983bd4b83fdaf02e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad83b232dfc1198df1c50e8c7dbfd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4d6511fde875c5518d0521936c4ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb97bbcdb709527f8a126e4656b56879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a2a56d0d945f5adbef69a03471b4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3c58a4327194b1752f9c354749ca411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ea732e47f573b47392d6de11f17f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79d19e4dcb32822bef1dfef096d80613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d8367172aa6022a36ac6ab2db2d0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11061fca7e9b69f57ad03a66380f20815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac20cbcd22dd243a7fcdb5cb43d97516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e31dd08dc5b8d794ded87c6e7885817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369865d4b590eea01f20b83f3a3e61818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6041d91f7a96d84d73bcbdd2e75a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ae176d91547675ab4225c4bff50f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efef2444424980aca81f0a663bf8f4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344f52b6b39645d9107381d2a1f89e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad81552513fec9025234c910b52deca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d950cf461f4edd0b6d8a60dc9d4a4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282d61d98e387e443efca099799d37e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355edca2017294f742ae6ca80c7e8d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b48a45741ee479ec48615cb1a5be1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ed8e6f28721b04cd4c5ee6063a41a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff46927a611b4dee5b737e1727a758229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62496260634ac14e2231e77d864f20c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c14a54d732b17ce4d485404affa0dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72dff5217aa589b285e2d8f763b8cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcefaee604eb85fbb50c69555860e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6a40ab3aa7e9341519f86a420d5ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360a42d1523c25098daa8b88f9fae2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be56701fcff53d584a0249902283b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5fe082088989de12c4db16536de8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231091c22b02a14e1b312efefc1135a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e8770a0ba96f07d9eddff0a201a7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2611b5f449fe7ecb1103807585020940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eca8e18cfb329a8722485ddd939a9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06385010f6dd7e543be1ceeaa274afad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449a17d7386a0974715fc4b2ddbae8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83857f53c4b20eeadaf9b88775a9ade44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc57d01a8d0099ad21f88845343cfe645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3991b9d74582401a6400e8fdcca8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84622f6591d15227caf6ab8b76b6b55247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06840fed29240933c5c115b0be1ca63d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aebf4c57086bc9448d4c9a427e8f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd86148bd8da456ba6bbe2486a4a3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea0d46458b2a517587ff9557e991551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc8260e30905a20108748698f284552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d85dfdd59c54e596c5e8f6151fc9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bd14a251793627da3fb469e5974ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62202cfea2eab4320f6d90c3131bb9f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777b3038fc1ced144e1368c46349ff556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860d432e12ac102ac5d0d80aa1b743857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12902b3bfaf1675423c51c4d47d5ed9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09941cd7a10efdf8dc4a7f855bf91459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588d03e54402a713fd558b5b77fdd4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d3c112d9bc7a534fd6859df6b0f2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7251edf8eb32cd716a0b99915ee4f5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9485c6be5881985342d30da885c71a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db191b4fd17e2ff58789b2cc37a3d1fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346867647de74902de5ba51210f0654765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a96443c28b93164b5740a10a3b0d8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e54d5becad3f4544ea81c63a066e8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd83c6235117aaf64403f885a85b49d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f708f1c8de99b44e4fbad505bafd42269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2fd3e89595eb78f11ed309312166c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62da3fd91ae88cf685d73d645524f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c04dafb3facb78a175b7685f2726c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ca58d7b153c2d5d5d92c1a6df787073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e3a256e92e214dc0cbf20aa941c2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9677bf59f79cee8f7f2e6e661056d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e20cca8337b64f7bfc388567f7666676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fec59eb1d9c7d5eb1e6e8a642c60877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0907b70b68f0aace2f73dd811c128478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e145a1f2a990b8b50739bd36ef29a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494b7d3fd234365074fd439093340b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eac235092b623449fd9c88e23c831f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6ebaf9a49bc6e071ed3db490e3a1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4d7ea39ab50c58f62a159afe6cbfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9d8ac961cb2c32518faca59f4877884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc134231f94cb95749fa58e14b542385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a40385461cbd33c63f1f5eaaddfed386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151940db5f936ac67b67a4c9b1bfd49287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905023342552e6ec2358047fc1bd839688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a86b97071c88593bf7e4e735a74489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ecb9542cd0cb9e63310af2f38a7c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4ec1fac5d1e0e7273fdd42cbf61d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209ffdcbb432fae3f34235f8d24166c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471afd4eff6a680f5c6d87ced78f6b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef5e2feb64487f18b560ffddf3974d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eb52326f7df685709b1a300252c5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c0c2818b7e52e81b105227f93fbba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d07a2ef039250fcbad1b2193a5098c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda4453292052b8dbeb802aac3e1e3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431dfdc029ef933676f32738bca83c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11971acab0de76d1448b866e9b1757f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a615017a2abfab9b2bdc621e10a19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba69265bfa7452eb75a2ee86630bb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768785d4ad4e19e64f9b218a26941ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948aac127d3ef9b671a0cd538177470104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13bc14931a87480111c11635415c3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac009e2c933b0167c11fc6ce2d2fb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d264fd45376f08931c62377beed0ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052a49a0193eb0991a8557b39cce334108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034637d0fcd7381ed9aeef0eb3141157109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaae877eaab68cdba6af57de99ce42c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c7524c3175da1f0f5946c1ec7ae1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039de757c64460e12a268a9afc272af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f3ddfec72b2a0b29dfe04fdf744bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860642de020d92157fec460042919a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f894f58e6aa8e09ee1af078c7a7365c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccbeb1a928e55f481a9fbbf984122f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d63f60d7755d7f2187d0ae674c06c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dedeb075e81c8d19f29c4769600ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4078683f2d9fbef005359ac0e3894ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f1bc248f2f9b8cade428e7621b97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c148b5dd2980e3f71cedd6c295a022c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24704108fc2448647feb4f8d28f08252122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6783919a9fa3d189e4ba2ccdee85e24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef73dce6e4b6c0d392d898023f198cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b48837dfdb637bd27b6d595dfd3db1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800cd545c63de59f2230162b6a1fb73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e6a084435b6a4d7a6665f8626f344127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8aa3e2ba919a49c93630cf933084d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9bd0f18f3f61f04447c55e93216c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a17fd8c6cfa1a14d3a1e9993b2f94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01da4d198a1a708f753bc9a7dbe1d0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af13ca0e311b512340e1e7baec99d0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fbb8c99ecf1cac57ab67d18070bcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1e843f4e2a68ab95bd51d12955891134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89823eba02536c8e21b4268c1ec3d33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77740c213cc3f19f38007ad6d98efe55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065443c2133ebe583bd5fcd7260f2bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972e69f696eb319f1ca48e518d7f9c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73038f933345ab7e3469af1e138e0706139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c5be57e3161111f83e287031d3b0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93ba2b256ac802a942c1bfe34baadb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e2406c41983b830f5e1f49cdc08a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618fddd0576bd7d60687d36473fc021143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcbe1b95b135efed0a30acb4550d95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7642b755254caf7f693882764cea5c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018a1040efbf6725676a24cf1f4ce43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223306652d86f927429d32695760c0d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326f69f2ab6194819dc16205a4f35f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8009316a82aac4d6e829e33095cae8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508bac94623e9039b27116b1d3e988e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18468cfac2726c9bc7d1842c94d4cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964101affac1aa64b78576b50738ffa0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee45554940a2da254f1f08872a134c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e3ba37652f5760afd0586eefa02bc154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>