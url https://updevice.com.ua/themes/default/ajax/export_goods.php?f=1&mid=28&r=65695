--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f6fe18eceb6945c1f9f36b78702ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248bda22fc06629fd7093c1237e32a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb97a40345b90b475ec4358f63dc183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54292b429d6dbaa17e9a2dd480c5ff84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94b7d31dbe7bca773baaed5d3b0b6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e6bfd1594e1690db0461b5a79b24a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b504e74462274a3488dd6b6cc7996547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced18ecaab10bbd8a7ba6bd7946690078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9732258575d27af488c814a175b9dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c8b9ef421a5770656cb1b90f98b3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccd58ff961ab66826fd8dd7f9036fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387e70d0f68b2dcb84c607032a7152a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda96bce1ee4d0310cec5515be51a2e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7006cba698da702ccbd295cee8565814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f3c5e8ef1ced034a7feefd07f7d6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4672bff33578449b61a4a969084d95416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdab3fd9a82669ada35666ab82def4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0ea4b0697f46cffc046a9bb52d48218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242b3a7ad9333d1f81cd8800e8afc4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89871940124b3bd409045ea5d29786d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a26c65e8b04e0a94d01697535383721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03895db7adb853376a992c03f04f5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0e0c316739f2536a9c932ea237d3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0b39f47b40dec340b40a70ec50d8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc8fdaa6e5b3e36b5286bbd4e8ab7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a513398dcca236b601b4e81139408d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4e3b36a7429c69e38b9a89ff1d48c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e87a56e579827c41ebdc48d46816428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0bbeed37cf01f54ee2f448b1c28f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62b5306df0ea43a373acea660c497930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40f68d7788ad3078b9abf0336df09031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579746d85f9cfa97893f6a7d5b64ce632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6c5ec1ac202062cb18f068e1d493733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b8c39c8e1df70025a6d2d94e2aa6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a03ea16ee34e5ef10a72cb358a77335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28a9b8d129ddab216e00d7242f12bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3dc2861643ea54213139ce085ea2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b2eb2711c45a13d50fc1be2903a0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a4a4c68153ed33264f294b294c66339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052b4a1a4f5a91f18f2e9a6008432a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9c75efa6ba75144ce114774d0ea7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d9ba29f93dab8eb43edd9511c64b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb04bbebadc7f0b1709383b42ca7ca043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27c0db19e9bfa78f3dd92c9d2aafdc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417300180617afa8d6500c027cfd76a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85643f7ff61fbfc598b71690d6f39046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb502ce9a0dde57a7fd0a3c208ff26bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99c6ca55e7a05482ecb4cf327dc6ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc40ee27261cb43b5be516360b284f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3204df92d62bbe5d3f481d6348c41750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866327ebb2907e83b23853bcd77b9f9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb327aea2bdde96870fb06d0a3e120652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdfc26eccbc8a3a0c41ef991a03fb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b79c861e0a1d97456969803f19d48054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f2f01eabfeb3d98124b4afd49f4f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c980d739cd7af2cadf261570e23ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aa2743cc293c621ef9d5cc5cdbf1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502feed945a1dfe8829b5044b91d9f3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca452dcdfa2abedd256a8447df8a4a3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87d6ff7407c780ef7cce46ea54fae660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f9458626a22f99ca445ab626204de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cb6e7919370e2ed1d7bed0cbffba162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa36902c450f0c70edae62bfd7f2de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d054fc5fac0d4a0b50aa508b784c6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ece9da7128e97c82d48aae08c6eb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d329411bc17bff44b65cb05d553466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e339e8e18410405e8c830637387dce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e545baf147ef44750c25e4785dcb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc789666299d734cb00d768d1b60713469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7f454e91fb9cfe43457860c1ea3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469908051500ff189d2616e59f5615871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761acfe2a118e53dc715fe252a0a18d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebf02ddb57321d16e138657b1de99673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1727c10595feb8a89a60d0f1595ea9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9031fc406435cf36a123a71f45fb7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dbd8b85457ac8a86e0c6e32d2911e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0839716a01f431758a59df55a5e33d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca850d2520e2c669fd43f6ab976e3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97d8006eba30b2112649615846e04e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078e3bbc74bce8b77f725ae3be90d0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb9beb3776a26ead7b710db47b92c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c767d0f58056c4a3019d03efd325a0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06d69e675fd54d14d445e77d466c8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08dd7b119ead0bf393b76b6cfc0a3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1969b0333b12c479d022a5d61ce9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddce0febf32061db3743f8e0b6b7ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cbba83fe1cddcf67b2510b5742b0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de29c5e90c08b444fc17b61a90d324188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d57ca0c01d78558250f87f419ee1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b4e5b5db6edf3bc2128858b024c0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12802887732ab6c6a9ea61113dfb8ced91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260ea40f086146b1a003f4df2e2ec0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd88eb22b5a6a5808d19c446da53c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf666876b8ae714f486d05db9604dd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f398d75508313fb3ffe597025b27a3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401386af0336179f8716d727af98a97a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46e757307308755ab78c05ba67213097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce3d83b353280c8779757932b1da6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa07aac584c5ed858510b14e2c0a2ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093f5e4f11044d4e10248d894731504100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc557146a16dec2f3cf433cbe23bc066101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f17bfa5b07f44e04584ed8f310778102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aab68b9424eada4f9a9ff67d297cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b976ab839c93b0c714dfaf1e74a2b21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a0e19899bde4e5a56e917d4ef1beb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38098c0a4bab5d1e1528149f1632a42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20020d28ff09a759c421cee098400d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd16b673d188e9bcb9cf0ad474d4fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd7c0553a6733c9f14a7204efa2aab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b0fc695c10a2073b806a2e57282bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af403a696bf7f837c576962b02185260111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a216e0afbb73dcc594c3c55b3f443112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626a7be6345f9a03dbe2c8c44632e45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e1399da223287deb11c5d90ef54a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb95f4c083db78b83d5a12be7c60d8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca648315f10caed9c52932672a3ab8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22870c9932601f53e141cbafd6916d38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316dce896d81ff17489f780f9917759118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9a4bd82357ffd1f995a48bfd03541119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c73a6aa397a85aedeca3683f57732120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb553278672394cc87e158515cd49e0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c58ea5852fbc88c726bc3a4eb3d37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d18ad8d05a8b2d018460c05f1a42d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4de3cd0a14f19ba4b1e3a454d5a82c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5b28e89a76ee6d42dabbe731ef379125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e25af8db8ff8a8e18556fcc00ccc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61440c4a92015f5123e54ecbd7943242127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef03f9dcb16148346a11cf2e915312128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12c4057c4c8e84d1b841b6f9a16cb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e000fc9907101abe6ebc6356a33b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7642a690d70b386ed1107643a6f75cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aaf67f22cc7dfb59b360152090134132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81b64feb41e1c7ea7b44c20476fc7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a69fbc8aefa79c5bbb0673843e6c58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7377d148463efc6175eff17ab5ba408135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d908acd4da3b2e06c3e0abdb5d3e190136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3e1b81b87513f367308ba3b172f68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd574933a4e83f82b0a597aa1580cd18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7f66520e9c28d7e7b846eee2d0d47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e576ac09804b07c69ce1a0a8ec91c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629fc3dc9cc06b27e57595e8658502a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c8a0ed01f7da3757d007d23dec574142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420cd563706647b80bd711a7096d461143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d889ae64b84c8c5c9337f5d3217fcc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3113571d0f3b86abe88155d69dadd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0db17be10f30e110a89e2eb451c352146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78287c06568eea458f154cfd306f5f9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf0f9961d5d075e91ca0f1500ce5de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b034ed9e1c5746143bcff8f18bbd7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fa209990129ed73c722dbc3f9fabf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ebcb8573ad416e62a84fffc64089b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139a755dbcbf72258d26b076ab2ecea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753cba35c3f2e35fa3c89b66341584a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75d9cc00504dc665e2309d9580fd4e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fe9edc87177713bd84d3729c68bd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f954730ca07727fa18e29847133952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca16c2a9bf213ef508180395ded54b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ed5554a44d14b4a4bc9930985a9ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362b01c83c31cdc341e325da3963adb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b9f44ae56af2d56c8b2132ded1bba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34d6abf81bc509042ad85fdefa72387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd046c06a0e7d349d1416221a8e57bcf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dca5f4667b5a3496938b0da7fa8ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd21ab3d93ea1e2283638b6c87acda710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32949aa3b82d4d493449bf5d9c531ee011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa516d3e78cc522b5e9c98da1ddd7ee012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bde6c6fc3b578d6b39d39619f014f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7a1a9c0f26dbd45bbf32ece64083914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef329036fb7b0dcade0caa7ca54b32915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061184b524d10b2bca0ae2461ebd14716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8279eafa1238eae865e68f8b7827217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c626a31ecdf2bfdc28fa8dea5abeb4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587eb93fb90221c9ea222c9c0eaa09019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a6ba7288b1a556f825f28387df7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c159c1db633d4e4061117081b9e232f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918b2d8b5943b623002767b65209cac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0f00c1e8fa7f1f72a6c46f862da1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e73bf3dc0ed5dce571649ac48e21624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fe51c4b40dd7d6e4511e5077702e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467e51a38863d0a4316f629d30feb5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e78c9e8f565ccc3f7c54910f6560dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf360ab35432544b26912ac3c7a27728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14a3de7b207e6f4df881ae6cfa1bd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51fa66a31c806fb904e8b98844e4b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a9bf76d4a484f43b008a15705c24d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0491b07e6ac6042796297f0cc472b3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255aa6760f329c752f88cb1fc30d1b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016af4a9c942f0272dd3511fa80b144c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2a14d5369b910190e133b84cc0ed635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64f58362778d696be8a6406845721636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ea15104c8a329eab69bff589001a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25093ea31e9427d9ff0ad7ceb2e18d2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfeebff9b6add7d9d7bd4734974abe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58653fe3b868fe9260bfe87c08b46640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42923081e2612257eb48d6f332062841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f5490b0d22b4ea964556cb30bbf8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a9ba000191b3b23eb7dc60dfb3fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9990670b7077b8911e4bf6f4846d39d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44f91fc366430610f373e8b83fcc9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4165d0b7e4d26a344c4eded2c2b6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e73dda2e89ae639be13e31490bb7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810087a998cd2b19dbf6b6eae58543148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c22cb39b96ac778a5c5172b23b121849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b5ae8be7b11fc2d5663649e30860050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe85c219a8f3680683d7d7f4c1d69351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc0405ef06e5b5ce460ea50c7c2f0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faece882f0c5a2bff644ae82d195dd5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8788f878bf3611a4df32320c67e93f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15c89ec69b9188e5e30d40dc0f252f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1940a4d6bc14c421e792e4c3cde3b4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10e179a5e9f4b66bbe9a460aca989e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc431b2ae5ac93fe5dd7d0b53d3be958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bc2ff7b42ee7be72e702c1f5abef359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492dd6a123bdcd96554f6334d90e99160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e35c0972f14f93f939296f1c3937361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435f43c1e80888bd10e46596a2449c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e80932497de9ab6e6fa2536cd056063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5479c8f7e658757d70dac9e8d2031264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf70d81d4632a3a783898a9751447265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecb8c485bbb2cf6283ae055c5f8fce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe4f51e575e81cd08ea3fc718afa4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12c6dfe9d5774d9a912174229b027168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e44d2a2ba615b750797e38a70491169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9465da7613a0991a7577c54235b74270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5df961b578de69fc54bd39e2da27471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434576e726ad9f0142fb54daa0a689272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bffa155718ce34f4941a09c8dd8e3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c50f75200830c5e072f85a21a505d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4fdc0d287984207896f3a9085781975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db767f6d2b81544d9703790bc3454076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d22734f50219dd44e2c5b8b16d697077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04008be987b02f32cc139a26226ac1cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d49749dd7337115daba3c96bc288f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48686c590da26dcf9177439fd9837dd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c2eef568deee6fde9ee7b5b92072a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5245cc04b9405f4c649fc8d9499a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dc7f7f27aa5c5f6946680e30f1b3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272daa853df1860c0ae2bcfbb2f14f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d546ebfdd92378ceba0996420311685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa3dcfa1f3bed0c5233e7cdb21443286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a67117d19f1e97aa1c6d340f6c7c4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e715cf57787fbedc54f692e6ca7b3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfe69f5ca153b330e805866d068ff989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803dcac2590f0e68ed6928d115ab3f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85c309a0c923ee74ace8a412ac2d4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6445745ad5e02721174bcfd5ba9cef692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d2b7df5392ad01ca2a64269361bf293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80d9c5838b8979d67531ef90ed73d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955a913292daeb50a3eb93e18f09b6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d59923931f8660e8adebfb57b467d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259c11126f96e205c31bc34d4d60ab897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3904a43c1f02270a4c0cf86e964312198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389b2a9b64111763117582061ee6bd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36921c2aeccf69560798853c1a45899b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e298ee99a28eae760eb7af8cd1146101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263b458ca25dedcb0501559fc662bf4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07adf17f6d6658932f9262923467c9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228682ec878e0088e4acf8c3c3d294b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107cd2f9759c643cd19cae5664d6bf0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ed4d3a1ac782d15cf92a8a0e88667106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b83bc2417728dd943aeb15d9c6ba3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ece51487d23e158a6438a33727e6ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9829f74182f9e863b0389571169dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2c5ff27920d29dc9b235e2e9a821f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5a647ee8da1ee433cbbe2aeec4d97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66567d7b89f079f23209643f264c1e2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e355d0b2d1cb9e1a22a9081b16ed837113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4d6e609f42008f64c07cfa27d0195114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf56fef51a20efaf4e055cdce48909115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c2e9b031f4e0f31cbfc2a476a8b44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6a98a4f85daee9d310d84a4b6287d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622db9680d2cc6db947a136311a1e52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e655378072b9c5ae3a0c9887d61f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1603b36110a7b6f3bd417f336b32a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e24790815539e9ffa3baca47559691121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b458e046e4bb3ebd0d8d8feba81bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc1248fa1a9d565e617787aae58149123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e244c2de74000a1ae8fee6d9945063124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f5078cda1bcd02fe6814d68f40082125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d3b98719f4f3a3f0837bbc8b02b78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc984e03d60a4fa5e2031acbd5be6bbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72641c6cee70351e3f2605cc8532c318128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a36bdd75d6fcb561e35150447cb39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297af7da211df1a4a97061bce4ad98ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520e74d44a959c8ba073a004ffb6af2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c6fd65e7b7c9b6cf8ea6f4097d6cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a42f31e458ef30cbd15c268caad338133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45912f9757a6021ca86e53735d28981134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0180a77c6a504600a51326532244a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97ba0c6a5739f6935d4b7099c3ef61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dc78831caebdfbc3eea59ccdd05f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f93b525df3c8550818779ff59cdd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91163a35526faaa9212a90b1fe9e642b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e520fda288781230f3b5d65d284958140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d24bc20534b5ff4636eb6eb53c34f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8b7213f63bb7f7916c43ad1921e78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b540045ca4f4dd8c86688f3c69d4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42451573c06bffae82b2b9b35a7998d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f560bf777a414f834a81d098234507145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e201976f9b7f5e042286d8f2cc5880146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3401da9a077c9f149c19c84546d6a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf87b686f79f194192c2022cdf9be6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f757c151bfb815ca8e3224572b116149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1feee6ed105f5f1fed5bdbe76f65c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f883bf6e35f970829c9b0cce6b938151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f74bb5c7ba939893df554880124417152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497cb10f18e6f0e39643dc32da05283153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af864803fa31e22529b32fdcac3d51a8154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>