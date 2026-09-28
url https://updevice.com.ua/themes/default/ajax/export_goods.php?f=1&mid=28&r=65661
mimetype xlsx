--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11bbe2e055c358e3ce874ab99204971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550b6d5f4cbb298786b3a6e814256242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b16424e1fc938ee7bf43e1c279c4d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1f184ba56bf5cc6918401420726184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce91c3d7102d4bdc36c4b30e47d99af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da357cbdf8e5f7e6162988fb3390586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92659a07ae16238afdf4afa0ccf8a33b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4d8df40fc139e51d1ccdac80af8a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a0786c07cf3452cdd9eac071682f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ae0ea1e427800b89c416d733f58d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb9d23cdd96f7d8471822d62e0ad1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c27f307ddb5858d0a47eb8c3703c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b550267958b13d3461113f3c7c620e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a9eef41f364c2a80623624000050714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bdc5ca3b1c2572d17566cc21b427615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77ffced4746948cd696b5da6b33d4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4b23e7df9e66e76b118ba6188e83717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8d3767274f977bc07ba5bd69b6f5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92242ff3b990dbfc1b201935b082e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805b979104d048ab574f2c770b0e06520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaa2c629871c5e617531cf8601964e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc14a81eeba19afb9f7f9a1a33c2ab022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d8f19d9ade47778726dd85b1e169723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea916f5b25972f9ff90387c70eaca424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19ccd62e09164442a04ae3d23b08ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72e7dae9879b7df7e781de70f0e92026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e814d702e2f84c39fab3b833e69ea627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052ceb1eafe35075c1433e3c3fa5bf028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01081e263c9971211082418c0376491129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a45fca8e25b916978c3e940bd28c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b7c02a339c73ca046cd8c97635b6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91477e624a834d1e871b8bcedcdba9d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6345aad5047f6a1547fc682678eea833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de90ec22829d04cc4215e359052405d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8c888d7f1e79af16433bd062324c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79970a8ec47a5836b3d08de9792163df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7533a91fa031feefb51166e19ba9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd30ea565f968ecbabea5ea45a0c4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf54e3f44fb42d6b1433b58d9a7ba4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a1c8e128687c3fc6e6f8e58cd338140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467d23c66920a8e9f9ece88fb2eb0b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8e6a2b457a01fbdea9c25f97feb4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914879cd51b6133b5e8637de1e38407843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299320c6f03f9ed286bee893e9d9ee844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9d7105857c3df25627fe29cb2ee4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320c64796c3d42cf0648242374e45c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f273975032ed11757f67d9953090f5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaac974cd4b9e592ad50dd68ce67d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47a474f6f1476aa2c3635a818745da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedba50d8dabfb2a2937ed0ee271ba550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b63e0e5e2a24594fbe086a561ec6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ce1d1935468cb0e035fe999f862cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5bb425a1ebecd2ff79d856b21ed5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae2f1d41b19263ee41a628336b790454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be186c745b8e0d47b2fd7d89e80e1cf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3c68098231556835353fd6a60e38756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521bb99806d65118ddfeb7b0ab6232c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c4f8cb5cde3d51bd6a1e0baa5ed0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1af36afe830406768d87e4cbb0001159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f5af830757184e4305570d79488b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f35505ca034407d19a57cf300b54061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d35e3acac888d0d63965e508713e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cdab9d5b92a6e024b2c232a85ef1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3616bec298b5fbf26ae0af0917402a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba00c1468e45fc3d7d9db3cd63ae87265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06833777703d71b0d0fe94ea5c165b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7555a4272b35d8c86046b817d95ac5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634566c7bf5294d3e8854a80f297ae0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a942aaae258e21f0eb8522602b3d0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b4213941222b200f80859f77280ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22103f677c4a77f30590ff1da4464de771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52287218ce30c93eb30b6e4e2018e77872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04967c8e8bd88887c5b11a7705f26f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b9f36beb2c37ffed063e981768fbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3fb97136f32d262c91cf209f2be9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55ce788cc882103cc6f5dfe8bcec6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3d14d62b84d7d4988d1fbb2debb1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b1694e4aa658b0e0bc1fbbfb31e4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3a7738242d6708a4d58767c59f27279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db907b752b60a48d8f099795856e6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b96253857f49233544c019e1637b0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39aa8ef950b3b65ffc2cef065c1aab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9075162f9e7837fd6b577cf1f56d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a0ee9b68116eb31b66726b8f003684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80268e65635509c9cc5d86f73641e0a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06843333f51592cdae447a49e3b498cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539a20a0ff3cd31ab8b517db8138cf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e64d8956db753faa1ecb9bc9bdbb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cbc2beeb3cd9d9a7f78c200b2e42e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226cb67ac396ea3181947536bd2bb1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354655c288a82434eaaf9a1493ea535d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d776823e5170bdafc3cd0e1f4b3f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51735e6bf8eddbee55b2b66179db6e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9117fd7fcb73734645ae029c56f07fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437bbc14a7062aa766ab9404742522c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b3745b687b4e5ad6517b83fd97bb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa18318db68581a605b2cd631731d5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df05f8ca379791740844630615ac8b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b09bb2eefe626b701f64dcc7fd6f3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1531bfb8b7b2404cfea2971b28dbe85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4da125583ba124b4b4408aefccfd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8b1ebfc175741fe7fab69de399f5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d54b81ce29deb1a83696cbec3f9e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468374395717cb7005e2fbeb5c9e6cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeeec6450a0361ec1b6c1d6693fbeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e3f3321b2f6b781181f9da5fa86aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e392ab68a6ffe8bc902f4dc5015b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6d862e6ee731591e90152606af00c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd259a1fd10489db500e77a829748659109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00299c639a2795da1348aaddfd1b7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15694cb08ac704ebe870a384c34284fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd357ea2a98158af057a7e5376216d7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341963c8abb02949389a4fdb542f8ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98200741712f1a11a7a1d41e1e8e640114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318b0e5a59f5e0dad787f009be2fa95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3eb72d97bbca5897ade1b40b38396116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569a0805a2554e3aaf8f564bbcb75eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50ad73a4e63771487682bfda204e28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac17cd1201e439055a50c272028b2c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6f0a4b5efc7479fb0b87e2be8f419120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483957745433091ad32df75832bc99a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8509bf0295e52ec8e113a4bfe171b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484212a649d05367c325bcd181a6c41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66883592264aeb0d027f31eded20677124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7d16195df4f0d1df2ee749ab3affa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99373c857abb613dd562e0944057c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96221d8f12f67b90ac5e632f171a8477127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf619774af2e125b95fbb4764a3d5bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a889e1b667f3ce35f58ae90ca0310d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcf369738822d3b2b7de1d2bccdcb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5916e29c2d0b78286cb7fe5a6d0f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6edf2d4dbf087888b7fec38026e3a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412133776d655628a780b4baea1dc7f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d388a351284b1292f587dc9524f63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb83f42b598f5d626055fe2031d8af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8ec9a1ca6540823cc739c1b0b19e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe3bc929715e5c0e6aaa537e1db2e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb875320f070d1834b1c18b60383d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28161e0215bd7fdf0a0c2c160be74d40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8bbb428f7c20639fc62f5fe03a3e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e441617af4305a7112f49d8240af17b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f72f10ad4b991a9b44fe03a8d495fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18f8c3b824a07ce7a67a76266ac4ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7403393185c0ee6a2345f73f27a733144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72003725d50455a74aa571d178addc05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262e6c586168097b33ee0919117644a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13643b8dae94bb8fb3ea35a218b57c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649b1fd26a31bed3f2cafbb6445a7f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424510aada4188be2023c395f1c0fad3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030fc1f17bad19b114c92988a7c2d09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fb75c7e1f066c1b48462b0b0610d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c6c02a0dc4fdd2f3e8a0b4a59209d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a920cbf64640c9d706dd0f2da871843153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ac2cd993f9b128a29937ea85ab674154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc95c6f40b173385d34c6a1a406be31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383396b7e5828f536bc8eae076e6bb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e18336cf269ba1c06f8b5877702f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2940332267cc0b9af159f493f021c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549a0b8c4798b4d80034d5589adab235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d0e3d1d33920aabe700e915a346586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d518d974da6a8fe845342e6b105c4ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e9ac186bd3430975552f5ee901bca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c78bb9208b8c4f504f1667ae3db6119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a391201bcafa9e9dbbaf573c15b4d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916710dfdd2ab12cf92987075532729b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c819f566dfeb51e9cfc21865de98e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e1e52ec9a091763a7af4212301d1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ac7a84fbc33e0a0180deeab2ebee614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a629680e0d15aa8d84c5921533465815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea7bdbda1eb8da507bc282c227d03c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0bb38cd8f3d31c984a6f0d3f2089c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e190b2199561c942519ca4ff1fa682018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb2bb957863d7692576771b1062b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03d01ce44f060dca68d0b8c6fae77320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0bc413dac0cad8e98495b950ff3b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff96873bbe4ecbfb57deef6ba5f6a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4f8a5abd71a37ae75f3f5c14cd44f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bd318dac26ba1992786ce7d25d2a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b826968618ee0b9246ac88892a7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad92b46a1fa511c7009deb11530421026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fd6eb6520248bfb4eef6188bc7ac427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31478b6fd457262f9245fcd98103d22828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c75282c855f793345c01c15285cd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eced13a111cba08910e9c3b658df130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e93883cc5d1a8bc9a920ce88a6b9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310721cf9bfa45462f6ad94ba02350932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b64787b795a664a4b954bfb033a43333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf4fa37d3c78d552905ada829f18cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdddbdee13bc2859a8cf291a82b1a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77555b26d5c25f7c093516d57a6da7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e43ae8c19696790746cbb50780952037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0db64d14043e721676e940360f78438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceae963be8be7645385ff5af08b2ba039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1f678dce8f84da2641df38845624740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6e2a9e377b10a51fecc7f5403faf641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826acf9327b42884bc60ef0b0c37e7cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ca57b2592b97a2c3b6b19e36662a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba29e5e76d0caa20e281645653669d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a71e649ae73cda340a521cfe6245b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16f8ea6016d6e687145df320b0203746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f0438bf35ce3bcda6477083687fd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24bc746245e6fdcd25c18a8356bf1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566ac0266c3df28a564e0277142b07049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff91eb844eb93551bd37288a6df8cfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ce0bb7a548a6d726a85b9d42ceb5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9971c25d3934ff82ac4cb44942d1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f5d54a0c2f65b1bfc3965eb12811753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a1eef2156b3266289429ea434cb0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50aee401b5b7d9dfe4c5dce9ece0a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6858ca2a1e24f862e6991c78b83a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fef44b14ebe01025e8d8c86d69ec757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88189d718aaaac7265247b24a4055fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71103f2bf58d6d33a4d0eef10d7b458559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558978ca9d0ba7ce1d0866483fe4e9ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed1e748316c3c80ef58667cd1cd3dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44521668b76da0dbfc3e1c7ec064012e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d18ce04d7dd934a76c1db1b15746f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf00f8401b9bfb4606abaa47da1886d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307f5289dacc541a2ed49aa67b10abe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da03f1217a70036d79f43698faaf2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa245458d5f7826643b7971eec2d1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ae78ed11f391b2634caaede4ac6b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a376681701d21588d35664ba2fcf469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97458533a5a77db7759b4ffe97a8b7dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2facb06dc4fad522a0908694b0355971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9214243f5fd952a9f6cbdfd99e806972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a0f184ee780e671c116cbddf0b16173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cf412d231187043f14877465f5ddf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82cc2e7d41949dce611af8b864e37375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901b67df2db5d30d8f6d14fbc219b6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1a7d831751147cf9c533e4c71c68677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b28c7e874c032a20cc093add5c3d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63561ca340b1597aa74fe21b986105c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625887fb2e33dc1366ad2b45d2e85ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d470472935cba703c737ba22e4859b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246bace5ab1471c963ae9f802b5a59a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef78386cf4afed69e2ada5785b9037083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d51cfee1bb24c331c486ca06e7def984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fb763672f56c84a75998f6250204185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c29a9d7277f22d48e932f5d3e508986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02c5ed91d341c1e6cd8876941903af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712be57868b5eec57879535dd52b61f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727ccbc89fa3b910d860a4c409eb21189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ba2fd4c76a95bfbc0a9203c52fc5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3d44ea810b9b40eac813b73121ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45596a36ed294035510f21d6f2a3f03992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4657482d1d90650d8ee31240862c29993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dd73a1ee5c9f4852a28c72d38118994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca1334e7e4f6ff0d3d6cdaf32f6a8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea3ef9b0c76229050cf1525d8820b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de36eac7706c9acc7382a25e41d1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff0c1752e293e05eeab5547dcd6c4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451fb04b36752e7346ac171791ac32e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e64a89a45c76fc9fe70407a0581c59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe2d7b6ea73b82047437b6c738369e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d72697801b3d9e4d4daa118309f4f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94567b853ad3f60d1a6455d184a1e1ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590b754137769aaee9f03da1691c45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01873adce2025cc776b3f4c247693329105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d383df1ef5f74cf9aa133da3c02ee9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f4f5526208ade581a4aa381258a3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5ee3233d98f6e5c58ca02a53d997f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c133152361bbe375740ab3385cc0588109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a79a0be4bce30afef7c0b2a310000110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3783ca6d17d7e629004360414a709111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dbc49ec1dab623e9bf15b86fb3ba0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad04c096437f3d84c6365b0522c6bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8477f4a6304cda93facdcf1f09f91f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c460e1c8b96a1caa5f66f3b98459db0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b4d09358a5a4e765c6867768aff0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27c0818b0f390dda92311a6d69f956117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106564fb38b60627f665dc3c4834e23b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c5885d54a2c9b3ecb7549622ceb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe73e5fa870546efbfd3213c87fbb63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd403d5dc82d7e768f57f5a81c160d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88cc119151fef71ad9693f061ecc2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c4a823c2174e092ae2506aaad24b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd93d930fc9821593b440d9991c548124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40a55d363de695f05878fd840d68fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa784d9801263389eb24b5cfb193b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31bd9267359bb365c3a517f25b1308127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105a39818c74293b28d94e1c5165499128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7802695e75737c3070ec37938eed1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dce34922fb3636795ad1f3385d924f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6dd00520e7e807cdce3f0bb8710d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c88391a2edda7d85716ad1936ed4f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781e631cb4435da23addcaf61bed2d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f78de20913c541d958d776346f7d27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2450563bb5eeab98fc15d0af25cb374135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e18820e483789dfca3591d45c0231136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db135bc056526b04046375f2aa98936137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc4821fdbe81b7a7874c0849a1a81b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa62a320d8dcfa3773201e98aaf0636139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b8955ff57b491e4894b4ed2074b9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b12c44497f495e1bc2d3e03f6506fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9a5da995668db3667774aaccd9f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b00c083c6f6d293e7712b1d915fbd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566c44a7fa30b0cb0fb333d4143f43f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dfda9d613632395c037a86610d6f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cce78a58a59ca2b55124b09c508228146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d0c26128dd12768e01fb338295c12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074b1a16a877332b0a7ba4e3db78fee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb64140fa9bf769d61a25e3a9731b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dbb12e82d22de4e0b41ea60dfc9cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b56bfa73073ea5802160afa772add151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d109da12d38954e9d7a4fb7ebf653152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972f18326ceb7b1387f77cae05b6d9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4bd1682fa16f7b8f81741a5ffd641154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>