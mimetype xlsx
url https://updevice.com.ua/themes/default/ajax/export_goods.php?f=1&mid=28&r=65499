--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e047c77915a9904f4407026347756651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388fd93df440abf2a1949d32481c3342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f774147d300015f369d74fb46b11e803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4f2db7166b6aeed1f07d915f9b1c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db08f87f062681ee71ad8c6538ddc355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccf25945062235ed1bd37076a3073d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40006879a831c3868830fa693d7c9d717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484950d304deeca3d63c5c8e0ad294018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5b933e8e238b542fe08e0ed5f43579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09108eff2ad28d4dcaf28a3ef0e37ae610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7302fb4e4c1e608f6546d2b117a9c2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dab6bdf7bda4719c032c1b0d61b28312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f3f7b56402975106583eeee5ce70b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebce30a49b058a6051a1f70929ca3a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b01e9c92e3a00bfd08197c35298315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fe3fd6f8a2885daec7a49679b64a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177845840057fffa21ac6741889d69217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8659d4d5b825c99e1fb668832058be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd8c19abc326c5fdf2ae4bdc3615c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43649fc86207fef5240411e70f4e778c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3be609d9cc663f6018dc211840c7bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b338e7c2bec479edc45643d0e9c7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f816713e4c3a112f6bbd0c9b5c46b9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9014f4f97ec6ecce9dade5c12e451a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b69455b6e32a9833eb6f2bf7ddc19b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e4aaf52abdd977bd18eb4ffadb96a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e58bd937541b59bf5c0be725127a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff33a3b68b47c9c626fb1ef8c9a3b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d96e6cd50593f4911fd4a83bbbf07429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8efc6a73177ae1def7b8a557d6aeea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f42e525d0b1bddfaecc210199ce53a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ff16b3d9bb509b2288db869ac33df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2617640bf274ac27dcb43b222509433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90453650eb81f71775f0eba8c6280e5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ca2aa3551b6731eed53e381e1b61835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196cfddaa4afba03c5e9ac62dcf996636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2d61bcf75af12ea936ae7e7cdf5f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d634e000fdaf6ec835ce0912e4a74c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be4897895e7ff7ae7712b4d73611e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b46138ecaeacf4a43505ed05e7fcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9810928f7e7acb2a496f29e8da09e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd1dbd89fba2cad754e7e46e07a12d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bc533c8df8e19f4d1e0d41ff1ffd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf003414b53dd7a136bc85f5be695f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5678d55febbccf723d29dfd4842b6af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be106ed7ea783e54268d04398995441b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcca736a4240175a66311d522465f0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd0a74c573ff43c5c3d36724a24f0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0d945f357363e6ab7c72c297bbb9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dbbd0476e8907694846a52c16874350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ae03f97d29defe835474aa4b317be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd7bee7bdcd83b3ececfaeae9e564d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd656c981bc76547e1f3194be66bdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6570ca05521941a340be82f8e0944f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401bb85aebad9af6f90205c399adfbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41435293d3577d609d94961398a8a3ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e4a5d664884a3b4b97f877a1d2d9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b503d1820df4b63ac10cc247f71ff2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7599cc6fcd67a8ed558e9a1d53068e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8b94d7b193b27ac7a1345435b9d0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93687e61192a79566a741c08906666bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad52362ea17fdbeb667bcb3c32286162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42e17485dae04010910fad0274dfab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84495feb2808c99341619e768e9219a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d55060fc6206d3a77a6cf9d36f07f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc87690cb91159ed64c736d2a3744766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d39a5b49c954f085a53a5a6b0be3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1250d2e13041e6ba0193f6d298380768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b6197028f5984ff5fdc4dff7c6a4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ff17605bb022803767f58635e93070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343035a897ca721563b18c0e9aa18b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db1e736166f1065521b31660f13a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab18c1a028ebfcd42e1a06d545931373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcb3fee1f196987838b426287405fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc767cbec5a5efd430196eea89dc24a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdc13ec715656529cb5d7bbd33ef7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a3cd2b72ee1234828e45f13f2c88477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ead6209fcfccec88a157bc780d53978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5e4ad4bc9600ed8ebee8b3eedb80479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be21fb6f9fa079db4eb9fa89f1ccf2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc07ee3cd66c0cd2f3ca88067af84b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4344cacc22bcaab23de657ab37fdfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c68570378db6dda77391fcdabf43c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b874073bdb1d38de98a10047d93f38c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6031d9c39be3962f6a58ac65a20a4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fa96d93fcc81d37e7c8d3e92d386486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46b2215e3932c5722f67038773a1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a797171216e48dcc68a11ea654f67be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c164143c3b6d9b535079b663b9f7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed67367359e3027e0a4ecdb2308912490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bbbe0fb4c8040de017d760ac94e6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b93ffd50938493ab9c4d7669434292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b4c113b2ad010e0cf1d93a867e9ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c531d82d8b2ef25c02e10b649f8113794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a8722e8c6cd373d3a5f3ec7b971f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05df07950c1bff2e7ee2ae8f9f082096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812999b7a605662d1d5fb8bfe99741b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea2761aeb53a4447b70af6c1ee769598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0868d50d9504adc97967a51155f8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02afc355bcbbc08ccf32d1b80dd198100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0c51647a2ea1e3b3f849799450d25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f32bb7d2c301254ada44dad73c315102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e31cec875f85c5e8d2fe047df7244b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202093a2959546c59197628f86afe97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db6b7e4f1562093354678363f0c7c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28028dfcd91ee9d62cc93dac85613dde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b1c4f4e0322a3eb26e885f49d2076107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115583576b29f6a6397982eddb06690108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bd6e8ccc3915d8316bbe95c503aab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4582588bd6f22aafbee593b38634879110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870db35fdae5225fd472d2ff2fc927b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662daa95377029cfe5163131d976fe5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d305c177a8ce320cf13e72fd140d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c703c8606627f12ee8d78b81ef8961c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce18348bb232a5c84ad81e69adde5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcad680185fcd9210b9c066459a3cda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9db4a7ea0de7edfa5c411881edf288117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580b69407d1d2705ac463b3374c0004118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc23c3aa7fba8ab3cc8fe4015a6b274119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da3655807f4826334c5f55c5b1b3fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf5e9e77e738b88eff96094d3d37e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207cbae52c0e65782ea197a0d525a6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb74560226600d308598c7757f52e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbd11221e4c4f9b616984b7f314690124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e88c70e46e80d7ab5dcf35a627abb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514a5e3a49907d78258e198c25a5e66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b431d00bd69377e3d2e37d359935a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3260fbccda93350ed7af40cff89af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6106f43bf95e4195b519c9fb69c07fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75679c67f946613e21682da5301ee16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e52c9fc4fec71f934f088e380db2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d165e16588ef51eee3b6a14da28856132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c6c4a74f05a7e178cd8e800b883f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8d546d7faa029ac1d5617b5630a52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b689ffc03eed4b1ae4a5f74dfa8c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab2680ce2f76c144e808a225b750d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bd84508683a61e22570b3e0281bb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00f28140098ef7768e0ecc01b5600f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67be661326fd15e858232d59d0cab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dc67dd0534b7ad4dfc1a5047f2cae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c12498a391e027e85a8dd3bc3d5c5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa2643f17651521bbfa76ffe46220f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9d8cda9d3072b5b3d5e2c3508817c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d4c57a0183c0651c6034a714da016144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a059a836b5f8f4f1a08d68e9f5d0cd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef44eb95d441f248ae3b79a12167d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340a9a21820856900974ef522996596147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12362b95d009d3fa92659a515d2f46c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bbba3c385018adf20e99865caaf83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea14f495ecd2032881d560968cb01c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280fda4ae4c8dea752888899e7d34e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86383b5bd367d201ce2175ce7103a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e020f5c33ea073317552308835a0c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484660cba541c7b3e4c545b92824897154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b45156ec5744ec18e62756247780ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd442c7c4a639273cd22181c104fe1292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9100ee83e7bdf639eb6b288f5736e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e7f3a0bc1220741404c924eb55274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fbda6062793a668a6f7387590504a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a70e0263bd568ecd9aef5b91790b0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db519c92aefb63779736ee1318c8a257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7cad6b43146e009f9135a95840b688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec908f9fae8cbf27f46c11348a7ff29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8ee4f7493886ef70556e751ab473610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8e320f30673f284301ee795c8a08011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8a59338ffa83c8feee2f04c5fc15812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfc082eca11408b3afe63ed51b724513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d171062dedd4ebdab7eb6d330566c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a493b99a19ba44812aa74b106220a3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654a50cbaf7569a40b9d099f28a656d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efa2549871e50b06f2ee8643ac84be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e93ee3e077ab04f250ad42be8a1f7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c92afe4ca50cd82a3bfaf6a6df197319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39240a87f3777bc1afce01533669909c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee663f378640a11368518d2e48d7b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76692d0bc5a1f29e399050f852c2fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586bf6fe838b5daff2911d10e99cbe123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c461d97ac7a02271aaf24382f4a17e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31247d2fa7acb109643e355a20e97125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658f9fd0a09488b21d4d9649d49ec0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9503b7ea55556deb19cf02d29c8f94c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33b2e5be3f26325a7395c0114a48f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30ccb0d5e893d2bd918ef62b76495429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5c8d366a440b79a66337092105b9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb89b6b2e86e1517f56126fd02021031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79abdefb9aba410a985be8100d580f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b418dc65a1d8e132b3d40a7033bdbca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df434ee7dfe01f872dfe7cdce259c91d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73519048839afa8dbd92509913a41835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039048c56620affeb84d16f65c2cb46036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051090ad6212749a2036abbdac6fe5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c845d4bab0f0924fd660928616f3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4d4fbf279751a8b430e6f055e7dfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c171a72130af5690ced8d6db36d8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea326be249266e7c104c867ef765e4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20ed5b9a503021854ae6951bf2f88342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a226873efee83d56ad9e2c1f9def3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5b583673a35ec9ceee2b66e6776a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb880214a4c7a32003cfdd95ae9c4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f77db1fe7632e170c29e34f4b6dad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbae0d69afb8bab356da2979672dc947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830dcfad39bb8cc7a052c3f10229ef548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a9ceb1a3804bbdb3421decbf6d47349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf4ce02ee16a49c5f83bedad52d68650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f109f21db6b930f20b43184580d2db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d9dc3e729e5979d497880f7101d1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c51fe1082d87fea0365f91289470b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f6c55f16b388451315a9700b96c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aee7c62115d7418c91ac7ae270bfc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c6001a99b1ade7bd6da5974476f6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bedc3748a85e6881b8b5a2349bd66057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c2785ac126821c6c6288fd4dabcf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d4a6e0e187ba58ea0dbb1bd6f857e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f68769f73bc4ffff95613169ca3c9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686438da472233ef1d03f1732263dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05977b797cbb77fbcaa4bdaad47651b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c600d184032345ff4e46b73343495a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117cb7f3e1547dee7f59b31ad01e0af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34918e93f41354632eb7378f303496bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ea076e8827d3fe811c097e50545aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c34f485d510dfce79b4280eabb63767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a6ddaeacf39fe22d5d90a56d8c4b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a261b4e8a4e028d4d6c0ae32c03dba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c56dcbb7d0adf71b9239295e7d36170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf86ca109cb720864ff9587ad21e48371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723dd4415c1c198012234ecd15e658d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587292d74ee9065b6bcc4b3c628d8fe973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ab92e03c9093e30db1953fc3b211674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed38b528b05f23f638659616ddbb9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fad4dcf175bcb5959ea395ff2a1eef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f61c27241eb6d2e27cceb7daeedee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e16b8bc12f54bf82d5e3021c874ae578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf2788b474e052f43b52540719c0a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be74598b066ae7e2f67537869aa4ebb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf68b34d0ebb8bb3b07e7a2098061a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd4ed23fbed5f5f9d2172fdae093682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6c9a5c647d08ad91ef233975da51183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e65d3d2bc69f7d93845926db77189884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ee65764bb6e83c2978e828785f8fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd695f1728b31f686b764021a012dfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cc8ec6a82255f8376c6d1d868749187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c98a751bb77f5a5e7c57d0b2e3b2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49ba9d13153fe699f0654a257a1ca889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6112d94345fa130d0d77295e20585a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c37573fbb2c0a1155af1ae129ee51b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a376dc4eac673c404f2e9d80d75d60192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d91b91c6a2121bf92b6f01e0a2c7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f471cf52a1e07e6f159781c4ee5927b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dab1e6b5e69f8bc2b5c267dbf16c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e98d9e655aa525fdc413f7b9deebf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1843fb98c3444ab0592731620553897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a2fc01e1aae5078041beb6ac0d5f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eac16a7bd9c76eb32f506fc8282d0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44679989a7e2eae23f4071acd65c585d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f5a4fdecd5b83b1b3cf79382e9e97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3b60aa4e1d02dbf1f8473a3e3739e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4afe1c42d3c61781bada73e8fee44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdb78a2bd413402080194400dc1bca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92602a1b8ee14a2777480179f3fec76e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2e24a56b6b753509c634832b627cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2f54acda05bdae1f27fad16f6b795107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8f687eda660b9b55193a744e4906c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3034ee9a8541c1cbfa9aa84b98efcae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964e9af5a0384130d18d6d36eb53616110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d30530ab4b7f5665623f036cb39b46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629184af5be780310389273d668f4d62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02286b61cfabcc0c6bd34e2849e479d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd167bd6e3f7e7bec816f7019b164f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fa75d5c1d6d6bace2e060620a19ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea6326e4ec4f0d50f4763a88e6c918116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f3efc1c6855e16f8c7d4bfc80e43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b40afee60a685fd8104f59f3751a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3542ae8521bc37ad4419a5b521f16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8abc0356314f808224658f42ab9104120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946c2227a3e0270ca246af3a0e5e8fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d6b74c142e364c9f8a0da85182584122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ce2e2fa944b5971faf4e59b5b9efe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a04d3eff24928ce8dc42d0c272401124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b38ac091dfafa2134662a84ec503e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3123c8518eea1803ae2cebb14810b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f588e6383b7f31c41953a0d388033a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cf835c059e70c7e3a3db2cb4199fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6634bead8d0f6f16973e45c87c7f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6157ed7f99dd0d9c2997b59566bd955130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdee3000fc3fea9aa5519ab32ba610131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208aafd409f1fe0c631b56ceccd0750132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf138aacc94788c56b488035d045e3b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873513024a80d90999b24ddd149266b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949aee99e8feacec1ca5e4cf069cfc13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc1bbf78b508b40f89fa828213dff8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd72d0f74b0c677e44f29f8b753d566137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e87cfe792e122bbc803b8bbe3c5068138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc8eb297f1012f34a7f6a934e19c29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a68c29e952d20e7fe33921da2b343140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df828a17b1fe7880a87853a462c402d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163650597795d367bc2ed510f31a9298142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c8da8d5b3077169528d9b0e36e09a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa41cee2647e9bb8f4cc81d3bb0b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252f7ee6d65929152bf3627a1376cb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbe288a0d75ad7aa25e424c62662ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50997219976a1e07d640091e803f41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6e586cab3691acecef8b1a832aef7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0403c9b6fd1eb05702452a8f795b0ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b416df4b7f767346e104e458dfb2043150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc7c1d44769384aa02e9a6b0a2e60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80510a21c2bb4172d306e95fa9c6870c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ded9148569ba660b4b95169e70f35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1a8626d77c3ff2efe4f2d3d0768a9154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>