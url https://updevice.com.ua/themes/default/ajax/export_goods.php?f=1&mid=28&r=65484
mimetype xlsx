--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e012608ef5b2c68c21c9bb260ede71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb65f9961ada9c636183c2934c862a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4c86781d35ebbc825b742e08740d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b94fdece3c714444f7bb41a57d2f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf6624784f8bfb1bf2e906c5cdd895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e344cc7d825d327043c782f6fcf595a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83025b38f3ef898785caadd720da9f3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d820ff1e0965996ff32166554700b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c8454ce6182b5432c63d05cdbb3769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d722096aa1270c04110ecdd80d3af510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c1d27d18c4a3cba95ba04628b8f0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c0e7bac3dee289a8cd041340f7a2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba057a94ece50686721b91613c68a40613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414f1c0f1c766c5eedc52a6029ac85014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6fc247e6243c6d8d963f7e77653d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ac6a1044b9c7298b753a06548c6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc406a8b28c98079c7a963722571c6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27afb3a36910c7c9f43bd4c8600b3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51f55be65537684221728f2623cb4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a061ef3e3b7986d3d5974bbbd1f51120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f10562f149d32413aa65b9470b02b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc5d7b469536648b5e53f2bfe2100122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1c62ce27110933ad5459ef496b81723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942bededbd178a7f5d7c264a9b464b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb93ce0a2263b91eb42cab201d147425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975ee73c1576e2a7bf3fd43b20137ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5270f27820312d3c5d43da377cfbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff03870daedd717bdabf9a8d4ff50428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3daa3eb481d23b75fb9bd8aab4c0c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ec8a317ed4c5f9dc2c58387cc5ce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221d8f59757ada36b616a79011b73ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bcd978e87616e8ace14e7323758ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e98bc826c5cfd65ff35e9f32ce1e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9cbf448bae25c2e718031bfa90f3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bc526556d6e1071ada74c0eeba9fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c94c6822fc77362ca99367b66c92dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeb0b298eb81c3162412fe4fa39b7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514bb693ab1b0762b26fdd53e06349c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221b47589ea94926d82fb69928dac4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31686d8a103d77eba7e60b7b186b9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfbf56f64cef59737d176d56968f7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babfccad501dd839fcd4b63000f2e6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad975c8ff0b1056cb7a12ab2d6e5a3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e282ddb1ed2992bb6374c5d7f26df9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5448468755ead54fc5dcd32d1d65645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c37b589aa85960a8df465138d722a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2424582e3cabba50d59e66bf73e8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56671089d537f5a51880a09030ea64a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318153d6f48433e9e58798a3979fade249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d52f8dc501d5db93a84c74de3a70150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636286ba763164f4e67d41c4d9165a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065db748d5bb3f4eec4fae9afa62ad652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a564991e69d01da5674f4c86cefb46f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08d30d48234cc653f9c4759905411754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd17392589684b9ef8ebb3a1f2563ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e257d0660fec3e33f98129ccaab8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa856f55f47c66ef0ba71c59e441619c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9975ebe92eb0dd88b143a4007772d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af73ac540ab81844e87a517fa05afcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f150b1412a2ebe89043061a809331360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adf5c302fe82d75cec370220ec351a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b103f1bd9f0ddefa251c03348d8e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f30b09e25ae9164087ed03a2c64f6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f94633a526da56481a637bb0288db364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430804138e5145a396ceb9373e03316465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb5bdeff091936bf24bc3c2678330066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd8de544c684017b8b6f93a41fedb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5cc097eea384de5a2866a70a8ea9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35606e9ff47f6d133480ee182545fabb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28736f3de5e5eba572a319afe129ab3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0989f4fa60a0bbf7c0626fef20b2ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c4c426fd9ccbd4b3bd3311e14e7c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1253010bb4fd456ae86fff210681bdf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08235849ec310a0949ed8445a1f599674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c144e4ffe16d6cb5867974e30a1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ac90655625257ff2a4ef212ebf6f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaf6d6ecdf8920ca7117ad1bd4a26b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21e084bed9632137cb1b2fc5dadf5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661cab5638916c0ce60191fbb28451c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6d666af4a081906deacc6289ab5f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7df61051db9e2c697260865281bfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4e348772128925e9b1a6bdca510a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f627feef406388256d7ad4db15f2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9807c711b12d8e05fe7e0a668a05484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2842736f5c5a75e4350c894ee759e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae57f6534bd14468659136f5fcd7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be748748ff4abc3dc17d90ffe57809087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b1d4362971a2acede1418f838d7f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faf6b137459d52e588efd94b9cadad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87063348c3955ab1c83e1fed8a7d29d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5465b7af475b44d29b3b56065e03691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c56e5c6e8826180fd890d2dc7288f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ecc3805848f5673b5a3f6a14c7b0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5351fd2786cc33e180f3a79bf5daa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85707665ab05a6fef7251676976c3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0e2bfa2a45989deaadffddd01a27996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4b6eb76e7ea1accc127d0d62a7b0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af06a31402322088ba712233c7a3c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026293ee8d1031d104942fb771e6005199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965bc90e7c0be7d65856bb050dbe4d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663bc6ecfba189efc52c878141f06ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0f8af1eb58a082dad6fd69974f405102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987d06b511363f9d68acda17471292103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b199d238b4172d7708c95c2ef74e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fec8ff8976b96833d489fe36c0479d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33fda078da11d45b5432086dd3cdd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f84c718e49ff6374d3a6f48f4b662107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a93b560192c0eda91483573d3e47e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210c31430a7d6d2956631b6dc0cc887109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5539f20b7d11d4f535ee27a7abc3f14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d365d56aa32830bc73ed61b50c362111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f8af1f606e205e3e6ee72c38aac0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee57daf072b1c90dc21bbd1570849e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe262c5343be4f0c8acd021a7dce874114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3056438fdc0ebf952ea6b60b8015260115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82f4af2cc737fd2e899e0aa7909259116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f5960001c654b127c14acd237c3cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae1a4610a2f027bbf2ccdd2c16f661118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95b012173ab1f6a9b23ac0c0eb3019119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c400068ecde60df559403c132718de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fa0f2d0665d73bcb93a79f7273124121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233670e934f41aa2afc492f2ce7b90cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c95813ba1800ccccd941346459b86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138367f8419e1f1902a90c6aa864fd55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea0ee54a6a13573043c1a44ca62b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e926a185c4ff7295430f51271a55c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950929c366683aeb4fc96277ca9d6b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0004a2625d202975f8f9c94c7cc6e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8332725bed6a6d186a583525e797459129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd1b94f104baeacf90d6edafb91106130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083984d746166b53b062f060e8085f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442c428951e4f3f93c0c7370f99a811132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928893e71ddf51ae1f4b326cc2c0051133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc40099419d0ad911db731ae4b928b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0e63e5be00c53013ac9ceb941d493135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336d735c8b5168c5a6fbcd76e5b3851136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422517be30f4962bd7cc422f64bec18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054e13b3eeebfdabc85ea5479e23c8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec804ff94ebdb525e600e5f698c7a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34304c60b2903694e1d0fd49a08d86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa712ed20952abcddad704d8e10f9758141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd206d78e0839cc3caa2d82066317c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e65ba13f0eb1ae9f3fac6e1958a2a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d05b617b5ac7a890250c84fdf60b55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b34aa059be383d23ccef8732e7deea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980187f4cc990ea453462ca276c944a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bd72ad161cc2c5a466dee9bd46c7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932bb9bda8d932ad484a9e11dde208a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b85b40200f5dbb44a51678425d893149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b98950bf399e4a8a73aaac102dd21d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637ec7666e4527963acdac28e6e6161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce09b5a9e898dc5b6f1c0ba57ce3f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961647ee6f57f7066dd2241b0e26e16c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeecce9900765f025862d90f74d39a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31132dc36efbea06b3d5157793b0d271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803b8a769f10eb01d50d90c2d858ab12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abb0c3a6cc2cff1abfa080119957053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f60410a937f4ab510d1d73fe7c55f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592e3e0c3e532e973fe0c71b271ce965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef286204719728d8b206d49b8b05ea16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa155a199bedf5b45268b6197ea7197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90793396e00e56093d8d8cba1e6ba128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeadb37e80338bc32e549d9c12306e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9725a114a08a355b78d3b818c6f18010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e71b71877622d3c8a26f1dcf2a098d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3aef76196b976318d0359c49e192e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a24054b4b2a9b33eeef9b090bc380013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd4313472228e5e73d97b8de32ccc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916798887f382d21824f653bcd22679e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fea23b11795da1de2a6884f45264216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13030aa6047bfb21b52d7c9f4b2b83617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e60066acb363e842785bfa8ea68b8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb49f33d2479e9ce131c8501d0c77519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166005b0d3ab836604cf96db0876dc5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e167f21b406f00fd6e05911c220dea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c92fc78d3ccbd58c9e51039ac669db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c87e25087e4228290d0aa2ffdc54e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb05e014191b3ee7721806049284b4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af93fe5a8aed66827e86e27ce7570a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3bbb36e65ca54a92e96028893851626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9073e3fefe6da75a42e3e636179f17627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6c3ab1cf09bbcdbb017572da2bf2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0ec2f1da786ef50c1c6c5e7d16d7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607370a45176895358ee151f60c0de230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc5e331c1316b031b1fc4bf2df033531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6298086d826b50f5b9b1f92728f24d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aeeab3bd0f19c0a674627dbc299d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6f2e1c37901ea16d7fe12a0e5110834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44614b39b2f5d2dc4e04992700a3ba5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23329d48bc28e3d32c63ae887fe78faa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628d01350f832d47ba02674ca13b2db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7e18f0f66b5361d65c174ceef561d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a18e9ebab2939d03f797c73dc5428839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b315326a7dc697c05f2220e27583640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80eaf886346106e38b8f2e7316724e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80819ecd20915e9535357c2184c897d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a91238afb8bccf96fee27603cb96c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee4d85585d967ea5dc31f448c0e18044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad23f5ef1c1e90e20a88f55990dcd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64873d4f8631305eb3a90c6c0d85290746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4504945a228101bc3340f7d857e565347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64290aff13570008f62b30e19d264fb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a84ce642e071258cd6c7949a37d9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615963f0f4358727dd4fdca26f098d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09a45df547554d010daa32749c0b1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25206704dd160e322e1f447c6792b8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03027e4a6dea574527942e2d306b17ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ee609c9e04e1e488817b3340d542e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74809ce97eac24031b85d618eadb4d3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356497dd5787a7c377b89c9a9aa8919b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ba849f71f4fdf0f57ef65201ef78457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdbf5de30556096d1ddc74b4c40ac058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f61c021473919fd92233de3146a5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b43637f44426f542e5175d6f5a5e9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851c8f8f610c4ca06bb679879060d5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22339c057ffdb9028d32cb2877c2a2e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369033e01c1bbce8a4eaab45ff5b43a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd84ad2161623a0ca8208af4810b7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc2bd6f8913caf932d72f481014fc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb3003a05361d7be3658895df5c90d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c61e7ab5ec5fd3805299fd6cc5a6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614470b8363ab036b107c78af0ed9b9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859f1e7f59f57ce6d2415a2b2c3a54a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf511ccc6126dc691ac4b30ea387c6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29d8312ab3fc1171e6427bf0a531f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574459459c4aad91b264deed56ca36872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8fbcb4f38ec2837c98ee01fbefba973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a3a2948e218e1e2fc3d3610afd20a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb8c25825f60eda91b323fce2fd88975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb013a299875d8c1f940e80485a87a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dffcd1a0f0b8b62eba005d4b70d0af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01808f9207172978d74429d5c7b59dcd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d589b42d3ecc0700a5ea31d161513e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e01f271c48077ded8044df622a20380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd51b0b7c19a08c3006b36066a7f6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd316d2fb6aaa598498c3c55714a0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930916fcb4fc249b2dad2747e5c49f5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c17c3a751f98096a5d31a89dfc27a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b0241628b9fc1d8ffec8b9254cf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436607448a7fb162d419c796ddfaa2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b121681f378a0ba682590e8b63d65387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c1d1add8b985e8aa7413186adf6d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dfa4d88ab1a5053ac79f64948dec889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4b0adb214f65b5218de088c91b48a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73fe95ff82fc6ae5dabe3a5b0aacf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c7c8a6a077f8cfe7cec0a2d65d6df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1532a6c870063dbf9b8d5799c5c84c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d6f083efda9d6989c4f0946904c2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce19d9976d4678806d5e3f3f82ec095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8038f315116a1194278a4c14d154a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a931c53d188835b262368e6db98bf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45dbb763bdbc03f190213e0825a0fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded72e4f5d26004aeaf5193ce7f281dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b78d87c210de27994aa31de90df61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47892947714c403d46dda97e23beb753101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911b08e1e9640e3521bc68937c37080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713a1b8bc7207e8ed1820851aac5d14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdca1256cf2c086dda86287e8fb8e07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1c64ce77871cdeabc07339eb76e26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510bc53b98b44ac2c68ca25141cb305106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209fc082c15ada8643d7c9dfc1b3fdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820784f276b9be1aab1122d2238f628b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ff5785b280ce4af9aedf751de8367109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9db70be59d162755552b763eee1f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a388952418b4a45e1ec4dc50fc759c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d53339945104a840c3b8962629461112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71ed9db2fd6ad396bc2eecdce1f8c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dd205928408f24559c32479c4255f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b46adcbc225fcc71ed1c75934b4ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c073ba98feb8bc52aeac05298ea79b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51418d29841ebb1b2aadaebc12d7a10d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5871d91f4f4abd16beb7d5f4a94c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034baeb5e449d31c96bee9bddcddbfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8ef52e5399d551c070d0dd8d09a45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d117bb73208e70befb0af6cff8de8cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa10cebb8fcfa5773d18db3a5041e4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6de5a3c9c2a778dbc418deb9317d34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deea2fcb6871e928d6469ce14226913124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad162b7ab6f0363100a002cd6e39e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deead33ef52e16cfac99a409f8d2949d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56423fab96e27dde761a9e860a53f25d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb649fed704c1aac91cc12f6abdaab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8e031bf1f87f261ef0ad7f8b99d7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136cf6df9e081fcfdda8bac376c5de2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70ede681582c71c7ca66bef9c83310131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814219fc52b3d57c5b3344bf22ba8d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0fccd9ac8ca06b2403db8aa7d4233133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae34c880c3ed46c4791ec96b7b911134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9081e67d15c33a8a85e66533bd9b85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c72f251e30115dc8628051904ca9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9b1723f1574e3578bab14061633a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b69d148da62929293159248445d7c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57769a31c9d9f9cbef788605f09860139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1064ad25ab94dcd9767773995f361140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364c653689a7b801ef9ddc59a25ad1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4329a1fe0d519f9bda6c53dc5729c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade66922dc6ab0597b75f3c79efe2048143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08a276d4ff930dadd4af0a4e1edc96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058162450259f2c6983a4a147cd7c822145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fc5017bb62b172b59ce12628bd47a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a790324dff5b1a9a2289df7123b0a2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1216dd4f5c3ae8576c82cf3478a0e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494b1f7660e86ade40d98e07156f00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b9be03820f8609e61b8a592eb05e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ece9799ae7204764acbf14d5ba9fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a7d588f3b0a6345b790b6dfab82d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58334e3633b25f9a2829347d01a7f20a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0b5a9ea53f99900fa00dea28b430b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>