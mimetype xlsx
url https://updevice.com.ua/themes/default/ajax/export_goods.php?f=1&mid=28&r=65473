--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7951f6bf589eb75a1e046c3468b921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2ef3f5587fad8170676ff915c98e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72dac8e96d25a9b396d99beb2ea2483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd19db60e639f604c7342a657d3c3444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401db4e90dc5dc42a1941646b6d608d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97ebb78cd90f0546aaa7b15613bb166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aea2f19d6b94a67cd9157e7cf8d4f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de836970a705f23b502d55d795cf667a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd9d710f5c8718ca1713ac4ca0c9d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed2f5f118b442a4f22b5e9f612f2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf8b6f5f6af8f4591dc0720386d40311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba61ab1141ce061993a979f54ec338c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd393a6bfe2e178c7b1ca552990189e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935059dfff4b47738bae0d4e4fd0ed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9216675bf56ec901e3558e44adc36ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e415baa51f0923c5f8c176083911416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202d4904ed691e53dd318f58bf716ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278374c7bfb5520f11aa7ac4cd0dd77318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262f76210187349d59f6d77cc22769b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2def8c93a3659a8099c244093827420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c17b610d094540831f7301c26c5a6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766354eca378ea3bba616692067360e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf155ea49da60c2eb22dd18f22dd572c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60cfe112f8d72b0905fc73c787334124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12bae3da782b801b07038968d2f53d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592524ccbc64d223d465c51b53aa03f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00917be3d8b6ee83943592006a45b2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec1c1e6ecda0c7c5c7f41c9d716dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2751a2285a3da3162f482580a203f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe79fa0f02468d71c9843950c5ce2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab006d59ab2a4d65b0ac17be9850d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241f1944088e255aca9a27279a284c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79aec3cc9e22ed5058820c9ed5a7fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a88b2fd5eb3742594ea8d251c2afe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99d012932821a3431ac39f3bec653e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bf048a8e816af6c669b26c9ebf19536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59745bf7817266792be2a57aed813f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca65941536728c752f8333eeed317e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dee7907f0332e5f65a45c079b1703339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c7f870ddd978aa5b201e713318bd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2dfb6708bf8e5b5a68af81851385a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61597ad0166cdd6d5e11c58f64e42b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f83933dc6146dd93579af0f24218243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274ef3120707029d170521f3df16dad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c63d43290649f980e4d1880e63e11045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9549cecdabfb822056a384efed1cd7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b979b07ad7bfd614f31964c87043ff547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b000092d0fef2296430dc93fcd82a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bef846c709ed622f3c2fb4248174249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dab8caf3bc202b081a995cdd85f1b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b37d4247e760a8eb4a0371c9acfa1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f3fb8c63660c318ec6e4b4f3fb45652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9799b256fbfa51394e097f12be37b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f22fc533038f5624abc242de623cf754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f5cfe3b7e61c7f20ecff74ce58cd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b01b772defe3e3b666b0587bd9d4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eb0514008fbdc7e8fe23ee8f88b4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8b6301a3fcb92a2e20bcd1e6ea19558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f55b75adabcbb47d4d79a9029ac97159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ab9cdb89375d17ef0b04bb5559cfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc02d8fc92a495aa159738062a9471961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf7cbb662446e046228338890863fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c8ef87bee96bace5f3814424f08bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b89d97594efa6a6dfa389d9bd8e35264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88540c61134219352b5ea9878dc43a0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c69bf367fc7c01ab493bcd1a88683366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd5240cf01d886f8857567f5b6531d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50121d77412fe29c59ef2efc4ed5a2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef980e748240360d8abb5e02be9623e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa40350dc575f9cd5efece1ae1da89670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b501868ceb517e0c0b7d7229a434471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20031fa55639b0ae46ad38a06578a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc327aee875d1764392b4d20f53c7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a393f0da8d6b4a295710a4595ad7cac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ecdd6f472441f88c695cdf5b7ef4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5a15027c3f937f58aa3e27410bfbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21478158f18ba06483c8b3fe9eedb84377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f48a3b81cc9cb23c67f84bb3240c0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809e75f334ac081149e3390730bcc2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ff2ccf6e4c96c940d40b331273b2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444186717e5485d1489aefc8845d879881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4a2f782ed19f8ab52cb45e5bacaa482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071464fd22ec86bd5ad25349119de0ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895186b930115919934f7e058aab1be984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732127f3bd78a8875b2a4d17ef58667185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9c80bc855be565c57d912336b582486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8684c874c4357b6e56e717afe2f4d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9aed7bfaf268b1d754156f3cc73eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e808296fe35d3d313dab0e3a103ce789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686ee0821e024f0a8a1358a6d75d63b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0e4ab77dd655f7161ea0f3b6ef7ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcda8e3bbb513ca4ae8d4e8bf7e1cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae7e0f80d950a3f17d979df2021cb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba356831cf07f2f7e059d43673529c5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999023fd6ec41485e8fc6c35df8962695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842deee855cedbbcb7189c18ce1aa4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38c8003310c822bd79d4f0c993708b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab046462b4d1f6dc516874b25146aeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be60c6dca9beecbabc5415718437e0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf2ffa336ba13a562d0a6767eda9ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0426b03826d7c8a3b74a838de39b42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01a68865567741d2fdcd2a2ad4fc2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc083fc6b5e58e4c3e80e8533ebfb21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8099927eef7edbc69e7a4065869ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddc1feefced63340ce2c34bd9a9366105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024cd9fc5e95a4c04f96a3c90caab35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c813889862a1386adb9b6c7c9f7134c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309bf4f9f8327f59718d7f9bd592482108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aed8d3b158fcc329be096edbcbdc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4504ac9d616ff91cae440133f7cc4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660073075f98a6cd4cb9ebc82be70ac5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156727a3aa14f3ac38f69dc73229654d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167598e6f55d4e4a9942943e73e2574113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61573b5988038bc4a088e0d718ad764114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321d36c6f4309e8fdbb00110ccbb952115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16040fdb3635f403840815c28594c92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea319b4349ebe84170cd10570aa44e79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928c46e5f33435c04450acff54c9b6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118368a6d3790a1006dd4a0a9bbea6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815d31775d6ed1e05fe582a07295f49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4550a86b4fcc0285fb8c7440a81581121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0ae6477e8c6c5a70db9afeb19d242122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af169c4fa3956c0af223b93fff07031123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69db67db99dd283cf28b3d7bcd999cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abd2e8ca0ed19147a1997f7eafaabb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9042598a836e05eaafb4c0240042e18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9ad3824c1062c28b2d0f07bc13c8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da822de9238987be0f106c669d17855d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45c9f3bc5f132469a642fc9c6e354a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68ac4b32b5e1587ab7893432b419bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367028d04e4d5e3590ef5addb52a875131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3a41b8c1eb0a0ed57d1235557ae8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8104e666d7b10c4074648740d55d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caf31cac719d118483946a88eb51fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228d2ce3a352eacd93b5a93218c034a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a154f2cae6d6d6d3964d7b05eeedd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462c0fee7fb1e3f6cf709d3af0e635e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c2281f6d86192a32108600efaa1bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9d682d3d23e623fd7613e5f50183d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e37fbe3b76dec621835cd4e287765140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d0a97b3ad84f7ee38fb959f9fedb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3282fdaecf12900ece8e3992883377142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7240b2127c33bbfc07390d6de666400143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539db3fd14392b7605695b34f3bca0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c69b35f58ade2d30087e796208d8a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81752013678fa731fe10661154213c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2541626f1c1ca3d20a3c82aeea7de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695f687cbccfdda24663270dc81da6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868de43eb1b5e192c37bd71e86c3645149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46208e9f4ccb0fa6c1c561bf39b7be5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9e9628849e2233511619feddffdee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a4ebe2081466eae2657b788bfe86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ad3941a40bdf8dbc11497c70a0c9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaa177cb47ddb836a319e9b8b7b767154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb45bf10285dae2e54fca50dbd76c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d9daec430fd8941b6465a4122fab22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349c44f9ec4dbc1072d493fe20427bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfc95ccc063529f5f36a5507e152174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e64788bf90a8cd4952bbc856b73d6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8388d9af9c8d378c42acd717881026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0e950aa2a20469aff9898149491f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffc59bf220eb3a923bc5c24f8ccd478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817c32eab33f643385169c59a0527729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272e7e9b8ca781060fabb28b9017c6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee444cc83c82c6e37b4ce3329fc68b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d48cc1db15289d1ebbd566befe97912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5aea67fa641b48e3fbb232189b5fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c3c27cb6bb77f76a6e82cde80ec2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8684a7f174499a8463356fb038348415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53c393942ac71b1162407e107b223016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c455fbd2ff380a1677f6bf0b614817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408055ecde643a44144b291f92dd271918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd087222ac0ad57f018c6a47e335a5f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329eb7178eb836ddd550b9f2f8ece3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9d9e6f4477b5b39a90860e6c0c69121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e62a608cfe506f75242bb2beee0eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e7bb3ded0f4fc577af7745438305223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eef87a09cc2c03900cf18dddd9f8c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb60acc02e8c727825cba5913eda1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44a35a2f9a2d6229ff5b93bfca350b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d110634412c71282b520f055580e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c6a9ebb7eb065fda39bff3b215d5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ff1bba08c271f0512a3c19902de8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428b7f3d7a1a849ea9395501a88791930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbef78e0b68ffb24e275b1d471753831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88161723c474bb68790a44afd8dfb5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b8d5d12facb7c46ef9cd80b97684b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36265e435648f530759cad4e10879834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be59979402a71308d832865897e89bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612d179243beb4cd93af016496726d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018b538e28a002cc5eb614c756c6e4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699af11892f477a740c7e37865de5ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf380bdcdc8b5f1716572101c1327b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a532805fc771927089305dd39b05a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feddaf1059193286c281c68488ca6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deb48092fd09f834f53b77e5267c7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91193e3c1f1dfb3c6ef50be4b1ec913b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660d456168e7b03ec6290c6014fdfa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add64f42bccdf98e164556287dbfcd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886430f1314c9ab8c76c5fafa53bdfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326a4db98d6ef98888dbf243086de6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a3dbbba84168ababa58cc2d6048f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7999fffe3e3d6a2bfa6bcf4cb78ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b407244c68089d3c92e6c84f56518c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b551f3fa7cd8c80ff6f22e7ad6ac3a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b87a011cea5be69aa327ee894bd4f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63c2ded0b7d692f2513c2ee3ff679c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3132f9a58eef8df4c5d99ab5df48854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5af4313dffc3347857ec6cd7cf1b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58843da2f07e2fe917d60bbc0370e61756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a5dd889ba6915c65a267a52a2757d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f11d2824e857743b6cd4a4e9ba2bc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b3ca4d999e5dcd5125f62178cfdf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0614450fc8d73760a1e627461755260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b32403f6a2a179c9c5f96730aa4ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a576722a163403affaf0d5b05732062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1622c4b7dba62bb9f711575ec45fc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5fd2546967ff41232878b7ef7d56664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fafb98d77953c556be227d243c8c1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e8cc9afce596842617d4b4b31cee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d811b7292dd24c5905639e29005b7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a697f5a9fb7b1a18ea99c01f8c124968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc57367c579ef4b67044a8cf843f04569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c22de104077a1803a2c90b90d573f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6504eefbfd6af5fadee84a83347de571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d55ab0662b5cb0a14ce14578747c8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef94962283975365b8a5744cead75a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950d8d0d55e684ddd78f59d470a10f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dc84d9e2297d7f526c10ab904be3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7827f4c4e58d4e465965092135a1c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cd9a41360f966fc78dc48b356417477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427089e3176bde17563705a6cd0f44e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7def27fb89b1226391095ab020a13979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0a21fc36d10cf3cab11ccda4fa85b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc4f289b29cade49f9e858b232e01b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c2916f5774dab44ca4f6856e240ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14940b806a264917be449b68359a11e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749827837f4b74fdb9751a07ac7fe3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc88766fb7a3aeaec647c2b2d6526285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df4fd125ce2218ca7e68930562ace586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c64cd859709a7b78b4a4ae031951987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0a099b1a64c720bea2d4297d7cada88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f19baf9fd104d8fb0ae0ca761fdd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79c62b9a2363225b6ac6af9fb5b84d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67a81092859e0025739e2a50aa81f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481b5a7715a6b11ed2f1d3e9acb4fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15b43ee947b4b51601b5bd262d055993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89f5785f86717eeeb8446d2c3af79b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cf5818306763804b08a0fd5c9083095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64993ee84edad2dba43453ce77a3113c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8021e23d68c84d6bd9c7c21a519db2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f53a40a98fb587c66b9ca09d630bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382824e9fb01b15815209e257507431d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb2eedc80daa2d713445816acadc58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5d1ba1659f94a0b93de4797109eb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cff434e7cc845ff7e8bf2706e1324102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620af5f1a11bba18da8d7710f26d401103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12daa65763d7a0d6c243f3dc2722fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c74d049df49d38e975136adb78228105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c63f246f0a248dd37c02f57ec93bf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5f58da43fa42b9fe6c9ea98ffec64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ff7340fad334c81e6ff8875fa0267108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694794e543c6a2d691b71f7bf2c77470109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1c5e76866d1166736eea0af0c39d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570c50adb64c2742351f04e8116fac4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d441cf3264416a90ec6d9f7d825d1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a697cec8ce858f0579864729b5fe81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d671fde3bdfb8413ba0e60215c46f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976ac8e5c718d58dba96d61a9a86ee0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f5523d48ac1c2d668ed8fa141b94a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21693a5a9442cf815af4d32b6f24bc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5549cbec141dd20ae8aa5ed77c04c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14259d06d9a5372c1c030e2bb3a5ad2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ba763dd8822da7d6957921a916a61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f803d914b85e350abf9dcb83943e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1cecb10c0e8d470329e0a7cdf5d67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0c9631d37d99ac2c97f47cfde1eeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915fb3c68e0f6661870b7a3e3947ca0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17f7ec88ac888feab466325d7dd9e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a654fde4c289b62f1a6018710610fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ca5d8c1b3f168c7ad94b0cac63c7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1f5c7b734f8970c004cabdfed1e02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7713c6c61623ddcff2217fdacdb3565129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381168d3662814b5ba144162a0f73e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268e40dfd343e4161fe669d6bb31b67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b95cc49153b67feab73b8447e54d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72821e2a8d3deefdac39085b14db302b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2429ba129283f1960adeb151c04aca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05a3444d3f31dc6f72217fef71e118135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8791b5c5ebc4af94e27c4312a246b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53131211b593745f67664f8ef29d4abe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c273b0092f9a159e3706dda970005c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99688d2f674d1a8ad639b7a9a9880ab0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac95868c3ba12fcd0b09a3b1c5470f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0b3caf724a292c34b4f7060bf0b74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05a0e2e7ff8a91769762d65c170026142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb27286a6e6620b550ee3ea9c3ea16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410894ac34f0b43b64249105e3ced5d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f70ff8b0276edb2b490f0a5ed34e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3db0607a22eff3e168fab4be5dbbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7ae08ab89e4db7de8c8506aa39d2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee146a4c7f6d7c2ddc47fa38e44f76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78469dfd54b567af801f3fd7b66d068f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b268626e9d52c7e8b6963db3f86e21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8625b287a47d4ff1766e1181d27151f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a350d0db1046fef8520660168a3db7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8566f3c4c6e5935bdbeb0c20482210153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a23405f8fdfe82d5bb6f0366822b7154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>