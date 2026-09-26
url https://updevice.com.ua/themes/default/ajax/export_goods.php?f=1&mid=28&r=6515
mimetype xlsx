--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beced634d4620ae68b701f8105e03c9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8171704dbec229c96eface68812f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8eb91fd10ccd88eb69579b82faf8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb310448f44d3d673589f19f2618e1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02fc8129a7120d7c2aadbbc8189e055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da9303dc6ec94f8e08bfc1c6fc37186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011829d61895c68ef197e204c3f9c947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95ffc4841ef690b1ef1ab1706b0f298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e9b57ae8689c54234cbfd5cd3f7ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e2f230ac18daa454d0e8b6a01f90510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d1303f21477d1095f484668c99b9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a3e6b69e61580843c634b0433bcca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6380b75c8ffb0a3b21efb2b7e6c783213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57595eacfbc936d524f36a163a2a7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d7c9c73b7338c7424b1d5f0c7007415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d45b2438518743c145cbcc1c9df8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860da6c751183590cbb867f6d1379e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e351025c4a930ac731dccb8d5cf9c8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381b5d4d37d261f7054b0bebb19bebb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2b9aec93318878c6c94a2ecb0626620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3843c09247dc597288178880fc7ab021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352a51403f233e360ad20c243c9d1fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ada4437da28ce0e31f61d2b5876c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819f522e06291cf218f312be58208f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a61f5dc380a41e6d349a07682ad0aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7157cb84e633e4ab9c46481197934126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3d101e931cc1a30e529e194689a3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909ddd94a2347bf92be89d3daf027de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029872541c53408284d4bd60e51187229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19700cd3988440cf0706409eafeb5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abca1f41e8363f667e5e32a059c6d7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9f15bda96cae2fc67194e206b9b2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78023fcb788aa759901522310ab03333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904ac9e3f307b0391f963e83026c4c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183febf1a1a147176b8d94ff4acae6b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4617eb6b5a7cbf8f926b3e6b2d99436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d4b7be0aa5f541c0b0529ece9a57337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce5f25e2f2f21a65429399829b92fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911bf7646b66843d0e7f918b2742ede39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb02e6a35478bd419dc74237d3848e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dc0d240bde17478ce6d02118319d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a97b417e78efe016fb93f977119ee042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50804125c4d1d6812c852453414e6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a748a3d26159e6f88eb11b8f4d08644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd39f2707385eaad28182b7f46454f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697d1366b06db6e991cb3ab2c96c57e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5cba9dfa15ff0a004d4bbe92ec41b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39853018cf103fb05d01dd5986c5c28548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d8ca82cb62eb9513cba349e3dbf7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba532800d6b05bce36214a696088250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0543173eeb7e31e5505c0a63dd25f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45d25dba8327561f47f140f234a46f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10f4f388b5132f2c68e0835d2beb4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a5ffb547038507baac458e24a23cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc236e54a897ef53d091f346b477fae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f2023c5dd45a17add8cbf133cfd8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29cd7a0bae51eceae46ded2cb34b4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2977814616fd3d0c62d72c9a24603758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2a99318fa55b7407ab3beba5a67e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f3fd7995e983788093bc4b087b3b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bb49cf8698701182d4efb7c13ee1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1f8b04374bce129221ab70afa981c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e31eefe0f932ce95b84e28d5af0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c60d4320cb93e78d6fec90ed549e5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e5c7be90efc47a72fdb8e0c33ecc465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb17a004011a6e3fe79fb622c1624866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b92f9289667dbe78986e50a8ee005567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db5f6d8f7bf3aae0e87c4b3455c00068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cabecaccd981491721a0586fc8d8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef581cc89761a5d1be6bceed42521570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f8565e8a23d0106c9791214c8ba2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7669978543428f4d5b7b6cf056f6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673c64e15c9c5ae207a7526442dfc7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acea19a9a5d3371e4bff8c273a2f57674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6c69d391ce101bea7c23b899464cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1e44370e08fe800ab921bded5b18e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90057896b202675bd2b5a8324de9193d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965c5e1e42fb12dca21a73012f2f75c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d7b11d20fc360884f44647ad96c1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0401dc21eeabb10cc778b0a78fc7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abd23b4bbdfe4d490354cf79d84d4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c99517162b08e47fdfd4324f5da5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6918c4b4890b32fe9f8fbb2ee352ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce4534c205a099a406f8e300a02b5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961382cdfc7cff54ce330a3dea0194b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cc76b7762b02c82cb0c7c60c4729986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b1a20ec1d190d052240a57256119087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7c8060ccdc24ee5d05294bf1ca4a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d4f05e86779816882280c456337d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665ea7458cec33903f4a4ea51509e6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ade39527344b7f2d861f9e27e209291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997a21ac2c39b5e9ef24fe21115bb2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9ae875bb040b7088e9e870a3cb44393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ad9c8545f121dbe2945e4b87eb22894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84002202ff85083ebc26f8ca621c07da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e19d7adb81ba568e62e07ee69bae7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab99e3d57e8de915fc0d4331bd7b3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15bc5d5a1b59865a601c762f22c37198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f6aa845a0dd91903e8c95972fc9d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f6c3be89ca7fa849149ded78b569b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3828ebc3acadbb612d28e46183b46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd0b6675dd9cc3242ff627a164e24c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8e95d832068adfe6f91ce595722d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c83a648c0148ba5d9b8e550bb772c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef695f57ca9b54810f3b034d2161ae6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038262c50f415c391706cd06d6b7cec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdadbe00426f95e57f48c6e28442ef7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16090a66312e94409bd42a0a9f34cde2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833ca94f90812985a01c60f7e1db5a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f08799f00946e86f8aff7087f6409110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02be83e8aeb5b91692fc042878f5ae8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06a81f2846e7c6b7a5f832139275ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a730d2d9cd6e318fb8c9226755aa0f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed836376fc106c041a7442a12873ed9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c9e4461b4ae312a19329ac00dd783115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974d3c75a8645bbe54dfc1961e3c942116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802be813dcb33ac9285516406e00e5da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea61e394e5ed74d3bf62f804295501118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d589834b239a01fb92022654df6561119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca9483eaa42e9919ee61dda52bb633120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d4254855fda0f3c82d0f8c11fee2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326816ecc91e68e9e3cecf133f75e98e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fefd5e2ae359ca1790abd29d768f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39d427d322f3054e929919ad69013f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b89ea7e438e835931d7793772fe6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e801fab7a7a54209d5c800d915884126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e5210537d384fee81312b63eef55c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0091988140853ad2e6dc6649ec1118128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae110fff657e760bdc40a7c0b6198d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124605882677d35245837d3d28737a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7f011061e2fc49fad6fe807c9f103131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ead89127e20dd38b3011df420e12e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3688bda17b9012f197d708fcd7b5a25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4230d6391f556fa489030781cc8b7ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c83caf9c73fc359c94ec60f2f54afa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3850c23c04b57fbe572ed7801037f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b91bfe4700ee7c43ff4870a4cce58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5d5380514bad39df7ba693f903e76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c86068dc1942f9fc2c9345fcb62bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b0b0d36ed65bd7484f26ec45b02ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e7bd8b6e473cb6708e26ee94dcce7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8410fcb37ac6aa4f3490724210c473142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0d95a91a5f3ac80f0a5fb3cfa2c43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5c760a9441553e7253bc823468870144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b5a03a2def3ff3e3639d4f156b4d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462b4a811f19a354208057ea3d29c4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c20388b8a860a676a4502ec026a281147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60bd5f44d01775f0f4637aa172b53b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf279641386aadf469bb3f17594c92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2090ae6c676b295724925692f6933150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b9afd2244021f1af12074ff64e293151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96df2cf824a19fb060f3168c0e178d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb68f873d6f3582f3efee549ec0ce7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b93e42c108a588bf87f189a5ca0b60154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59cff91950edf02741cc6c240b9d181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba166f90c4e253082afa2f99813c752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9f43e2eb634153aef97e4135f838f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f1f10c49769334b5871263eeffb004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0933114f07d7311a1da4442fea80b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70f8c2ae180aa045647927ace647df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7586bb2c3fe0c3d091d57cecf33037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303a1f3fdc2a859f2f26b56af4d5e2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b250961db9a6de608182e9bc536aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bf3b46b5100de917c50eaa28ae1e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88beed34bbd3b17c862e9bdbf54e5cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb9b6de5cc465d210d5fce43d3f16c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b73701a2f80ad1424e853e7c023da813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2b8489b8884ee629731255ed15f9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db050eb001f41ae1af7ffab97e3eb6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9c2b8fc8a3d0b50a26bd313c15dc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a71a7ce743acdef0948730da2d3e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94174ac31a5f6183ac63ace5d9ed9b7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbfa40ca2ab81a2dd3182521dc389919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cccbf4b8e99c605f11df7cf78d14d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383056efc54bb680aca2e34451bab44421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a29fc408ce21dcdde41604bf01b83b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfab100b61ed40c1adb3c572ecd1f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb517e37beef52689b52711b182f976d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca378cbb9ffbb724b5c49b84ee4de225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f852dc1b0f3170ad6faecc856fac626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d28377826733ed9a73b4ed6377e97927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256e8dfbac17601550d3207e9dcd83528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57ed1eec6344e1ffbe0306dbe64f9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844222c4c23392562505fa2c8b8c44a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272e95a7c846e6568d3b8e1406647e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baffa4a6d337175154e426fab3d9b9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee6ce15206d4a13eb15789e36c40833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b2601b9fab353f4f3ab7b1ff57d3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25424fd83812aa68366ae10a43e7323435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4652cc6e5db733f339d95a47b052a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1c3300e901213409d46adcf56e86537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be93e390454178b160ed161ec68c1fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e93c0d391b0f39d98febff89bfd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf6585a4a8d89fe07a09f915387ab240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196016deeb5ef04743f8b27e4c4a1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37317604cf2a243f5f0360cd8ae8a1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50fd90f66c1743a5e68569fc03725e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb02504249c803b00d05840a1a7533644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d43b74a01c8aee004db533ca7c09145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eb2da85184ff94d5689793f88a66b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb92f1ff1204c7676c901772681ec7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd1c8dea61e3281b6481e54de5934c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f869995ed91fcad4607d57c6b0dc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04781984fbba08080b6fb7510d88e9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6b20fb4290a963a9f44cf6f64a00751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07104ebc7685bacb3839a99cfd84033552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67c8ed3bcffce77b1dac7d28c5076f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ec8e81c85b4fe45c35f27aed8c2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2eafb4a98ba4c445189bc19a51cd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdc994aff06ed83262972fdfbecd9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92584dcccef2d518925f70f5d6f397d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030eda9bda6d045887cee56dcabdf3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3bd478d60c6d55f5bc6cf4b05f27359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dac1f70c00430f302dfb3c0b6a7e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb46a8717a2acf56984648a885adf8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c75c137a0732390a89d061e54b1d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd191eb29a226a3eb7221f89fb2245be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105fb8b0d833b7fde0c3a877a29fb0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1515bbdb1690aac126b12b6d50648e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4606688d14515d6b95659a2ee35c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b89a6373a3c813288e48d7e93b4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ead988bb41c815b88e62216f51d95b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce34ec50ed5944722a46d3f81fdf0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4876d4fff98ef2dd081bec65412dced70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6102619cb1db77b57568d9933a3b07c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36072b5f79982c0f500f51dec5cdd03672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c125f635223821ce90e98048aaec4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07e079e521132348c7cebff8e9ba5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7d2a966bbcc81a5cef8902238252c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e39a11211d3acc5c24e9261d30c0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e19df3a7bd92159cbc06eb0dafee0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d37831c3e5a9b419de6ae9ad4d68678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d698450061a42fbcf60011ac0443879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d4670ddd59679b9905158cc4386aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718079d3bf5756758d4c4f28f2c304d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393f0ac60000c1f954ebef59c960bc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658471fb005179b74208acfda72e83f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b3f2787c5d744d0dae8c27cecf8fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447fcc4ae73a9339a33161c1d7c504685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040fcc1de1da17a612d6aaee0c586d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d942e8019320b6c154cdd26989dcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48916ab3634c9b8d176b7120d15ab4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79820184839523a6c59dbbc02d462aeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541f6c672612a7872593eb793d059ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d245de21248b94e0ac4e7644b166891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292c15c74b712c530a912649f41821b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3307ecb079463f8b5d7623beb5e81b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51234b23b93c5a2fc265c2f90ec280894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa5eda8be31b7b961573a538520e0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9d0530fadcd31384a5d9d98f531ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6716ec6402532fd5e0ce03bb7452897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709363de42ffe894eb5515f55cd814698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fed3d8117dc63e776fbe2f222967399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e2f7734c49a981a0b91ad811440fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf16eb46606d03164436e15ac1fb9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2741514cfceb6b2d333616ed91113102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786503cf284e19bb394c4acb68d9870c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3e571156838604152870baaf12b8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c9ccf957dbbce363b3e2c6ed2873105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a403684198783fc201319d808949b49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa5c410911c1b7574c8a225158845a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7418b73e9e7ff21d73ac90c303847f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a41042e4b528ed7f07975c120f1cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8106d52fe648a9cef3090dc4d47858b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80411ea1e534d885dfc048d380d4da0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36283cf57becb75a1f72e8113608468e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb004621cab69e694fc65e02b38ad471113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78f9e860d9cc29b0d8f4bab60ca40d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ea780f42b10576fb4e78687dc6299115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b9bf9fc946ae4c9d917832599eb4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ae9de38c91e608b62e94638e84393117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098ddd1bb9e0c26e678676cd115fe2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ddb743fe08eff81d2097c95af9135119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c91cf6c465610b011a7638c09413f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845b0c298f70be92b3028429e63499121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c168fdb614052b1c706579bf7d90e3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7306f5046faa98a6750dcb24b7b64f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f5b4ce349608b26f16ccf339db220124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724f066582aa7c7400635f03aa4890c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099523737afe809194bfd5abdfb0e5a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b65daa093f94c08199222aa669764127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15df6683646994e5fdb19ec1a2aed67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937232befac934e5d3adc8c65dedf3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45483944d5bac79ef380e218c9a9e3c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf9083c85e5a3bf1432c80d67c056131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ffc9a89d19a25d6f8d9e859e5f576132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1654f6cc3f75294ebcd81d22778cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f728dcad824aa11f91bd6aafb9ca2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac045f577bfb37d0db99d2e1b17ba5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e50955b75edbcc55431ccedf7aad9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6c992162acf73ff2dbd7289683f64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecef5915ac2609941190aadbabcd2a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33206a9cac87f82c052fac7ad4f597b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94999551ebb51963cd7714b991ce25f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b899ab68b15161f1f428890b42edb3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33647fa6450a17a35620d4f9257e2f65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719e9acbe7d9a777d2f04a54df4e6b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122801958e1e2b4c376b7addbfca003144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ffaf4ddab46c26850a9cd5fe10604145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad34b02afdffa090bcf635f78e89a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de2dc43174ad92094b2f07e13f0b50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccfc587505cc9a72c37fda2480c075148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3da1f614a947a0ad7bce8980c8a51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833738acfd689c0bd06c955ef40b055150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fcdb0412a020d509657407f0e697151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6cf70caa7f1e34b0f10c76adde978152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde23f5e9e2644f3f8fd6d9a9da385f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31dfeb1cdab4e061854ebb0bbc6fa1154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>