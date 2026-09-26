--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e327b82a2bfa89870c3befe5b2252c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe8cd95af46c25bf0bc942533d488c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed274c25447e64cae1d0c19841af3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ed48f7fb9d587512af8199e2592d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95e03632528d171a59a86ab03de5cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54ad722fec54dc592927186562bb0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb79f0b87aeb5d9c65064c296144ee97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664ae16d9252be33af66f5aa7772aa28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da692ff0659d48a4e78b0131ecb243b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970824834a2a631a03e32784a0b6ec6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c1e11a4e276fc7cbcab4130d47c9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f64f49156c5a2a7fa268329dc2eae012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65c5e18da333cffeda0dca44fa83b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee80595c4912b4dafab3181f7fb3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63371b8da743458cc7dd6aa82d645015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443532047eb0ac00fd3bedcd99ebe6dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3210f36f92107930a18f57060621ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ccfc21fbf521c6dca7593217cacce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcdf72ca11b04656a53d946e81ff8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc23e952907fe53236f4323efc8e1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c95c15bfffeaa8e9312df712afeea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff12d4ab4cf19d2b3a7d40ea2a84b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d7fd40bc70dc49bbdf89b3e9ae23b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824921b82464e4be8ca50bb6767f41724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ed9674313b43c5a15840b2a1fec9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b000c5efd9a693d2ba53b4f18cef926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92816e07d56be2022f9ed4b41991f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ff41facde4430365b130369ba489028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb962c6b8533e4385d50c033162cf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1c83ff082cd44eebf8fa6120ca85530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f684abce60f102b444c515e05ae054331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5c283e0badfc00cc4665bfaec172d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69087195f4f644c6dbe08d1f5ebf9d9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae36ad4b549de87080e63226cdef38334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120e7b97d3b96ae9e119fa7a0c163b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a91f2560bf55209257f54e3790708336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d93e92dbd51439dc238994cf6b18e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72cfd942c9bfc7281c4bfa42c2f99638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f0550b5825eae741572913a8af5b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950da961f145dcf49d726cd2b146424640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea02ae61a92fa7e6b3cdd5e945c1d4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11543a161b5cfc71f250e4d1ef7ab9a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a79ff35027ff69bb74d66c0db1004843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3a7a7cbbc7968de1cd115990618ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627bf06dcbfe13d40da4daf7e8f65e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf33d9eb7dd8dc27aaa8f8fc98408f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f966d04f7a1f5d2e155fcb7cdec0de047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413aac0404b4c5c2a8bb8d8a0c2fa1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4b3eccb10c0201f7503908d3361f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c55e71beab5362f297a4f71fcb59650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947944e59723cd72315b653ee7f512f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145bb09a5559fa8ee9f6813927271ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a841c8c1c619c5ea064e940b6df63e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba9b7df0ab3fc84f69d243a0482ccf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e6cd8a146b2f854f9aaa391ae9a5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853455b5491ce62844bdd4c26543eaf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7589ac8affab80440442bd759bd1ee057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5c1462cf0fc631621b1a311a2f7b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd045d0f6537e510ca95578086599cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e8030189540992b76ebe08a2f594060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9ac1cb43278439405c0b80d3fdc8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd492a7661b5b7c82b0bb445a1a5d2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60864753486c0989b040d7dff0f7c01263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55807acacd3ffdcd06b34387046fac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673044b866cf1986b3e3bb50738258fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674619182840e41337a78321570f0b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bad4f929a2d0288828c6af92c6c9d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03eeedf107e112f883af505774d12468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab81b624a9d9de537105f84abe17cc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e7c89a899921422066054da5ac02770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c14d413942e62952b21bf10bbe1bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddf19cd736fec8bcc94246b3e487d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d80926a6de4f0af0a8ca6964a8c0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded638d9dc68249afb5bb64d896346a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb2d66830d9e33e474b6309e5a361f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a198b26e1a975d2db1b97ab0a699476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e885bd524b993faee8d23aeb33fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370983e21c4b5628fa517387c35be32b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadeea656e3ac2d68089ac59181a0a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac846740ae7cb133a01052e6bcb4f0ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377458a54d7bf151aaa58f23fb8de7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd8d31c4a321de5b1e64e5b25dec0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809d6b313b40214647a586c811cd6de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30adc18c4379d8dd4070ef19050a2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1003901146ba4b29c060c9aad2d6e1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fc9987fcc18bd4d39c06089712edc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ab600f7e0bb6e2c81a919f6ccf69587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b3e6845a365d209f5dacff34bf12988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ca5a7160d7007fa853c69ecddd52989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3ab56bb398782fd89cf6d925b3f6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0facec4c651ec36190e753f453674891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6772bf4ec99cb205a33e45e82dcae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71792b817cb1022a558a8a8a2ca51e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9b564a4e1123f4bbf630fd77d61ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead27a37d08fae0a10167b0ff08365095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92287f0f602ea27c7f560f57be00b10f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c8c1cb63e2ae26c5e891795796bf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ead06c637109a553ba714fe62649f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b414bbf5e151dbe36612b4ac401afa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade542fc87cd9b77cb43594b5110d0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc678d8e5b153a9ac4b1ce06a59e9e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e10361eeff1be40f1f0fe67d081e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de85a927b8a058c3321afcb840aba1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840fdd47a99a37ba4e8fce558c56ddc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8079aab005ca6dca20abe4b698f8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f3524c389a9ae8e66918a830ba7f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f351ae34662e238f0b2e4db0de0e9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2384827cf58cf0ce2915ef3158e9b00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41f748ec7cd3cc83f13c1419d37946109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c463b5a0086d1ebf2a13bfdf072063c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a551a010c3afd7281d3f17e09911d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e970c5c3403d6c8aaf4235d2afca2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459bcd8d6e494e6461b09cc76b6cbec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489adf19073a576c8b65f6ec06b4b00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b4da1532c9b77c6f2a2da7e0f4826115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff99b7d4e74ac25daf119662ac58491116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3139c17c3b6f7c8007c61a3c6d66be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987835e461a2d10b7d37fb32e18ff3a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f27c44e872f7ee97a3e4368b6afa3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8b4d803313525e51f1245dae82232120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045645d52fcca88ad3f68de026dc5e12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac4268f6f98fe1da276be26e57272d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37e3c1b42761c880a047705af6db31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39032d9c96518c420822e607277a1811124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f707cf3f59721811d2a0b8ddc1005de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a9e95d93be907e6020f9b7ad226a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daafb91a05f4c2dbaef895999317de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3596ab192d3cd13cbdfa434599c98a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fa04a76bb7f528be51fedfdb80f4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71a397fcfb0c61fa8aa0fdcb6fb03c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb821830488dfbbc08d533abd780643131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314def00240aa9571e31e3058d02591132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83a19c2f3b2f69c006c7420e11e3e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6752cc476cd5b9bdd25b7e6aea1bf43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f25b21633a72ed372e8d0b58bd53a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc274b37ceb6bad7254a21ee88e964136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f024a465e7279e23ca3be1cdec20424137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5bbbf0cb3f28c4e1885bbb19891a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272980be1593d3abbfb501100f8bd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efd6c6cce0ff19ff14a53f0ac8f220140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353d97e92cbe10c19958520914a3ca0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4b92fc45826464702ae4c01a4d5e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11784ae8814d6d5b0259de72947b5d89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224b4c3bfb131ad1bd837cc3e459e96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377071ca25e709c2642e19407583cdd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78407e97393a5970c10ea9cb85bf8a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd8a5b300f488c7e06bc7324d226c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeae114469dc07064a0519124b95233148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c47b002ecac6aef577691d899756fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d430be8b43c9405f9a9856519116a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523a08073fdabd98d4141fb47af0648151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a29b9d66d651719e3bc0e537842123152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7aeed3b2ec7d01d7ff546ad5657ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11273a580222e0b62c7ddc1c551e519154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365928404d8626caf675f8316c1507681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28799e795ee37565c3a7a052ecf978a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1cce7032f8ba7efc01ed93f0acad13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb341a5ec7d3ab78b5979df754b8d2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fb0b18b59a538db633b9d9b708a155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e526369342bc7e062d72325c3782196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c405d17435d42065df304f0eda2477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836919c871e3d74374477edf9eab13d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c394e9b93ab08ec746db31e2c97c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b02d10d2b36c1289f4d18ec1b287810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf356bf46a785aaee37c3d9d9ae6108811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51aa2cd3931917174ed93d42188b9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac6aec0afe5693e56095e4c8d7cf7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91969abe5cd3c8ccf4720436ccd23f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd079ca51aa5dc8a7884c74c4f79e3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5becc26065db36abdea098cfded57916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e4ef33313244d300a2ebe9dba5ed317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2337c7494913e268d633d0e4ac6a35e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfb1db7a090bc2318f6a7e657998a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c3f6df113f3e32c897f51f15bb25420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02e8e6432f47e7f04e096fea1c065421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b73f73b69de51caae5b8d028e22bcc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a627822b46273d2403fb91aa9e6fea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffea7964a849bb86dfcd837abbc9ffb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b0cfe6e2877132fc654ffdb9fc43d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323a233e6376c780567825e87ca682f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66605cc2b9e4f4e8524d44b2bf85bda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d9a15d6ab330e411018a2feb46fbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452429cc9a1b241c30a4c32bed41e5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff201f3bf32e2cd2e90bed91c98d8c3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5ae10b68ad6895cab9305441290cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b70b4ce8f48a739f977dffba3bbae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283622077b08c26350da64302642c95d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fd7705a0136e60d49e58965769ac934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba19750a974b36b64e7a20b7d7dfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925fc8afd586a7918dc78bebb3aaa0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ba3f09be4e8a64b2448b823219a2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac2918959507bb8b585e12ef76a3c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aa1026503882dbb5198457136a39c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c476cddeb836e02a07b1789e6d1cfc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1e37ac5c644b5ca4c64d4dcf485ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddac94be9c62613cb5a08e9d1047ef942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648013c9afbbcf51a38f40b1e288b8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0c0b9481358d9441eac40c15bf3df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525327a8a4909c7b2d8904f1d7866b6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bcdcbd7b052592aea702de34fdec346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4469c44f5a252841579e89604bbf00547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc3cb2ef49aeb2a44a1984be70695b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458539e1a0fe8ecd5e7966bb813a00149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f547d0240b9f6f9b85131651ccec5a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b67e256285fa71c16275c80b989a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1c299e7ec87f26277d49fe221a6a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978afac0dd60dcfea0deb650d5dec5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27c896e894aa3125e03f581c926c4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766d779f8fe6da3963a74aef35b694855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc234d1d75dc9447b2eb28fefd83f5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025e9736ee21ae66fb3d2960c57598257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fffa1434197e6f06fb8204049a28158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6790f0a4be572fb74fa6fd5ffa6adc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbab26eda8490929eff6400aa38a0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fd53cae7e77c27d247aa26d7f86c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e48bdcda269e3c4f65ffffccf0e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9a0a56d357fe64f77b0874626856f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82ae53d0bf9df52b864f463f121e9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dc541f9f88baafe175749c0b91c1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e376027e0f2e8459245cac09029140766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5bdf2fcb4f437edd103ec547cbd6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be119b0e0b34865634c2b5bfab4936068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b78272f464f1a1084784b5404520b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b83cbd265777b9a01e3b182b644c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43dbc84270fa6b9c6883a5bc022ce271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaedf130500086707d553662e050ec272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065ee5c5cdeec854a4fab279b71321f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5951974c43541f99dd60ca54bfd01f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db34d8cb9221c6323bb3551f1dfe34b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb96ce84d3a8abb052248f43d4d24376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3625f1df21a8b95bc093a7864e656177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638e854789abe709836ec38a689c3cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90fac003ac04743ad243f309fc589d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8edcceee7ef2070358fdc8b7ea3cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92948c2ac231bd395d2e25ae68a75ef981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebcd9f0c6042a79501323e65c151f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d99d6ccee7ce5ce393f463862737783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802fe24380d72526d96715de005f31e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c79d87db735fa5477a3ca2acc64185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cdeb642c4ebab603605692746019886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04cdcff29c1ef70066f2b402a5378587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653928ba68fb943047a32966dd6414a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4964c8f2f081f3405c30ae77f4c74e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e8f9d839db810935d70ce63679b7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a11f2eddbc5711a5644edd0337e8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b9968df1a50fbe00724b9f71b100492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73a2b5a01397f422ad2357fa585ebd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fa83f2d59b6579a193ce57c37f00b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fceaad010c7ce37d4265de138873af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d945517ccca784604404201cfe78f0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35259b044b71224035b59cc19722fece97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a40a8528857534c7bc667ab0622cd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399dd553a15cd4572ab11dc62886ab299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe3c705d3d6b2e3111ccb2b23f9264100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00478c6dd9deb0ab1e7dab690f441e6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60493d316bb670f8ab79466201d307bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e7bbd2d4ec58faaa4a3cacfdc135103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea69f155a4b2daed51ca351dde9db9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77738e9fc1788e50ca087dd0a7655b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8cd33067cd819742c2727464baf3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523c70c4927d2ecb89c41cce71b5d7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de93fb5fccae9a92ab2a33847082db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173514e66e0155a53769d697eb2d572109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79321a4c0a4ac2b57352597511925ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8a634c971b74ddb6ac1ab12c8e114111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e1b7ff1c2b08faae4d673a1e31ae9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f54a51eaa45f38c022813818f19725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526135ba38336982c5c51fe90097e96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98031c480539afa7cdc1027fde210a7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d45607c7313506a07690fb8ed294116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f8e7cd8aaad39a819769818fd155117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2963354b6f3832c225e48767ec6fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74947c1b7bbbc19fbbaa41208535f027119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05ca759a090b8d82b77edda116995120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9810914aa0fc0a76685030ee2f0dd49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd931371cbb032bd0b7940480408caf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28ed66384e31a330100ed9958a9734123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420292972fba0ecc35ea46451bd8d39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6f638ed971631ace78886de13c32a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2e0cbd52093ad0ed6222725d53d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e79d480998bf18061edd7d11596afc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daf4b18de5ede14f26abf35c4cc237128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41cb6cad419a5a2caa5e8ad910ed7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ab4561fd98b04e521e2855b71332130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fb6373ccfdd591b95ff37be09b209131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa781617deb72e9beda6c388dc7dd6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfaee6482b99ee06c784c0cdce22a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc134bfbe63182d228526ee5501c5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb523ec1af6496cd7624ee81a8a3b99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edcda6a17bdad5524cf7a67abff632136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd6c8a79a6af11999377a7ef2388f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d497d5e2bfbd7aa4239180267519c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b18003414bfae5d457d8ee9c725316139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b64220aff9d8bd71b307c023ecb79e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92808eb4cabd74b320b5f9231adadf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da669154fb5d3187cb232214224859142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34433e42b049e8354dab265c1d40c098143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b876a848ea4210ea23759840e48e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdcbe1f7dff2ee5674c4f5879a5a0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad119fa498cf90a57b47a42d4d034f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4e1fa328890be4d94ff750a05b2b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef31c8b196e4e08ee3edead0e5c8a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0dd7c5b026b8acaea1b435e7892f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f334630abdf57a3164b20da02fac43b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b036cc16cec5190cb7da83e30abf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616141f45c0ecb245e1040b9ef1eaeda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11de911f38a1cb6f7b182da01eba56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0a10e1d64dee002113c7660467b6d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>