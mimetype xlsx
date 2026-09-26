--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dc64ca1a11d3658c48a107dcb90661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92f38611cdb930ea214038f816cba92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18860201afed02edf3d12a3f86aae4be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdad172f599e2fc8925898bbca3b9ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f54ef0c2aa02d429ae01aded3009355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be09fd9e141712c7bb1edccb95d7696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab9f34b84e1907a9f85572c9c9ae7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aebd1f4bc52818eb74296b51000d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56d1999b58323d0a4b8d69961eaa7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6218201be23cea8823ae9de69a0e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13f26c68fed8a36fc01d8bb951471a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55dafde29426bcd93f7f3597c1b3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbede7cff5fee420a8c52ff280110d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b848c92966ecdd28499ee56b8df9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d175a879feff7d4de2f1724281cf2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efc8eeb7206b097b1cbbffcd4c7f4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f1b06e9bfa105c9c3606dba7d8d6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877658af62eb1c44477ef7818b88a5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a569b62ddb0ed97b80bdd1acb07ea519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc4396d3164591c5edbc4c64ed2ca020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6ac22580747acc8d892f6747c421b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ff820f183b7bb9e373b28aa8913f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e455c9dec666a24efa53fc33c7345123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93271159de18ce68c27c37a4eedc6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e9f4e738e6d34cd3ba9bc5aba078325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde7099f590c6f1dc4e6a820cceef1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a6f73b415f974089200a39a6d1b6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0c7accb6c9c7da355a70583e179c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa912768662cd6ce3a646a2cfbe0997e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c12023204f2785121adbaa9dd86a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa89a9ed1ba0984c025af57fb3417131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128696d04a103658c610aa65c517f8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c06168093e5f13d17b8606b682b3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d14feb499a1721ac3022c18dc4cd1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741876140c39147e51c2cc0fced29dfd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc05d09cca9f1124883e3789b2155b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7096871135c94025a69ccb14fe0bc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89036197452fc350dd592f752844df0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10272c8620c1777dfc527b89fce34bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0655d4ae478aedd98decb29625b1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb43b59c8c50d376743ecb92a5856d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18d6ab9340161495554b4c8d6523d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eebeb020effc42c1ad17258a37f18443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc5a3ab3dfa9ce7c9f2d16bd1efff844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91022e26f47dae6686102ab9f715ad2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf0fff3f69fe216650ef6951f0c40e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d366b8be233fed6965a4fbf82ddff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821c120ae898fe7c86af52bea23e3fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358ea4b1d93167f73e9dd2a01a30aed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbd1fa3b22d9bd4364de1da6692a6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0862a47199e63e0538c1639b7fc4ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647a78868db88cff12f11696f7f791e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9698d5c422560005469ac6bfcfc4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b0558acaab782886a4ca83f929ca154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56042d9e2107966e426851cc1b2eac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119703f046ce89c9dc24d7470ac64f3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb8aef35cdf1badc04c176a860fa957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bb8ca7fcbc5395d6245476646123358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e28c0a6be2b564dae6ef54ee15b83e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f91ece626880c16225d3da1e450fc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfb8b58bdc8075b1f7faedb964e6c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ebc920f002bd1c777414500f2d87962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830381bad69f90ac92c011e13043f52463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950cab41c32403b97b96af05465b30164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4a23290e71604b6c14c644082737965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e3b3ded925c36280a4f6bce438a4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bca7a405fe92e2bc8e2965e909525667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d07b8067d19a19be383a685ee72b5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533440e8b7d64bee747f6aa22d44c5ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63f04fae4d5804bfcd0f1cd5a8b76470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba610b6e94fdf89ed9b92f13c79517f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98668d6a046e612afc94e4092f3f5da172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf907a41f9a3e100267953fcae32ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac553fc05b8b43db502125d67a2a1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8a2c4d64780d6666e67d8741d7e3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5b45f8450353a478558fa2486a9fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c21f664d35c5a397f76fb09f1518e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d708182da8e6f05e88ce3711b7848878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45878ed9669c328ef9980bb8b3bcb4e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a88367d39704d02cb98a10d87a1b7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6cc5b9d1851999630d304affe908c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906957ec8d4c0ce043899eb0a7812b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a3471cd83cc36fe1b91d2f9c1397583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafda9333238c83a65fb8d8c677197184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d68f2fd49a6c269b6a2817e79a11185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9bb99fb07fb09934bb0775c04ac0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61ae6f91064146d7ff8698d6dccb9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce395dcd66b2cdd2b379a177e39ece88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dca96e80dd4eb2a704133cb379a05089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83655cad7a62e766803931b6c1be1f7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb65eb9479bcfec7f5d25456b33b9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49864d73aa628608fad30706ba1f6a0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fe13580e06bfb2b60ba94d13d82af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bacbeda958a0751ec5c51caa72e1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8af3df40936dfe009c5c40e1c054395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263681d595cedebbe0e7c910b068a36e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05494ccadf94f17a4384343b406a0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30110ff50ba37b602e844cf48c7bd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd07009986a08352480883e2fa6da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c960b28423ca57b3ec5162f468b07e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606a815a29ee2e410e4c4a084278298101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8b8464c31c650e0750c97cc9069b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16453c1caed22bcd2b50c833246e3cef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb33ab72635503bc5257f5d6009477104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ba8881a139a2f98ed17cbb37437a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e111fece1d402ce968616f1b11d37c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c4e14214fa254677adc1840ebd645107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55d01c9e06914ff24a2f8e36a7cb23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d38e512f28ec1b96e82e2933d4f3fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b46c3112090610246014b4fc6a6a58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1367b6d998bebe999a32a53fcea8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455ff3b714999c884e31a70cf9152ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77bfc3dcb08bb59cc59d6e12304f80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfc28e2bdc6823745bcd498b512207114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d64cf8ff9adba9bc36edef27c86366115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998c0fd5cb5a9f4133e1011e3863214116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40517f44df4255cae3920f882a58d47c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7e0b5e1233ae092e6670cbbe38e95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058277792576269572a3612c4abe00d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cf1902783d4fb4ebc2dc60e096d29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25732f258b2871967ee4124cf7c346bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83445f238f5e464a90529b536d397c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ec9e12c723968575831902554ab4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195c071f693f51d1cc32d287a430c30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c2e17b3be4928164070a0c7c99010125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8e102538ab7ca9446e49d7b1cbd47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44ad6692db752c4252648c88f6ec23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cc59d441f7508f3d698b5fc4b77cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8c8a43d187db9d6ca9e759234870f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14d3bc6e7a00bd2ed58dd7396b869a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8fa2df24b074bbdbcf9af4bdaa938131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd525a050e9c21fc09b39777e429719e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab56ee44fbe573ae4b6c6c19ef074c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26275a3638aee82bc5566d5eb7e7c83d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba404e8b6914a679361acad72cfa5d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd01ae403e187392b295f1c3d821dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06d52536e14e36631d3248884f8409137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4366911a26387d91bef2fa9a007605f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28983cd03c3c1017209a4da74e285525139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f9bc10472ae48af6b713b6df3b4c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa62a9ac5138834ad73962be752d680141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98cbff55e89f7116c912e950353cf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff9a15769210c1c7ea48683d98ab92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862c58553d0e498f704f4edbdbc0ec0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63189640bdb0211d4cf45f3c8604687145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcf27a4417a2c15dbb9accc90c01c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282350c0178cf2e900746399e975eb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9764bc7cb0adc641f08d039695067148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b268485adc5403a89e35bc1e8ea1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d707639539a6bd43b45cfea334d454150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b1c33c0e4ef5c61a70260e9dedf8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12089907226ba870b9bf23e84bffbb76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c87121c5273536ca206959c6b6794d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53363a5917c8976bb5f921055b9d849c154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5177384fe4073732cbc45e3f72c95f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fe7202be7d7a0b0167821a574de592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b06b7bbed33cfb730441dc9ad2dda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b663b9fc82de08e9c9ca12885c33814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5dbe49e5e4ab4ab588b8df723bfb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb365b549b2417c4d8649fc26c68f6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1585b3aef817572377927011c46e1207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce27d76ee3d84af53021a4d228aa6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509d223f8121c9cbcfef1d38b1d59579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42f5352b0c0e1b70a22f9cc51adfad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b407c1dc954f6037df0804760a1a3b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d90d4537d0c353039b6e589d8890312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa00126ce30206096f0c3bc4e27d4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b979d94e8680ec05f1e28b8305b06fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea5b463e1eabb822d0e64db92bc7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4feb58db9f60a3454ec13c367feaca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79317b0f859aed0b13274eb37d9d0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34719c2762508e92ba321e3032cb3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9e35d54060f87ceea32735fd4232a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967799276ae9b9e6099b5bca24e27b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895eefa3af056dfcd34d120329da8c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ade036a04d2fabe4e6831e47e564c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776656a99e8d826c849e693bd384d5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd155a794ff73f87670d04968c3b0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5dbcb629187649f5c7d2dc808d9bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ca995915a2cf7d4c70cd7c09154f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bdf8c8d58443f825b068ee5a0aa8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1ddc4c1aa3be06f8bd260a1b86e2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a87a59b760191d6d16cb5326a28029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3430013485ef2f712be36365b5ca930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ecea80a3b744b5d6719abde91fc6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc052fa79108a318f6423c0aead141432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35352a8ab19beb12f2a0baa7237053633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ee927e60579b7a82a0ae7aad241e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498a0431db1b6033b8bf9abd29dc43735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d22257aa7ed0eb3273822245effb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebba5ed1720e92e75e4e8f81b9042e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a88fe0c33a394357eea8f2c67a3e1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386890cacd4e765392c00dcde02010939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b14b9afcf9a328a113da70977d41d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c47b6332bb3273963444cdf7fe88a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa11dc540c616c3b89fa1da3e446442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03fcdc664425cccef0bd5671c7b14843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27795113169b392d5b056f9f4faaace44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5396fa17f2820c915c25e0d0bb96cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c877e80cfefaed24234fa19e07a250546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f120ffed17a0a4f031c8316322711bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a912bf5562ffcfa9c8381a4bea5190448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43350e134072787fa7e21e139b70e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395df21390f3ba8d5cb1c2e0a239b4c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004a9c2bc78c34b91e6ad207563d7df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d351adc37525e314108ad76939920dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8410cb0c62389b1dc96abcbbe6f1e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75084afe49064faba7e8c2b4d214f3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20011b5870862f743573a82239aee76a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7985a7159cd2f990152319442cb7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc7ee9ba36fd1f838a42152038843e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef446727ef724dd3b7e406b767e9c6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940bdabaf2b03902bbcafce840fc66159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11695bcc3d6da4b31ca84e56da3fed660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e35e2ab8a086c7c716f6a348bc1fb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d888bb518130d7937dc33d81ae8b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e26555fbebc77e673a2210fcbb79f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79660f5b4dda68878cbf25c8515b98764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc016e9197d8fe7d84629155880030f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b882c5224ce9eb08c9fb8c8ccf6bbf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98435d11ccd6dc56084a32680314a1a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe693785e8e6c00515e62cc71b14e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918d9467f61142c395d578f4cdd64c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328d9b859f481a7d6cff584b5cfebb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f63bdebf8d862bf136dfe0fe6ecedc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96279e8d39fbe8c31397c22bad4653a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c032ba6169a0fe0dfedaefb638d7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdc4d3a9c91888d9c0c0d6e7aa400b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722d2cc58ac4631f1f9c7b03b95584d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5daa246c67d7d9e992330b5548a0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9202054d15581a261c3d20f35456d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95751f3d54efadf1696284f081c6ca378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9209a07f866ef00e83b50cd9bc06ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f622dc175a4cf4e0ee54af9fb03db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f480e5788950077c1350cdc5aa7d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e161558204e38bdb877ca4c1d6cb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1999e2d82da1e611d7d2183861f312183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dee95d1f234f5fde2c63f76c9dd27c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36f93e131fe3206410daa49d58a2c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7046c9013e3aed63ca10f2f6d335fcc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a907e719f63f347a5310cf182af01bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9faca4870d6a94a35c292e6c96f77488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544e8a65f40a801caa4731fad3a9a7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83380eb8fd54d2f9d7cd06f2c72f21c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab54fbf3cc4689a372248be0fb523591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a607a133201d2c4ae49fadf1270eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25401b91bea398ebd06d93760e9a73a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabe37fcc321b7c2cb73a70e1aea47194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fd0979bdf0663deeb9ecacf29ceb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ae56a25a670554f813e5214591fb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c655fbd69e72dafb6fa597706721b6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a8531cb8f9ed0f0471bf970ff315698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55620b75f74e68ebac953395788956099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966854a7dc059f4cde1031537ff8971100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fbb6461f8084390c28d71eac8171c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90e5d2f4b1b53c25939da726763233102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d23bbb19f3800a26efc1a35cd7acac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92923c9815653b8a6133ae673ed7e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7095aadfaf0c391ef126d9b43b9e594105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c775c9a4886e91a063539d9482fbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faba277426e4fd67a1ea18fb8a0d64c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958188c1a276481dc01e0e45d861bb47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf14fb8f15127918703f1ecdebad6b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6fcdca7f0574ea1309f1347cf670a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd22eea486d91fc4e8992c53ee96c09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847989fb607733761020c4f453d8e37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a837369209060986494c99ab66ec8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8b9278de4d49c872d19955b232878114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4facd89b9ca707f71f19ed4d74a4cd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeca595b05469e28565608309376c2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632146d1a8aeee0d2a8c46296fdf6bf2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee509ec4af1855c09ce4b23be0d496fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e29a51fd4320f535f793e20aa2bed7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bc3700a01742667261f08adf4b292120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02fd02615de23cdb310f98849043c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b3dfaed16cf7fda020dc50dbab8b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90219ba590f111d1a62f14872d2223123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dd5935d1c2a13eb0599b109f25247124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318d21a40d59f9e8297e3fa89f0e9af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff69c3e1eebf4e3c00279ac3ce6eb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64563599384e6c0ce47677b9056bcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f286b49c334af4a6a55cce357bd8f70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9e86e8a57bd555ee6c457c3d6dee7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738cdd065b2e8cec0c42103640537f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e03287ae0248e7ff1c0ffc23140259131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef4e93dd665de44186d8a6070acbc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdda56cdcacc2fb3bac114040cd3ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec4c70b41357e139baeb02ad7eac72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dede522e49c1f150984abda9467c355135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473c978cecc8b5f4ea6593f94f51890136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddacd7a0aca07bbcd79218a5c2e4931137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3cefb60e7f317302357adf7f197cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db4c256a7a1bb0614f54f40b84725139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e96378d1a1a629dbd539601572e507140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715893ce7d9f204a8dfac88c42a19abc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e977425de91cb36782ca2ca084cdab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084451b19416537cf57956492b72ac9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73967b31642017240a5b0a89b8d8c3b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9bb2c646d876f487e51c3b01a584d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2c28043e2bd120d3a0bbc45c61f50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ef9501669105e950e25401a3472c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aab27bd9f646b112ae64fa69fcc334148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35bbabd1027c7bf8036b791e936c70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d912fb83fed83738803ab8e1e24e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3991bf216b1fe6841e9bf155846d5d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1900ec4aad0c16adc718f97f72c04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c03e2655561287c48acc6b5b461829153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc1f95d12c2dc105a6250bd6b6aab2154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>