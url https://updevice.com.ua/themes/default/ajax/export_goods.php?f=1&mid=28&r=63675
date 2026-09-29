--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a62e5ec090829a77b4b7f98a47891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4252b23ae88b6925886887fd6b0f5b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a10a2c5a1bdfe60f7cf1f775a6d7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a23b55f489f82e3bc34fd53e0348c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6bb8f1583e3b56583e6548f873fac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222f42accb4329f1fd47f3da870d41b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aa3b1702c8e9215b31671edb096d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bff2980204d207291f0319b7db21c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29940938940d142f91dddf2f97fcf6f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56e4d2c15114b1ce36223b42b2695510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726e7c852ec5c453d6161310e8c5cd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58784e4b09c7047d1ed13579a27397c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031a7f1a43d75560d3abee1ab7c927113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f0d50ed1b7e44b887ea8758dbc18914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41878f28510a80b51731ac2ade1a19515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acbcfd2dedffe1fa3b88d9378a0ccb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ad3219512c86c191416689d5ab22317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0dc5703879b3c79da9b520313ab4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ae36218eb4afd881803707c4a82dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74cd21070042e8068315904f2caa0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418068234db363828f3a4557184f36021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db0e1646d4431e2baaa0826327a55b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff126953a9dcc930a1fb21fae2c2ad5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9261a4e9d2e443f75876f498744797724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aae94bdfe04c2a768c3ba8ae3741d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901cafde196989ebb71b1818832eea126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fa8cd30b50d04eb32cf8c5363e7d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eac32bbaa13d468cc3ba8719b39e3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37552ba9903a9604f486c92bd543650529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29666c2745f66000ab326269220489e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c8702e346ec4b8006ccd21cb3f4bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3967c0fd5409ee7a30e881e898d0af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a770eaac88d09ed943abf40b3335ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d0812e3e368d072179e078acf18734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef8d42168e2802bfb23ce8616b326735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7e11f377ba07b7454f8546cfd237736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4688a1e93eec3be83761a8c26e0cac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f006a0c76e2252eaeca99803506b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b8e3902ea99ad98f6b5de1ec2498339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7ba502e96496061cdab6e16ee0e8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa3278405924669f4de7b5fd2d2e0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517d2984a132ff0393070d57bf06ad942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356801d3b505b903e4b8f62d4c872043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19e53b4eaa4aa01917f599f38c2b2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c2b80568b5adb084ad45fbd266be345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16ca4e5adb82c1f0c328fd88efdc8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986d97429abcc27c19a4d7d475385d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a1c7e281de4ceabc1167e058d77e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad080843877bff8b4dc8a2d6b6b5c1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7c20177f96c5e8bc3bcdebe29de8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3681fb0fdd1171dcba0fdb8db45551951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d3fd0f4f904b54681f42ae259b29a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b9e8c9d919710842503b08657fa5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5f320af0eff6f9560c383614525d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ab19bf07047a575edd8b3d16a266255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fbddaefd31f5f1b83469ad2d65a1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cf15534137ef2e47e291cefb8675657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9a82587685eb04fd126d6f60f070758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4560639bd0d938523d87fe662ccc6ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be7bcc0162e3b135b5c289d5fd0e3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e46293d7ee954dea2ea62bf469422661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df8ae4933a3c8009961aa79a2b9dee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e15daaac460b40458a41d9bdb44e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d689892072d746e6de91dc13e453464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b52c4e2266425dbaf3f6dbe724fcf865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310084b18ae2cb269a2e349a86591f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec125488d08698d48c666e480fa8b6d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cb13ca904358a7a587f82832b2c7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bd5359c31d1bc5a0275a6e2fec5c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4d9ecb41e7ab24ab79abf22ca76a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39d148ecdacab6dad0b38ac7df729771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa6ba7dbefeb42efffebf858b4ea772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5cdb876e60768c815b1471967df6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52653a58a0e8fe1a34fd5849376ab7a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eb7034253af01be0dc6a91f0c97ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabb24aa2237e3bb274f2b57e7a070c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ce160d2d3bfab8a15deddb6f7c92d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14201a16eb9c997121c62d66c25e00f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3deb71da17688e6c5b4d66492a7ebc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d543892ebf2f35f30fee4dc382d206580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43279fefc3bd73e009117ad97c429cf481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aff76495d0c49d0af064dcecc920082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a224c3baf59c588921c311969ccbbc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e45bd186f421425a36f25368fe77e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05653a968b350fa349c7a35bc3757585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c250c6bb0500d349d03e6aee7397286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9cf4f0a3c65bea55c85ae55c5c49787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17c6a56f438a9ac8a4f5761230ddfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be301c4396d908519dc57b4cdafe5c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb629802d6501bf95d8c236349cb5a2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930e0724078ec56b4abb8f78e338c6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe52b72254cdfd66df7ad79db763c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee33cd761515e2035ede93a016d0ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd74d86d5435a69e96ade1b34838b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8fbc7b842bb1835cd822789b29cd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc234d28b0050a3ba945d6e80ef431bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854953299299c2d880aecfec677d8e7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea6b8e9477f581cf2ca74523dbeee998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669e3b7b9137c9aaae10d5651ea3fa799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b974e189ebdd5bb91a87fe9d7ad506100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd94eb8696e66031cb7990379c83883101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360839a017f5b9d60c96c7f877b88f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6fe812d7b63c69c027b7969d8b144103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f8c8926e39b3793b673e32091366e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d48146efd0232d8723a6c56f751b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7a1f5e6d444bc2ea73c71e78940de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e5d24dfaebafe15d270219eaaf257107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9761208407e59175bf3643eb93cce0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5936d61aafe1154baaa0b195006406109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cfbc48343ca8fb6780bcfd9058c48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f88f040773f4f1a7f425d5c8139b2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c24a95b75c922d2875ac4312582f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d9bd0f6971b3d3f3a9e03ac713e7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165281b135708f3b344e6e5488ff3b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55d4b31a958386564d24a3963d4084115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab811c1d1ab7f3682f8fe0e226e31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbd4f2bedd24215b749b94bedb7f16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e32e57cad147f2a85b406a688a77b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f2124085174909649cfb32ffd8a9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e0bef7da7881538aebf32275f708c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997a62d345aa2f3a7172bd2eab625cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11aaf6e7d046b599f5903ddcc9abab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b64372da400c981ae7fad538481b56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80000d48aed55e2f7ad3f48d69559f75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e6f4e71cfc56a1ba0911515cc2d67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785121a9d93fe732f827025032191381126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90aef9ae7f636f1f4a669994a05e28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da397430f5b75a78a9bd9d63cb8e5c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c91156c4c14fca590551ee9bda407129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5202c9c1a040195373648bc8c2057130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce2fbba5b95953b06313b5ec1557b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3bcef99735fe7c2792fa464dc7f6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268d48724052d867940ee800c2914c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b96f8836aef9c9d71296c4ccca3dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89afecdd4f78b53672c8b4e7c9faffa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed346c4a22f0e75ce1c38dba97041ef2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9077c9d70efd8439f13b54ee991f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0441486218403333dff8c9224c46a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb07666fd4e5d6ab10fb8b7fcbd0761139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e686868615e9e2754f2fb2952a752ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fcefc5476cf82d0b9fc6805d75d5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90364729f846814cfa65e915cad90f0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eff8f890d9e60ed3f80e6b962b9a97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661c18669dd45081b79196f61412c36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82d707bb589bc7e26a9b5bcacd6b75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25661a43c4043617d4ffc8832623e0d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930659c2eaa1e0eb361b817022a2d99c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b7ec1fdfd8126e08a0615e9945a02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c3a284c8f3096765b5ad018db4077149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19286d7941f608b1312304df7260ec90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620318fba40635a4590158d091a21b7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b689db05c860118fe96272ba39a30b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96dc2edb9724d528da17d5cd22f66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc00fd660a3ec4f0d1199a0d44e008154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516ccf79ee6e7c432ca61634c7b0dd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41ce4c60518e2852821c22b93320792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628bf8ee12fd1607ee3c9b4fb8f06823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3000901286a46c067339d7fe347794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153583ac15438af964b58eb75b56445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3e893feb143e84e47c836e5416f526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b39083601c07fd7f91418367b441d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65194de9e2c84daab607bf837a4d94a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710de1d98ac68a6647f785e174b891f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2c5c133d0c0d65ca799d041cae9de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52927aabc3c2ad578b99db52393420d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ed2638a95edb197b236f07474484012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b803e3687aebadbfcf0b1829831f0f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8da3e0f05414a769162569c2da85f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681f8370b105735a2c55c70ec9620df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fdf3ccc9fe9b8fd8f1e26981c69b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f8d844ce5bb3c5c6d89bad548f93217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696f7e262bea4ac0c5f3ae37f6b6b2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8982d4f6f88ef83a9f54bf45eddc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf6141c8d1b42a49140f80ce0adb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe74edc615e64d517ee1136d87edb2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c2c3c18c4cd4fbd20801f2f36dc0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb828c344b5b84a50b3e9111f1c73e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ca339dc7a6f73d7f5c8a6a8e9098f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20990d157dcfcffd6eb0d0d242c9c74e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57773bebc44980a068428e4458c30fb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202089def0c3501909fa2ac7929443a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e2253d6abed98587738d6051c49ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcb2f6fbe96f50cc06d12250d7649129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abf4b279a3b7c8651d210358aff1ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34400a9b88604acb286928afe10b873631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaff4590bff80167c7cb0f0ec4a5c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2787b5347f19258897bad3aeef89f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa181bf97b0093842f635273153d61434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a0562a9f134c468364fe2a714bd3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac766b04985a894af7b0f82bde51e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fed2e5695fc72425aac8219f80f56437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77893da1b0ada440ef672fd7cb46d8a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6dc74ce90cfbee93c65dfe655b5ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f32c7470312099ef5a1c6714229cdf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5747188ab5b377383dd275801cedf7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb1a8af75e0c7100e597be2dec577042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a11c212aa93f1bc24a0b3c1fe2e3c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df439b7a89f727b00641df3caba27c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00905f74e6023255a447975a28f48c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d991bf97551bbe76ef78b886e133f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beab174c541a67aaad4cd23b49edc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfd6be5dc9a0a082cc55f6e354fb2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695dfda8bc28bb2f82944341cbb175a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430882ddcf9710aecf2ee39a9dc611650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9a6d681a5cbf70622a221e453a85151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a66c244c7e1cdf9f7c131fb34d786f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2707be6821cc9c42f9495a3384fb97953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ae892cb8eb42d80e78fb7012827ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa73e441d9a34319e939666477041b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fe797a4c530910aa56e08ba292a1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b645246a31d8577ac92ef9009efe0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462f1fe98ebd4d50c9462cf62322e2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532f1a3aa48d89d608192abbd8d248859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679662c695397271f9f8b96b8edbfa2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b749cbf382934af0fb23bf44716847d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bbdc7f64697d2160b207d626349ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb57bc4341fe8bda37902e8a0a9250c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96df68b72b40ab95bac715d4f48a1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7dc9e8340980f5ee0c2858649c74765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c68d71a50e5e7d81cd08d278c33db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8e23d82926f6c0f71ad1aa45c113367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59939b3edcb977c934ca8689616249e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcd2d755640d5e4753101b85eb051069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4fb49037f1575cc4cd3515b68bfad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac5693732f27ec38befe61d9f1181771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db94cebcabc76eb1473274a2c5be672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a91a9758ec80c638136afcdbd99d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569bbd644fa9a4518c81c4551675e6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e41025235497b991b3069dcb88604375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8156cb4b1b0483f00e3c0b53351bc9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15f0c851445518a589493292d026af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d22817f7c09f0b86152d7e3f1eaee178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f030b993603da3c2ccbae94330e13179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f8ae88b2bb6739f0ab9c6b307313c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e365770d104ad2f79d7e853b61c2c6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec990ec9a8b31bc389a89a4de7ad0ed282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd4333f2dd17f657265cd473fba28383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6473ca566a23e8fd8c4196bff4b19784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f54cd67d3090c933010f8d64b85be685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7c564a5cdd8c6baf85526394b463786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02113d68d7c3392e157fa2b665ae6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467efbb0c27afb49c65bf2d3f089455c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bf490c6d58d530d312049a70ddf7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fbb6c601029f98bb1744bf640f92c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d06d22f9133fcecbf32afaa0060f1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf11bf93d6b09188348ace4589ea6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c311600c09643dc23c95f188402a9dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f036a30ec4b07cb4804eb01c92ca594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfc499798e6b6e349ce4c13dd0a59b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7d38c9d5aaeb13689535d5cb99d3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb80c95b7dd73629340893f3b0a11e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c16317bdd6c4b8bea341e67a813c1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8752353e7a375866f07ce1071583a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27207ad4f5484f92efc3ae14602bd2c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c002b97be079fbf5417dcbeb6c4c39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c721d74b020bb59b98124c41f850102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee64c9c0d2b95fb8b4c4ae0d2337f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122375475bb4add57186d0fd9cc8e9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18507a5b8940ff0f58a5aae1cef344f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee6816645d0fc06d9fc54cce537956106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f76b400bb0727ef87623640173df9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31460dc1246e7dbf107097d240e130108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d61fbefe73814eb1e1fe77113bc54d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306225ae53771698cf6d1df08e406fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c930fd4bbea654b06fecd67da769664111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa77b25340b81535810ee62c6741647112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03c091adaa4678cce06b92bb4f3088113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e2551394f9a7b1fcfc17b29d5e966114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262a862434fe3c741d4caa8edd401b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04287673f75bdb8b959813b9cdb25561116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8377f394cde2bb01a082a3c1d6dec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10940e7b6c712189fb75dfe135302e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12701b5935884c2813808d9b1ee129fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28159afe5176c41f8f885164fbb28cdf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a18f2ce915ea2f75b7a5dd175db27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff99afddfb91dd8fbcfceeaf4bad64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccac545c981fc7e54482202d07b7a4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b44718782327eda84d98645abe7576124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebe220633195ae98d9d395c04e5191125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382181d782acbda90355404217d18d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d08eaa3106d9977fbeb9b341638e01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c376ca72ef0ed134adf815b164231d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e89b5ecd4f9377d71d3d28cb6d71a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466963eb594f1dafd1255dc201b7a6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c70e21f79c010de4dd0824fcc91614131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89576be14571aee46fbf939d4fb82cd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e8bc2cf79e1021bc5cdbd142139d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455888b40348d6b788e9c66d6f4765d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60545e785318326e8821bd8ff714159135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14901bb1f2730780b6fe3056eb7c86b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739325159df396c0cb16aed17001f99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db6f509e42bd13120afb35cf62c594138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6570a965c560cce44b6604add2147139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4091c931c702153247c769b1c0073140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537374c407a600becdb82289e1521aac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ba62d6d56265b3815477515208e07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80737301072d60ff04424836068a8318143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86806a539d20de8ed35fe34f89aa7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8fe846f7845b404f2a52d47589482145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eb42e6ea85ba6f70c06e5d5dedd9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2faf70fa5d3c61a8af10c03eff47e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47c100b9299c2575d48442324e9314148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26981ca304e71ee5ae344edbeebdb4da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15825f29dfc85d1853bbbd865734a80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df458f9fc13b4648c7e900c0fbbb9ad8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439f90d794e9038f8eab23506cc2548152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8179b0cd6362259db2d3c759ba561153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c0283512e05acb06b274025330d26154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>