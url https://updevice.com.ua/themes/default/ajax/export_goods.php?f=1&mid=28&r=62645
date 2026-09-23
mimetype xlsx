--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbbbf45aceb92081d6abd82719fb761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee9567333dd960ac1b4a199f9bca092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91a77b2e0a25b097184f1c5e3c2f3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008d63d10f4a76718698c3148e3464e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957f78416a2440c836d3f39622853685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c274bf8df89974b2979bfc11ff5ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c5da3b8c9ec2530ae0f75387713f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc0d2c5c5bba8260c9ef520c0123a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d65061ec43aa4372c9db9e4beaa3ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f9f693355444598962b1ed553a9ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8f464e960d3fbe3719d8adaae4c9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe96693633f59d7c0ea832719eb66c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c58e897efb37d592d88592d90be29013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd991d6e5285780ea799f46a4ce094aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550b149ca2ac4c8b70e4968fd3bfe6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aeb5ab54bebc63a08cd27dd5d804116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67d641b6ac24eaf1aa67b776c835b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d647c5abd7aae519063dcf01688f72c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800c34c2e7eefd782b33dc2bb57331719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7399214bfb0a9eed2421de28ebfd4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd215f99774c809f17e332f5510f6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66e8af3ecbf0b1cf036a271a6e6a9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f9c135a0fcf959dc01a82fdd7e93723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9023e337218d9490c50dc99422505ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1226857f58d4b5e128df990694160da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359bad25a344f5e29329b095cc86f2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7e3173ac7bef6cac233ba479ed1cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3b50bc5f66fd20e499c7bdcb1efb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b552f837663c751fd16ef192274c5ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe020ebf407c4d8f0e620b6348f794e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1105d94e4a608db5cb5cc3cd11df031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e0cd39d6f47332a53c881f793e03e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea26e510a349683f2a1ad027ba738a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893417ba99f2fb7aa931475e2b57ca234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae292dd934cdcb2b980c7373819014f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76bfe5274773e96061e83010736e0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70513a7bce7cd78d2b6586d593e5c4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243455fb8d4914d8595301159936aca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8feb722546ad4e9ace81744faf315139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e36ff08673f679ab5f2beca748f6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef131966eb721fa8e8742a66927c9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dce9a6dc4c5aa55f74522226c34ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb5743da39d4d3045f9ce854c3401243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e9207463c813c1047ba1fa367328744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef308eed91b25f8833394428254b6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7891164cfefd263cbcad236beb1aba046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7402bb32cd13346542f7b4e14068a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33818ecf7f12117f42225470c3214c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955b6422c624f8e42f9716ccf8d58c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2129f643df37e1e369b85f0156b3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbdca78216b86bab776889526ead5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daa33d07c23ed12955b7852b1a2c4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e25f716854e2befb924892aa710a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b813b09ce7247a94c30108e0d0159c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64f17f3ecae24a686c05fe8bda136855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c67605b67a69798e52f2ae15e463af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30964a9a7cd929d8339dd54c8ae31cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c26cb75c08c2079588ef96f68d336358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23358b4dfee7ef8f0854f18a9c699a5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ba34f36a8eeb96c2e173908e1bdab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d518a29d78979afb4e03596db345a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952afb4730d1ec27b0c27490d3450de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a471ce39114d00adac701a41f0ecf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7fbbf99e4872f78cc930c0383740164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f06ebb16ae29c2559b20c0fdd23c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e359ec4d0b7fb418546d7055fc2760666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a69248a1d596a511eec8134ee552a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7559b067d54c0aa38e1b0010ac77868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2d19e2f0c678195779d67f235a8b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1fbab05b485b18c8c8a59180ecbdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc394c41568929383371a2745bc5666f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146ed5ff885744624698122ff1ddfb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8816f6de2fa24d2693c05283381055c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16855b6f4847fad348f62defbed7a85e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc697aef5167ddd738e868f39a66f6e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e582ec7555f5d67dba82e420f18bab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bc4f557fa9423eda2dd7ffbfa92fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e1ea81ad1167b1325534943ac729378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dba2c70a0a40b5ff7d531800a1db779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629edd861c9cea7afa5bdf91a41c92d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b7ea238aa029358bfa1cf8c56a8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a42bcf859ba6b48581e56fcf58d3c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296ed9e8788fad0cebbcaf29249447083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5299d9f7ad7fb0dd767471fc6910584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46c79bae4bfcdfebefbbca51a415ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4b7b42b669c8eb1c80a88641e9ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643f6996e04904405c513ca9806759187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7fa3f06d5ded239f3cf84efe1c8a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcbaf4b15ad3b720ae424a2c19b24b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1612259b8d59e9b665b57e3b833cbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a480ca5161112a3a12ae4d766f18891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45392f8d90408897eb1410d441a14aac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bc0400e7acb2c6dc9060d1c60b75893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762d8949d43185ad975254f0a1e060994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6d03a6881ea4e6f8462bd3bcd69ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400fd3162bcf9a4b2937cfe2d4a3ec796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8310df072e7487881ced9766a630997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109da996b82ff4d14ff311f176563bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d5c9364c80f768ee3058523832e9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e92331cbb40fbb8d5998e3c7531a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46421b7feb3e0efa2035d8255238ddb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de356bcba58091d41d720c01cd1584102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0124bb6f75cf737fc87ab9f7b20428103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec782eba11e765347541d649c693448104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14078f5f4d2824441d7fdeecda272372105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0dfead61aa2823204953259aa33b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63f5c6189155ed2cfefa8334250811107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59e1b7e671bd9afb03251d09b1d6d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acc51d283d2b3f582d9a2554b74d23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f6542473466c082953951b77970d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e875ff2006238fc61013040b62fa684111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b1210b642300f361ac3cca6bc2e84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad1aac06eeeddd9af82ac89a6fa534113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7e95f26661e5160de5c410d1be00c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1420f11a3eba1a47afc5988af4aac8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b65c82118e97bec5f12b999d68d50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a9a56fa2d0e45e96d61a9509721be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35811991093dc0ffe60016b03c616eef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8109d0ce74bd2e9dd8f83dcfe8be2b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c562c8c9efe466aedfdf0cc31dcd176120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea23caf2735da236a60dcaf4adf9df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89254a5fa20e9ed3389061a6719690a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cb3d7217a54e43ce0c2d32f0fa9f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd804854138814da86b0fc0d670fbc43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b8a8447e2de760324805ba11487ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3d284be21ceca9c4393ef8fe024f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793fdf3db1bbd920509ef068d735b75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fecabf405f4a80a95c60eea442ffbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84574b187a2fb9a65d98bc42ac8f37e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b92238aedb0f1d38c52e17429d1a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10e787196010c451dcfe8f477d4289131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab941d15b97ce264d32b276bf0feb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5c8c89afe0d9209aa72f3ab15284a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878542d6c2583e13c8cd874ab05cde0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a21bab543501cf0005c391b53228d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4e4b1140ae81c85e58d5771eec413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aa15fef601007dc390dec2124f3ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc124ad33fb03153737951c9abe2f610138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e286013839a06c81a79181a76f19b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f18246d8ad0d96462afbc372ca8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d75a6d7ff5a001b00e928be5d55e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb940caf64daddc1cc24a69d93cd0103142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960417bb0ac2f8d60fd1104be9e69d07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d723ee40828fb816cfb7113b458e3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb8b11fffa508e5deebc8966d4e482145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb04ab69e0a7607df8201a7926d392146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec80555d05bf1aef1234fb4c78000147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a028875563df6005244605adc7951148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc13c7a200ec6b07dd42497553935b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7243a6ed380035bf8add6266ebf992150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d920bdabc0400e42b8b73e1b63095151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73b3f30a2a4a38c408a42d5f1f33cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9017bf5ef52c99c828fa4403124164153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f86d1981ce87c0b2fe5dc241a8b39b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990f292c7109406b28a2934b6c9d9161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e663efa202c3d6fcb2753a47dd86f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86609dbd109e2d71fe5c760c92b07dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff53036a38eb6c0d28ec4dd39a5e37f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671903f9b4eea4e7905da59b80ad92835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1b166c33c111a44434ef8f249c4256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbc70848e135e40b9ce2bca09738077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b340ce5c0574431a436d2f1bc4e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e880de8b1252f94934d34efd4afc2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6d28d07fda83c02ed359278afeb7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcccb50c336e6ec3dc8f3037f982f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5f404c99dda106c606ff8cda5c7f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c40d8fcd8eea18b95e5670be51e85813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3111cd470b9963fca2e468f3ccd75e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ea02a0af79bee16d011b93d14bfec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cd4299f8ebf2cf34b4bc24ed48cf516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bd1ae31857b811ea547c4380ae2d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faf09985a1bc9e5eb0c67bc45a14c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37457c0c3c37c42018ec81b6a27fc8a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722eabf6a901478a0ef69d6b958c4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bafdf8553782a55d597498ec6513121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbcf6580a703f80eae43f1b20fa68022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1323480eddffb8f6d020cc990059ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780800e006722a7d6bd800ff8ff2cd5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a7a17f4c39fe256772fe6accb5d2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498da0bb1f0964fa9db988121d1ab9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f19f721f8d2a9e3297c27a159a69027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95038ec7ab12daee588fc9f3411f9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca8fd3cf111eef092c8472dea7b5d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad68c0a4ead279bcd80c6b2fa13f88630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd7befd626964a3eb0987ebaec989f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f900717d2cc35c6f76672cb8f9678c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb513d80d17e41e5dc153ddb2c69179c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cad1f11735dd86e86ae5959d666b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2086c419ba7a9ee5b895ad264135135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a88c367854ca4d0d524b63cfa94f0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14048e68eb3ab2b7d2d4a3bb3841f6d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ea04fd540df9e0523f870689d257338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607cc5a59f44a25ea4f691ccef12ee839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24012304496bbba90fcbb4192907b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b70deca4183f56fd46c9bfc373bbd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babc9c6c0074811779a3dea0b18f94f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eceee353d3a63ddd42ea2c0e9c27c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f4b25ea8203cd195f0d57fa94bd3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eb06897b957e428ae6ce66b0be60245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a103276feef4801d1759dbd83403f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4485572539b15f38850bdc2df3ff347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8643587c09383cecfe6a2de231e31248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec9065793d7d55f8bcc5f9f0d28af049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd5d5547082003dfd85245d0809dba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a5e775a69278b894e697013ad6a9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9978531d2bc17d41dc09d2017ef676752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5188144474bc53b45a0fcfca67ffd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a776e9ff69e84df4d097b334cc4ab054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca0dafa3794f455331fd52c38f4faa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12997b7f1d54a7b1c1d8fa2b91ddc6d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e8ed447a00dc7a0a675fef241fd1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f5cc2cfc23459fdaee0fa345a9cb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9c2134d31c33b0e2efb6ea103313659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245982af947f9d35da6de4d87fdf19260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff35530a854688b625c1c4a3f46ea161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c3fb184fd157aa3a59faf09f9e90962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aecdf0778465dc1f39ef70c3fc6ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea991f8393af1c039fa18eb7a80f5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5346fd218fa58875e1cdb8973bcacc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba371af2cf171f1ad561dbabe453824666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed83e7d5cef67541b9a6c6dcd98eaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0b9097139810672749c6bd72779c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7d83c11e1e292f425ee986357858169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce36167b93228d867a651be9ccc79070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29835181bd3ee1d5bd1acb77a80b5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67bc9e288da56914f92a62fea7f0a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70a42d92433c5a247640212051638e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ead18f19e93173b7863f26d2ca118474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717cd8385514ee53d6e423a9558229875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf099e714dbfc6f9e15f4ef5a6d117176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c47977e98032239d37bd083bc5c4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537a82fc4e7a7584435adb24a5fd7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8abfd157de716b17c29209133f2e8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06c35a07d16fe33a1fbedd2327898580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db24e86bf7e972009b3fa1cab2a42a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed03310bb1bfd04c4d354d0927aec182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9e70bec0ff583d397da85bedd88b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e6668cd3131fc6c8263cf5c7cb35a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e34fa7d176849bc5ddb27a97b5175a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c6d59a954bad7133385bfa0840f6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ff65ef740a5f485d72ca4c8cdc5a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3575b0e2280b07d9e1efdd6388ddaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce063fbfb583e3a6cb9816948a491cb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f3c31d5393dac528e3ef51d47290190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64845362d632d6131f841e5f27d5cd9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f70e407eb65051e5180fdeb61aeb6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6582cad293dde6030539335c612932d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311be8916ec928da9e146686e55f12394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53d6ea01d43b142453398bf735fe9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6eb365658e85eaadf0c8fe7ed600c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2880d38ef72c3678c3b55cdca462bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84089ee297005b8fb3a0cd17c30b68ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6baa5e982a957504795f166174e5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd16a897f8086e8ec9811f3695ac7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f984d4827dc149c476e2787bb7b4059101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673682363b807b7d3193bcea6b9890e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c17c78967e487947720f40bf5de3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f81feb57b0687e416f71bf5f93f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7737a248e0e64706f45fbc7d75232105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a414f64cf010efc766b667aecdbb7e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c9af60c4a7fa772cf54ea24adca7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3242695a4fd5253c6cfde358cf72e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293471bfb6834814731abb3b0ee5817109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87150f17a41bf5ab2c98109cd9abd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663290d89974519205acd1db512a3dee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbd81fae9c6a91a577f7b97fbdaac6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a5a8601dcbb6854d1eab5e3551b75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b13e74ad761d68c9881824e06f7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a742bdffdf64104187a4e3510c720115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3ecc4b444ee24633aa8c18c83a60a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990324de7e7f892b98a08713e8fc1ecc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae4d401596e7b8fdc271dfa10fc328118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c7a7a1c0659cf2fa7f6522a99c58d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ba87e96ca39d0e86d113304e6b4d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad439cf829282afa34322bc03a9af58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c779f8248a2ec3373362ef1402eddc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53741e333fec83db689ef50b5e2bb01f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90f5c33cada4720fb0502703f75a62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb49cf1af642b3154dcb8fde3d0f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74bb154cdf0cd84680c58cf20e2506126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50279b5a17dfc949c7cf4385b26eb98b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cf34dc15cfa3b1f5c92fcd9469342128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15412b6edae56d16ea33f277d18f52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be918c06794b3148072cd99aad4cc2d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069972566dc97d9d1c9a6dd0e5762ae7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184e266cf393a52dd0a1988151b7c5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af924678deb5c4c65eede433fa394133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea66f1b5395e9644016913c31bc0e97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e8dd44a20ef0c8170b9ec31c90e05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d4ce89af9808b3ab68906592fd591136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0cdf62c96ff43341195ea0ef1c4db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1502af67f5feb1dcb43f11c7b4fd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886759c4e82f80775c8b5e01ef8fb3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12322fe6193538a18a8b1101275823140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60bcac5dbdb5985ffc74ed3173685d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f84266bb69bfff5d00075bc7ce3f49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634e6f86fa4612452b8e86f80ed5480143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d7ca7e243f25a16b9db0301640b3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2561f019a1ed6b1cde87da2b96104145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c2c618927f15a6ba93745f3e1044c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae436b1b25652a4e67e8ac13bd71eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503eaa73c5cb359bb104bd7f8535d8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7e91d64d931ce0dc341172566ad79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1006f0321a8c51d7b9d3547b3d172150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa85ec7bf01a3acddf94d8a9520a200151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df338878484e49f3b70faeb7a3fd3a09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e6bb31054456357939214e7b66bd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb22efe27d9df9ae63613dfa63bb57154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>