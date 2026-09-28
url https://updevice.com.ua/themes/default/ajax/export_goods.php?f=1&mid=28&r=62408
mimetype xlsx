--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed0de538d18fc92f501ddccf0c5871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0890b47feb90eb5a8fed62a1ed28d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c1ef944d2af12299998e0515c6b0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14c2ccbc5875048dcbbe5e960daefd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759b8839522e19ee8e559d2346ee07b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97577581c91bb8a59a9fc319432425416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabccbb97520dab0f4367caf1ec423e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508cc3e306513baa1eba473999af688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73917e524bc65e902437e97741178239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8351b9822c1e8ad661f1904c8254c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb71c5834d75d811875c06b3d1c632711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35dd7a71f4a23974599b620cd1bb7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86335327f6f612a1c90cf11babfe116913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649deefbedee297d18c753b837f4bfed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e5fa534bcc52b008cc8e98bc60ae715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eefcd9f8d304014ab9f9be93655d3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107233b1fb13d2db5ebd111ded5d39817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c819b90f478276287be068559114f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db8f4c3e462c9201814b75a2d6c2e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3a82789a45bb6c548825e9b75171720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6091903c9530e2381bd067454853a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339f9d63def33874e71083348a8abe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12e17be5ff54b9df995d3a2b1ff6cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef0c1a20326a35c17db98433c613ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fec00d05d731d105b5ccf58340f31c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6810293a6509d3b2e3bfa8c59fb0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be50b44e2d2aaf5dc803589dbc845427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525726b40f7195a3224642e31a38d0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b0692eb3fc1d3a13914dbd284928c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a46d50e0536c49a33e15a51533f2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00c0cc6a6ec768367e2b795957bfd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746620caaa64ab07aa01253a5a1bcbf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e443b0291eddc8ed7a6054cf8373fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46a07958735ada0270ed57c6f840e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f757624e4892184e714043075c461235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfac4804e5c6a082a693c6c89a002536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb07721ccae316153deb88a2f13533637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1477a95ef83e5c4ede9ba5eb79009f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c005609a0c3aad312ddebca5fe33bdb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d22ff107d25987cc8895b0573b75c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e8e315e91b252e49642c986e1c1ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71005370b8a54884320d72a0b8c41c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b443deec76dd40bc288bc42f222e3d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc17f5a083b542869d63efc3ea733544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7e9e4d485429b53c83d7e8811f63c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ccbbfd11efc99f1dbfde6191904b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae2d8b50df3a5ff902038b5e2d49f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3efa7c756f3f58e4a03f37209379ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba11006521969d564da2a1fe74116c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc825779954a38ab3d797bbe87596b5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97446b8c22c21874c665b38e72111b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c59c064eed92aadc1d1d63c02d8fd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce7f49b982dfdaadb989a376027aba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c97804dc8f9222bcf2e59e3ce59c8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbae8ed8a80ef18f44a818cd16d5fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981edde2487f3206ba399c0da8ea92e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4531ef8c79b1f287be18002898447e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a91473161f809a1fa8fb052316093958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137856c9c8f9a16a5b48226d83a312c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c2e331178671b7baa16ab32e9b3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c41ab2727ee605dc8379cc9f665f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3161fc1ddb131a87a3431362037da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67691e8af05e1cd376f7e6e188d6f08363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc156dbdae5a8297a218542e63d6a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f26cfaecf555867ef95e136c6be5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644613db42c8e5561704e540824baad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c20c6d912e073e9eb478bf911544d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64a7d19a15e6d317e52b780142cf9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff9bf9ab19be4b651d6291ad5edd5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b3c30129c653a919011c512dbc83970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1c7818449fc437216cba061b13cd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35361e869a9c5c3776d8b24b1ba27b7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42096f4707610f51b964d03a00bce773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f4391495f1f8d35122a999d0fac7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96444cad515a5ce72f576720ea4e0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98512be78f50ea89b92423bd17095b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052fa31a767c67662bec7122dbdf0ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc19f08daf30a0799f3304d3b0468de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fe288594116679c7cd611502fb2bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a34d35f5dda307f97fdfb38045cbb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67e5fee171b15850d51e204d67ca4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48d9c273fc4c40365a0f8a2a1f3bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f3db056a67918d918bc15a1e927dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432db22b5c12a95bfbfcc527741d68f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5995d9275b98b3c04d30ca43eff366d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4d4c5034762d0c6b11d5fb6792abe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea990370034853ba7f3d055c90789c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b467967a7d1991b0093546b2de688b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20466096946accf7df0145b6fd6f55d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f8ea9c5091fd398a997700b7dcdf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cd6dad8081481a2a9f63edd11c10e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c7953927a50dee469fbb86af3de8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b701b2b07a06da4b10ad445c2d11b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8cc26617df823c45a20be31445bcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32607f97282bab57dcfca9032c1dbe6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d93cdba418e18744fb905907008ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798f1dfc7fbb3fd068087ba83edd08697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad6ddd7f2067dcb94412d483fff4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22186b4d11162cf55c7d4725c1fd9b6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2a7045881577127d9382a70a8820100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee09a8292444df03e58b56cbca4f473101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259ace56e9713324a734d9b08bd18e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a95bba3b26e8053c270d56d36acc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea3e7129b328d0be0abdccb933e19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655f1fb182a5aa9f99b82825752f8db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d092f8e4aef25c59ff70785c80740106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40698dfe69ac54d19e628cc5b41d64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f5a11b6c3d967165cfb92ae6ef84d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56096ef9910f06fe5332d2a29f8dcd05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ce41f9d338822145112f27de49371110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d9ce7044e8cf3d5282e92daf9365f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963f74d2da61f54f451c1d0f93b26a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd74807635c642ee38149351e6bdbfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30833f2c4622360b0ee603b55d30121114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601180d522ad91120cc1688806be9526115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bcd7046d422ae0c25d67e2b4dcc27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3c08ee3e28bd82f26c939b6c461f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2484ae254791443c6ea4c363ee99cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9149baa47277c51ca33e22961112b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc984d1f294c996af15dbc65a79291a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e37341bb77c8b246dfb0b8da967e7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42436883dbfa70f28de8c2178577be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834224efb5e46fb9fae38b35698f831123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0598239e80b4b7eb4d8bcca806cbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbf76f049cd7a3a732973a5c0731d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4e1b7d90a9c724bd6c73812fdd3e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0d86574368c291d86fcbaab1e8b37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11682342562d19010fb1ae21805aa8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865aed5b8cea92302911e5bc83840d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320504dfa7d30688ad9b7c1bd654472b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83d7cbe2641f217661d0e7704480bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9307fc19cf842097b3cac5ec5319c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cb163633ff256e704670ad42e37a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7be257719a492e82f84f61a318f099134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd73b94d10abb4d28d3a3e2192e85ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e82c7d0bc6a807baf7f993ef06636d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8986e8e1f54b4231db4d1e407db6d55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47812ee49847eea0fcbffbd5afbc4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65f40096d57e5247f87abc6336b58a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f807eee8e94f0ce60d8ba1c4bd334a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26766af8b144c5ed1feed5cd4a577a67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48dc4631b282f372c6f71f435c9c2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab94a26b0231b0deec329b03182ecbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cf62d524c817eb5bae025a2afdc98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104926a43bccf08e08f6b97e568705ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5ca18892f615e47da9854d8c1d980146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d74b199bb632c7159d3e0a5b18c60b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744527c0511e9242df2b6f2a77379d34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbbac5aea94754e121f1f7d4ee885b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a774e791284fba1b9fe55013f35a53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8860db22e4d1fab4469effcd2bbcf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa1f2a09c872dfbedacb3c900de4ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cd15808c526cb9437d7668de20d59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fd2c1e180bbe5448c62fa327c2db3154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e771d9b533c4a22d06dda3b22f98d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a67f48b26153a825d48450564c019e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a893ecc93059f683bd61ec7ffd5f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08bcb2ded5271dbc1f1c894e9e022b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a21a4a1ab9331c6f28e27e8ac697005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77114a95c326fb2305d25cdbe356157f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55112a83d553bcd37ff2685f76000e7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188959fbf961edee6cd3c2708d2460578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979400c7fd24a646c43691a154095119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003119a505f6b4cae9031db56e7cf2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4ac95a3dd1fd566f0acd84cbc54db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1eed6def8b7c04bf17c9c6ebbc9c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72812dacba057fb5c44b700e5bc23c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7754b3a6dc4dbd3b85a42c7ced5ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3537ca9247aa61b91381c52b3c6ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e6a35e366a7660e2e8e3ac907e16f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79085c861d866f0e148b759af89a60317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5299d5ac68b0ef9a4b5c1e78ccf0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec161f5d3be06d572d61f1bd8efe6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54639ad66014035db043de6e1e6eede20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f43291d09913c43ea947ac4ebda52921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ecaf1d5bed40d3aa2fa6d4cde407322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2b28774d7585e298ff5526a93e62e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9856c0d2dc3dab9313ff459d1f67bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53b6489619e3420e13a03e2d6346a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3630a0b6ae2543d24cc6dd455496c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662ff433dc46aaf18cd46339288003127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ede731032aa9efbfbbf54870d764328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0650b8cb7def6cc21a61febc4c2ce429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c4ad67c44faaf3e3f0329cbbc5e2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930634fc3f053e03fc3cd3078984c0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a1ebb427d3984997c8359a0445ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d54d250ac69ea216129733fc80e93333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fac6a47390217ffe11265de0bb45434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc62996d9b6ac7b63891c9150ab8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f40cde6afffc558d4789b115897d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe652d83a22f1741622d8b4ce1a75a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6177e812a53e63c83e9b6d106528e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c027ed397f585ef71718c80f3bc5a8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1de2557eb2f4d1704b665dcd136d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa59393f81737e2f445f809992df35d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40981b4b95a1e674a360687dd94a420f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1780fdfb0c56538de2f4fe3917290443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d16dce0b0fb6b111e3229f6ff9b33144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f9a588bc0593a88a5a1aac664439945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d833d3043caff38ad661f29ac5d727c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92877fab0130bb23c76c656305ca8e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993d9d84324768595790c604b31fe2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfd3d2c7d74885eb8a80db545c894049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcd979f787351372c1963aec2c9c5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66469cb68b603cb3f6b8bd474c43ae7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301b419a1331deabbb93f083189ac7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cda731be011c65fdf3b631ecdc671153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b68a7d0ff6a64fb424db0e0c3eefba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50905bf692bf345c39ebca5962a30ff255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0100dbba6400a023664892b7902b4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9dce02ea48cda300a02b59f9705c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7834aedac3a7183056761a687918458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad0bfa611d06ca16ed9cd3fd2e489159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b383b003561a8d69df08d25b0a45560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d30739964d37591608dd52bcd602261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f951c988fd67bcae455fbeed6599362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1a48d13339e9f7205f3fa6e57987e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df8baeb17900b063d0b311470cb46a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb2052f4e3c95d501c8e50697fbfcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aa97943e0cab041d2adc08a9af73866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8954116b0cf5ad028b36a32b1c30167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a046a468200353d91d6755cc14a6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074c3ca83e05c5a0111ed4afd66a6fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02b25b156c749f21fbde0df91edb4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a9e5c508f705f1583cad71d5522a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db58c722ed82001bc0438716876a3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2536bebf646cc57de89465fbb79d01a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09dd9ea4df4989a525c1586841cdf274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1db15faf235841fd7669de06bffba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b541f6e185e6a4fdd180f1798fe9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca563932e5df14c973d9063e8df336ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c8f39be72cc5b1ca2b0489feb44ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84d7f537496916ac217ec62a830e6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfbbcba02fb60d265e19f99cae97fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185231bbed25a4fd2ea8078daf1219181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f4f7eb515374b6398aaa28c0b713382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b7aa212761b751dc1986409385d4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc03c0bf19f6bbd3125aa9a4cf6c48c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3877c68750efdfac551ed2bfb74a9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f805a612bbbfa958807fca064515ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7915e7eee2e994eecd7bd78f27b62b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67090312a7121e81c89ec15ceda95688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5134643c5ae1d0a1a6a25f3a768ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955224d34b16812f7642aec62fc9d3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a318861c582dcab6cfc0e88accd1ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092864fa7f884909041603bec76044ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad0ee7caa80067c7598e75b5d9a53f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbba558ad93d218560125079f8299e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e1cf758658518d7b1ef060eab4d8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04f334a99f65cca0d7e0a06da37fe996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852ba578b0e331f248c1fe5892da79a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad50c622b52cddb644413d05ca36dd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78374976ca94130c8e6bb8e12365932399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c12a8ca2a72b2eb3815badc956ed7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41238f74da23329bec0514a20bb3b7df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e369580f46f43290387b0132a72ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cf5a10d70798b66ac8febbc2fabf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa2adf5d9200154da7b017f481485a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51a23fe1cb46c68866ba1af6920c35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae22247977e613d1b13529ac98e53b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab4f990116e8ed25cecdae7c2191d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c8b413b9d9b0f83124fa7c4e2a32d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726d4acc5058bb2ad05cf7364f799a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac59919b069a0f550457117dd347c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e6d53ea791abce6893315b50d68eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2fca5d770f23fa15f7beb174af8b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bae1c3be5030eb2efddcaa0a00cb9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c60e626d4e6df20f88e6ae8140ae34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68428424c3dbcd3d717b39989a17e4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e807d2ae44dae652651d003f19d028116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f21d2241d563e24e42c5c8bb5aa84a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e0c3322b222b5f472b0204cabcf53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e420c756efa13ed8f82c7763eb02ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00ddeda10b86f282322d20459fa1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b804f247795c9e15ab997e1b71db9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04c42a54c6e6fd41807cbfd57ce861122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb893fcdc5b0b6da452c8b9170a04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ce82497a7760046696237756428fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a71b4d57cd5588d87bfe5e7b30503125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0b3dbfe6c5f63a4bd0e4208b2b158126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f295de384fd774c5e0789ddf9998f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175870a889694918fabd8829f8f02dab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577fa7c54c600d1dc02d5cdef769abe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47033170daac6450d7036c61235cd7f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a801bd59a176a468358a4f82e25c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f6c8eda8bb65a35fd59c0da911daa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77347f3c85cf2a3d76761e016f94bf0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b239153ca46bafe099d26197034545134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd307222f5522b35dedb07f9b213bbef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d15b72953b5c75afe18ac4442ee645136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f209cd5b0a6a43190152a8d38fcff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79aa6c78f4aa7731a257ec20d0ad57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1de549786ba43b03f3b13258ac4848139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ce1f104a21618eb2de7eaf9c32456140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f2bcde16856bb48089dd89a33829a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778ca59ca40d43245cb7e352cd55c4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c821c086104653e9869f5c41dcf58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66176653a7fc5f25e795eeb798d63094144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ee2ebfb23bc8df6da9309d7877bfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c37d87b73cfca0231ca6543454cbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a22b5998933b4c61e52e2d185c532147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea8850d1dc0da8a5082ad8601ba545148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584bb3623e485c0eb99597dbb75d451149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1f3d204f59ab78a4c118b5c90a61b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc903a725e9475585db8b91a118800a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b7c960185669e76b29300cc9cbc11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00492814b09a07c5f60569d11313d47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082915f79ec8808e311b03aac7fd44a3154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>