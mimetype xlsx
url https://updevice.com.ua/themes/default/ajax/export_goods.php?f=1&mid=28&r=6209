--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893aae6518ba832e040a7412f8bae251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c97ceb19861670ecfa54a7f1d5f7ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d8d0df351703cedab9d22d6b75efc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec5536dfa252ef87d20bb508873954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dae3a27f0ed96a5473183318b4348c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00916d8cc2a3268ad88249f2029bfafc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c023cd21801a0f49eafb67930a3e0c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9b210c32019c6e9020c2872d324118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dcfd8c3e093ed41148a93fba0258d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c10933233c8622b67fb96d40477a6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f17f495964fa1108136d6810a0adae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3b50fbfab655e9bd7aba519d7049e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86282f93b938c0565d1c8e15f0cc7db813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76defc56bde033d23697f8b238a11d8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc51a0e5813bc44f9fc66e5175d7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1528d983f9544c574ea85661b8daf1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62df66666b6f2917ef5a821f67f519917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7a1e47964337efc3ce369c655c56718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa80837ff014d2728ce34d3d7bd5a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d161a71ed8f5605cd3a96d69e7d2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78290c4c7f21af13ba392b8854dc247521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1badc4429b99d1eddbab2c073ff1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0f8e67297e3a9cb192f5f7c9c199223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5486e61065d2b13a64f8631343b569e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0328feb7e710e5c44e75514359b0bd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db98c7aa6d1fd484559eda3b65d7e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43097b5bd25619c62dca0d50ca775d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a7126a8cde0370df699edb423b96a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe76e25525b3cdcfe60007b86d20ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a398dfa62a223f624a372c1f5e42230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c46119f5aad65414d6207dbd7c2c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd3e9431c637d577f8b9fa78afd5ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf50eff4536ea51c3d1d0983dc221b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e01498abaa104862d640d6eeea5ee834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48991ce560c5410cad0e9c592d0d5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8deaa7ee9de0999b4c4c05600740f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd2f824c7e78e5906e06397cd381a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc6e2f5f65f820337e3ad59fcea7e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390de24b406c4e7338acf7a8dd87b9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66f3d2c0b478f4280e835fc79a0e4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d823d4629923981c2a286e2ed978841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5ef9eed257f264d26d11a0ea37a2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f6750f1b00e7b77f4964f03cc085743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e88107a655617db65a2bdf5d1d4b7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4949b51e6ecc90f3d77dc52f034bae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da24aaa27513d041ff7a6380ed0aea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea1921b1d50faee3dfef88f96612447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caeb9181013e9d9a1d7520373e2dd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a4d55e6e59d68ba01625ad12898e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014962a1c01c4ecd49eaa934808127a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad370b1b0f0a3c0e93c549f00cdf32f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11824c291f7b55191979dde1ff5df57e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acd66ff02843e3f2d572c1da7f75dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525da5746e1ae67232c034cc6a30e38954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56461f56a04630edc096b68e7e7b4a3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a34a3576197d1df481604e85fd9d2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24546b63852b06d768aa1e9d86516de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fdf92f3854a4c63380716421eedb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77727af824007c1db2f9ce8f2c1bbae359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de57693f04bee77378270cff480f6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec512f9c3a75f4c8e9d3bb47ac34f5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561a1b9d42663e0febe4afe79f382ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a057f1c03350f2c155de08c94a07fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1af6525193b50cc9f125f6a098ee2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f4758b298de3403afa4ae25e6053465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a7ebc59009b845231a9904a5cf2ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cb401668802c03efed6e3d61872e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c1bef527e0d93979f5ab3b2f8e54b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791966e1448a8f0d09af943a63bc31469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f05e08ef71a7f49dca62f8798a83570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed47f0f23493dc9829f1db6f41476b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5062b9313cf871366f79ec2f3dc5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e51453db0f3c9d78c7d2a91af160773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc84ab11a074edfb34e29f67bd8e72774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce0288bf7744c0b70e43c42499731d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be1be8a5fc9648174a3672df95e93076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c921f59e85ffa14760bacceb6ce3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841fa4f20028d05fe782185a164f22f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f32f13988065198dd9029cd1b9c8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e95cb1a0091901bc773ccd833d09c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19775e3eadc3d436f38ebe1ec417df381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d449170fb041054db2ce3bad509a16582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805e9278995d8555c4227bc3b5659eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08737b076530dfcb7827a34ec0a3421f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c802a4bec4dc25abc36d3f20c0ebf4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b974df72b9a25c3c574aea2c289e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052a8faf47507b3491ee384f98bd5f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cacaaa494cf741a59a2b9f4b542b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ebb05dd7c6eb4e88fd9759e3f7ffc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc32ce8f81bed6e0edb54d8c4833c3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b8b32c7e3413ee97d0e390efa021e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935fb432644b917700f849780141d5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f81c7d9ddb2effeb4a67c7089808493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3dc30c83de2d69d563ebb7211013294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa052e6a7976ee85269cb8c12060b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a22ad4be510573881bdc4700c09cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8450f28ba622c3f3943377e8ee7b2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe69f2b8f9bbffaa375e0a6f6d8bf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f015b926d3cb67a7d5aafaacb724f4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fb9f5f645486a23c20b60e8b49195100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc757d1f7dfb1c746f9c5290287b89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514ca97f8eed0a4ff25e62ccb47284c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd268af4d3184aaed4fa8a4b1c5759c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4624648be4f265926ee1361b033790104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ab3d55fdf8ca2cb80d71d3c163465105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96803efed234f5adca36d7a81418216106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27800bddecb264d980109cf0eab7a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eee4e7e77fea79cb153afa16b904d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237d5e334b29d0db908f943c824ff30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0331a7f650bc3e82f6c9bda54d37be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54c22696657969d6637ac8d20f58c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43271420dd82de6b1edfd7d10b0dd2f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67c97edde5653fbe2a304d6df8881e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ffab86879c7f148bd82229c692d59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c47812c658ece81f67677b48ae990115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7956d3bd1204cae290bd6bdb7008c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d744ceab155ba4df04cea17ad123c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aef596727c8d2d59b0503ff71e88c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a990a091040434b5fc1892e0c8ba18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c237aa1ba1c5881c7f663cd80fd7d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b85aff91b8d1ad595f2aa7e2843d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecc15be37f511fcf999a4b4dde4223122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb18c2398c36f572d43d049511c6aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c625b6fb9cb29acc3d0c9cd159bad2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95403a93cb136969afb32a55c5b212125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c976228f8a089684cb04e2920a0f73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47932921f84a9f49df0bc997aae45de7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e17c8675947dd594210fbbef70f66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4b39b959c101455306d55e0cdc34e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4645177ad9682a0e49795ffb0c2a3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cd1e95af6ce6c044c3a4ba5d0b5c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed513f18631d0607f0e2af1876462e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec936aa3578339ad718559f89d3999133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe9ffe52ce436e0d52793e6fd50d6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8785d65acbc21b49020caad1a79fa8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33279326815517b92ce89c6c6259339136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422503f4ad192b17f295282f1c3ffa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dc6c915926124d95e8f3c44439e6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737b1074fc2ee2f65be0de64ed15863139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948cba1938a50442710f9ea29327b3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629d121514a30b11e4b75b6df701c2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709a6eb74c9c97c5ad9ddc421f0252d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18333c411654c7bb9583fae25a716662143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca3678a216b9e0d8afa35dcf060b10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcb12c31b39e23ab7cf11a688b88fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5510b77d6d28dacabd2f2523b76e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784eb3df98d941a8eb757c4b37035d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc39cecf4666db2cba40a506039acd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43716adf8bdbd6c3050c07eb1f365b5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8127b3f5c0ed7052751d2cffb2cdeb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ec5e16870b046053eca30e57d69ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6c8bccc719c08152dddd200140289152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e52c7ef57f9f9f1f64364d9985ca40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c61e62afd94e9c2721f8db7486afb2154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce071a61da2fc7b1959baec15983cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc22a22c148056a2b3d907070ac16f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03655789e31800fb9e7e2d3a99e1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d931597ee370b8e9d17b73285ab63704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a975fd2b1ef065ac18fab42ade5c9235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adab812ace02896a5f5290748e56cca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110824716dd5e26f842c781ff5e28607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c33ef4c22c2780d4fba7a78bfbe108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da0a2b369687c9cd45976129d4244d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b0afcee82b886ce1548ee94999cc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43910c66800c2b6b0034034b772b356311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12f2f06f338397c4c3095b762db54b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56488766901185d80c079bf39efe1e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb34d9f9b45412aaf4cd61873ab2add14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd401a5bb4eb85d6af89e5e031b2dce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1639df56197b6370c6b801efddbbb2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7cc7a23963265d3cc6be1a5c2dcd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be963e08f91e22581edd9dabadb74d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0506def11f4e59616566ea31df8bbd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cffa84915badbea00a2c93211b8a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dc29882cfda4007ea09a8dbf1e30c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db1ff461c900d22d1314843dd81f8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7e7b8d34eac27a42a02ec6baa386223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059654f52fcb19b0f4ca051cda4914bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959ed46a6b09019ec8f02bf7e25f41b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7289670b97f53b2290a5ac0bdfd260d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12751a404f857011c7c7ad3b26b66ac627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c64e5e586dac738f5a9e6bae3044328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079d7b5fb34e8f8ecf0a19b0923b04329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723b694dfba44238dbb2de82866886930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19996638af2b2ec3c080415d8ebb1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2602532d6f8138c7e5718e333deb1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b446b019886ac0484034227dbbfa3f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7289361852c614d42040d6e33a6b59134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eede2981798cfef7eac30868738f7c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e592c76c2df81f54386449bcc3828e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266d3485b45e4a80d054ebc3964e5c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987fa50078a2964d628aae1959c96eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c73a4c123ba15038977d6861c1fb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02556c024ad77bc75d2fc65c6cb3ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b32b8e737f332c29a03311564e11541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc347412f8a75a037b40c9f50d167242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ab35fe9312ff2b5a3e7a19819259243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44f5816222922a3d65f05471fc475e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591fa817a0a266a19c3ec0617ca360545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441710a9c328073beb3017b555125d3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c10069ae28111ead5d009d8beb32a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d316bd05c01ed83bc81a15b4ef9ba948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94be4b6ffebdb0c57e243aba0664ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e61c3e7cc2c3fa91bd15e604c390350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d312428e3d0ce72c38fad9e95e805c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035c6fa650e2ffc1ad5217e261be00c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781afdc19308516d8dd0d26581afe1cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dcc5d54aeda23acea1d87ab2d4ed254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8415c0189164b6a05be8f785952b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e69bb1fe2e19c78e05015ad40e67e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38251aeee31108458f89d1cf0ad84c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013e84fbf4eb1c5452f81eeb5967c5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0260756c74df09a1f8055769eb9213759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b6d083eb0b409d878c7c0c9a3a78560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ddf2be3e15c69ab52cd87b22ecb2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852029d58db4874604aa09fed4533aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0d3bd78238d8eb68a39998790e92d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cba6df9e2bb1fad20587cb45c6e2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04232f4d0397f366fecc4534a0519a0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e6fabe59cb1e7c325ce3e978fbe2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d2bd4dafd8838b35acda47984b7b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ad496e04d9bd19dd62563ec92d4f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1686a142a5144904d8f5697c6f70e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c65e0066e79736fdda67a50f745e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57d66585b8de817bc3e609c5be49ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ea538e8fc5748266e996a176f73f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94ad4111895aa23c1df38453a5995f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779305f9a7fb54679ef6b90d1a85cb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872721e4f03b9171e5671a81d991aea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d07a2ba405cfbea46a4619cc85b78476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bd505f84aa9ad1f9a28061e2e81f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e34daff3bd82f80cac522473bd8d2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eea4ab9a31e019c39ee6b9e6d2d8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b325f1b4bb9b993caa1da5bc5329e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6337705edf6b2f15b2e737daee1b6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624893d6484ef056b69d0c509eb64e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3e8271cbd2e6930447493fc1157683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3044daa11280cd9b5aca42ab48eeb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded90d2aaacfb433cdc4bfa765c0debf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adb3bcc343768991504fc8ae7924a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb076d154404c9eb406361614a66c1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a936b5796077f0ad5597d5bcc9528a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941e2c9b9f46e9b3c863ed3a3a6c2d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7de6b9b8baca006d5062937a81b3ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361d642b84f6247972a377e85b7199691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ba2ed30f488c0c2a6bbe108bf37f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe968f665378dbab70b60fa1cda74c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6eb058a2706502b2e322cc91bce4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bc88878e84cdd535821ce117e90cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd979a721bd29cd3135cbd675fd3faf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104e93b6e3acec8d05effce6e2ff2bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f4c20ebcad8f3c1d771a227d000098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecd8c58229f7b44869b23cbe309e7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c76eed5dd750a5671a09aa63e47e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abd29f45ed240e8b5e87345ed756da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88ce283cc24c346cb357bbf08631b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d0fe9af3d737cccface38ed80662f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ebba078be7566e600b30ca7beeec2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2f41d8ce53f57eb3bc7503464d534105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b507c87160d968422cfd9f399c55e4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e690fe505334d7212bcab7ba80b02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea8e6acdee643fdd830bbde13ea640108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ebaf0efb9c4b8bde837bdfa2bedcb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fd76198feed6e9a4e19843b51a4c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5a2a677ab26388fba2f5720b9bdf8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ffb5cd575f2a6178e10634bf401f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded307d3c1ec5d7980b7e0216c9837c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7a0855425cf6c589c4471b4a2f680114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cafe8d65d7dbdd33e6f3c1b1ec25b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5918aeb984858720f913581689c51d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a26c8846b21402530e48afab9ddd34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e099c4ef32a76d8508b1bedb1d5e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143052ec457943bbc542330c08aaa74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477a5eab2530a84c6651de9733b854b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1260e9b9d89a1f5bc6d500d856bb641121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf776c9398fdd1cf1907e361d8056c7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febb6b9bdb9a8deefb1cd266d629f11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18906127e2d7ec2809e522f261996043124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011edc8fdebbef39d45af450cadc2029125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d712e9ca937206b0408a9c715ca3803126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de20480a5314a4e656feecfb1e2e87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178c983fbbbb18416088eab747391c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaeb75b8fa01654f493d968163c598129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da7a40b97cf7f211c3e95f8d9bea0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45770dd1833e567d21c9d0aa7424439131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37607484778975149eed14e336272ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621465253c2f5a0354750730e4e003aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250050a544d52fc44e6b837fd0f7b6e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dd6e9ebc5c81019a58005de531462135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1bf839cf5dd897e5b9f1f6deb68b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b2701e5f4d13e6b754110b33a3413137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a34f1de452a819de0bbc9c81aa47f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e77dd8dc65163406a87436c350ec62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e51d5b62f5304ed232acfbe84c34c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a01b6c034698dc2ebdf8d5798db12e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b481d8573e5f28f42a65e7586121013142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba7b788ebc13532f760039917335e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a44a8fdfc1f703c4d148c1c7c3422a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1e3a514e2618e2e24ac65d5f87ae9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fd721e60b699ae10972c3c22cbb82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0949687502e32f0583e1d7c9b8f2c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d79dfb149890f45ec94f8ce2b9740c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee890cf763dae48e0df4931fe3c6704149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dfd19d863b6b8d880991453482c69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbfbc680b043f5976687df92918b43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b75b976ccb417e5e6d2daeaeb7d41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78a6cb19ee10b79b142c97b7327494153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ca116a8922246c4569e0406c8655154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>