--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb21bf9ddd34d31c6e6ec0475f073541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5806c441fd9ccf952e8321094270f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b070c76d60b74c295577d667800203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8415f048fdaa2a3a780c57bc6f0784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb0ac3dad7dbf83b175e67c2eaf7305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222de1d783715019dcd763cc1001b1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195a9cdc8af48f081b924f44598f2437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cd4df191b6977e338f90cdb3894c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a077790c8bc0de6050215800a66ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b32d48dfd28a70dc386bcfb6e660210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7486c271d2545b8153e9e22e213b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3578fa6d37718fa100d87cc8dd111a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e5d2481c25611172cf5c02c3998613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c43b285dd5b3d94c17ab04ff8577a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecffd2fc5bc527f8ec430670f7e3de415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534e64c799e83e2c810c246969e4e7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc80bd2f8454f3b7efebe861979c5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd93d88a248aeaf0e53f8d92823c5aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1ff48130a3e2cadb259c21e89dc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d02fff4dd6d1925037625e6e18498120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a381925430928fc3e88332288a096e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68362262cc70e6304bf45c1cc63c72f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70395ceccfd721248111e30c25aaf15823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d283a9c03244658ebd1a32d59ac05624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c466a26ae296501f46313e6395735f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4177cdc76542741629aef492e95cf4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa593f570bfd040b3924ae344612ba7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f21d7e2e2b55167eecb40ed60ceb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a155bbeed4321560e30de0e8bce7f1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b243480b062e29bc0bec2abbc275ccf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5819e1d164c83e0beadd487e4cc065231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca0ffa2df96e5181829852e31d4d8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e42fdda480041b93766ac62f0b0a7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23821d2946c9a9ea1df2a3c951bfad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ac31cf70dff61e4845e2b2a8d37cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c50714fe22b4c69406a2caaaf6c12936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a9fc3b7fa5cab26254382bc75a1fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf46dd1ff6d45d52b7e8ae834a9c0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590a689a74b83cde05251fa3500394339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439e99e7bfbca01eaf954152b7f9cd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c995202126703a7d09af7f388acf5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49627fd740bc06ece453a00b7ec6ed5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c2fc21f61963610b04cfe66195a9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9df888d79633d20c20307e194e740144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74498764d0bb4f0c796e8f272ff2778d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eb44ba8265f8b7d9f1c6541c13a5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f43b7edf3e1cd04bf295fbf6be657c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ffb2288e95992d4b52aae3e5072b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb853c3773b234ecb9f498c6f090e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700c8c4ba2476272e05f354d0f2597050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73266258c9750977f529164c460d445c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c398945fcd0ca6fcf78a3586f0c4deb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935428de0f88721ae015d7b3e7a3130e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d10f93daa1c6dc72a23392cabce20754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c642cff247b9d1e66d0e31cc302c2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bcdc622f027753e09865ba1f8284d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097943511f84011460f566b04c175c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113b321a79c888e93185be321d28df558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54449dfa1587803ad347a9627fbaaa2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09770ae43cee28e184652730eab5b4d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391fc661f9a3f447541628263cafda561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495428dc431c3902b1095419e2f6f9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e6e97a013a739181806c64bf5d6e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c6c0c6b34cd1754fcbfc66b0b6d3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6055e6764d2af2d608126a1eb1883e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068c42046e37a3dd83b89f9e944d66866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cd133abc684536b5e5046edd52cc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c37140a375f6c5910d6fdc5bebe64c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987801b2f3a853c0772510a7ba323ce269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aa924d71a5c1b0d217dd1b60cef0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6f89cd124316c511e65d25838d0ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42707fcd83f6328ee65def85610a9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad82e4c7610ea36f28867d727cd96c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3df22c331bad87fe4bcc7ab6c34ced74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf5a5a81edeed470e7ccaccfbc8c8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1fc8c1c2eee4befd522cd632d4cef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155f6763a949806b092f0bad4d7c05377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc921395f8c9f85fadeea04b872f91478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b47e6b9d6bf0611f016a65faed2f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73164324462963b4540f926af1dde9df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c63f896d956e31c73c0549e0900e8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c025d7712fdf37c83f85b9becd17c8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a04f4622fd4520f7d5fc894ac4270483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24294635f65f0d9337dcb696a197454d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40285c49d2a843584f8df450be5e826785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e38b5016ee58c7bf9f7035ef8a1d5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41cfdd610c16a67e4c7307f8954cab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0bb4e27f9027070bcdc8a2914e1e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b781f728c7fb56b39946712d77e7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe913c629660403fef78f9c5220e84190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345791a16fee5b68a2a80f13631cbb0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed7c3b8d6a3c17cb02caf46a7292be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec380fb8311ecbfe01c99765e8b732a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ae2c2f66f424b27f3d789cb1c9c2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501004bdf8f7a9850d70bbae62e8a6b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84611d6dd07050acbabb2a16be632e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a97e4b63d4aecfd93596d8b0124bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de491c10b3e9f3929811f1017dd3de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b58b49130f4a7d1e98fc3984b0d8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b8a8a285565ced51984d54c5e71ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40c4263589775e2df112d07498bed3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75a45db16ba3821334f793df12d24f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d719932cbc85982d923d1edcddce9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cca881273997b13ec939072834b289104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675df712f390284c8771ed3bd563615105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d92d7803d751f9a7379755a22ed84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67136fe69fb6c17e4ae4981a046fd6a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b92a17799478816c58be66a89b55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b366c61613c318d954b745f5034f7a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4f625e55e36bf03f2288f409ecfb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15e5515969c0359b53e5a4114beb9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dba26a1d34f2f0efb233e36e151378112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecce01ea39521f631dd68529401ba1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9b461fafed82f96e75ad40f1c4341114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde58f82c900eb6d64a8008dabb92da4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995c1e4cea187791ae4389bcf0d5f50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78632f7bcf4dd9d3fdf28cc4d4d08710117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad871b5790025bf5723aeb037be82e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13c29e5c5f735bfec4aff04a3ba3ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e5ecaaee1258edfd0ab165055df93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d815cad08f7b316ed92494c0dc66c10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e8c7dcff4a8a882e60b6702914a35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c20397c7fb8b0b1f25b54106e88af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f85a9ffc2ad88a8b2ae97ebdd2f2f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122758ae80f2ea6a6abf3166822a9f6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d53906a2bde81bf9f11797943b7949126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a14c668c2dd42d0d68b5bb47cb8bbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd03c8268261a32ea1313b54181b09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4c92189584fb4d86d69a1e1b52578129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7c63c6972f026773868aae212d0a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c62fddb0b7c04c2714d9bdc68366f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd024d6245a636e1a7c9eb6abd704132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fdb94618e13fa33abf6f6c3ef3aeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7f88f1546fd14f7794f1c1bd2b120134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42be4c41089b6bd8017184368f1c428135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7510ee3b088e5e1610d999d7ae0e1f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3795cd0362f23fd91a8b0af5648c98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fc70b00cc4df902111f242cc5ec53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83dce056aaac7ca4c4dfcb4c1baa97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eebc3dc781bf68cf420f4c5dcc83a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae2dbab3b4c5dde16e4c295d15485141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61c6d0631d6e6e1386c0b33a472e6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c0196b912b89f4eb119f8cd68c0eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74c08eaed77fc0bb91b4193f2e622e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72ff8ebb8320f9b85e41581ecd7414145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebac689ada270e4cc58f22a096819c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ed4bab4d15cfa8196e78aed20d04a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e48fd4f55e5ba61fd71b3d95bc8723148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b53d0622d7eca1b205b1cd796028a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18e5f7c664b239768fb3cae6b98ea3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c2e326e707a409d5d46116ef2fbf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43439b4bab4ab19fcef541e9d614c0ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709961953b85287a1b41699764f3fb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aadc40fa6b2928d00e4503cd605e95154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e031847de6c2514ce84e0f3e1769181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018cbc64af59b7a74e1e253dc56e0432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcf5e527b6e40b6bd99851683e49f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c88bfeb7c92b6f541f3f8737d04cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d6d656e79cecb62875daac35ab44d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbbb1e2bde27c28ff5f74feb753f786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd8cfa6cacb3b94fafedd25abb52c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c1febc5affd38d8380233787c12278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e0e7bc8134dce0f4bc7d9b32e73ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eef473c528f0e3fbc96883a2ea40210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8659880f53c2be70fabccf71dc0a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542792196ff2e3aaec07c656af64a7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44130ae9817f65d9f2763d2e6b317c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf497f91c85112449f6ce7bd0ba1e0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4435841e2ec6ec3682ac2acafa3c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b12dbe54a10f7bf6b81957a7e74b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f516363dd880464d8e7a32217eccb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0aaa26cdebcccaa141ae26320f1d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a722d7499816db9ed96c2ad0010edcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb153563c921de435ca2988b03d6bf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60376cde01d38a43b908270fdb564f4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9b5ea7effb41336ae352ef47f75d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942010d2c0bb3bd275c72314dc53965e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a103323b00a11fd4b3425f3bf88624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd83e5ced64d80e093ea20e19eb7d4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6bd5e7add4386afc29f3a14e7ffc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c08bc38ab57e7a56132a93936007f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01545d03bb4cf31fa04f6429e74b8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031cdad671ab6c079f76fb15e236b3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3413bfc5a09c3c9ac5c9a3f218fb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f826860535fa496792febe3670ba1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe34d3e3f36ef9fc1a0dbe0a93089c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c813b394aabae4249f1725a2f81e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d12d27e9ef500392a401144e8683634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e534a393bb33905204af0cda3f8ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343226ef18f7b89a64e40a6f50960b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c57639eda3a3d2b5ce8ac4bee5f1eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b5a4d41a36e34b5110eee3f26a9b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82957b109fe6634d8b9ffcb18c8891e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a5ca991ed946c3a81473cc248099d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32ffc267d1c6fb691c5a42b416ee4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38085a25079724a766f4ed1393144e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf02dd5d0e9431a61d82e0c5f7f547843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f82976d36eb5921dbf69c53688bad944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c961beeaab9daec70f6d30af9523d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a192bc915517a56b1bdfb7f0113db646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c233ae42eb825b448ef09387e974447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8f863414497a54f39e1a14f29070348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883cb8510fc3cc8e36097617bcb2fa149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eacff3dbfad43faafbb4382e6b889a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ef60296c57d3f4673be9802a32d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccd17fcf3e9678432927170141ed6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72e8b8d738cf9e0e6a898278b5b76c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca4ec2f3f78ed4d36cac5a3ce46c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e483b46f1607b1f91f3bb27aed358855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf102caabeb52ebff86bbee9965b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dddb858278133d760af6336cd4a0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8790a53e8699ad51c5f7e1c7a3ab22e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193955d3515b920e23231b94565e61459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265d8f3ee8a2986c7a4f53fe580f7c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35ec1174f00156fbc66138bb5310cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f09175ef2e9541c4ba44c5ef08b3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33c0ff1d27e26f799a72e99629dbfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092f9bfbbdf1314906a7335ea92787164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a821c033877d889696d6ef462348665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a3919fbbdead58db96405a5f20eb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b796042f34d13b0f5a13a6389c01d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959f11efbb77b836ef09e3a28cf311b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8673d1328f5c4d87175105efe269c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df8d49f35d18863198a8672e3d2c3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9372f12bd68ec90256953c4f1d67dbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20248d74b897c90acaf0df442bc7a69672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ede485516d54d75dd703d8624d69c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455131c983d50a774a9b505a5a2ed0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc50b4a08d706fd8d9d280dc98da26475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab767494cfbe43835cdf52bacfa675976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b42c37ac4579f43be98ace7b7789377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a42622366020b7edce7b78580348978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1215fdbb7017e3cd70015e482350f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5a36a2b9543a2900b2c5e3a88112280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e9e8e7500a00b8c9e4c9bd63861ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f7252902162cf129490e9ac6af6a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a45785fd046a3fc44e6488757797a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427ee1e541881f089912d1ffda399bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bc79a6eac8e7bbded5da135c548ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0af2815f6a03fc2c220446c78008c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec16fd0c716e9e715b625981f5a06fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75027438d342080e17da7fe7566ef888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da80d61d0f1c542beceab5e6297190389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc6e7de944924c558fe939257610e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb2f2983cdafd86bdb7e87fab68e8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06eaf2703c26c39104d5806ae5394192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f62c6c9f7c509d0ead837891ad138693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb55220b30f06d59b4996829a2ef5c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0fbde1261de385d0a682468c52edb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dfa6b8537d94871d978ad55cb532196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd15d1651b169a391369de819eec56197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7803ade6b21e790475f9744c1494d4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790789947cb0601ee1a9b276a12d9a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4c1d4ec36e504318e99f1487f29a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9305ca884eb6f5faa45eb5fa77776b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64f29ae2b8c60d29cdafa532f4948b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f983a320d32fd3b8bbbdb44213d18d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b440d5de24a615063f30cd48ca68527104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f65aa79c621f38d672f58820f3d0ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca990cf448ace1849316ea2b8cf3d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950ad01ca71ec58b685b81fb4121b7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950818359c99bb116b41ac835bcfac9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2044d6b657506de7cf1c2a511699b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86e3032bb836c10f8732b9aee265a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8266564a6cf1981a4517591fa381de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777a08f3431bb3a3fc4e247fb26f480112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa2cd5ad7898367fc13b9965718eab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d53c80746abd3562af44cdb0774bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c22b11694bdf1ad18fe014cf33355a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324c291de864099035d53d727d5ba84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40372063dbbe512584bec40631d99b30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83215e9cec8b06fd91fc3f5bd937226118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba434b28cece79c1c4bd1c72c9b8e8bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b18f4656b095146816b8882dee3ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4ee945ce7d67f585b4dc1a27a524f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a9bf4513a4fac671d5a17beda2ef1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ecb88b947200faeeb22bbc4c06807123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252ddc822de7a6287eecdb0af17640f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df42def9c7a0a4c5b7dc7e4b7c860f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5866b51bcc93c7c62fdecb36b2fd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37be8b7eb097c58c052a40010b8abc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bf0011d62a41fc5065267bd51bdbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd5aef8286e11107b750e70ab561d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735869e15e925f22759ed84d8008ef5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7a75c82ac0d6aab3b8296cec3e114131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b209ddec1141b1104d92bdc4fcce6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745d678bc85b8b220a2a693636d2aba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1eb594317468e6fd06e635fd72998134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf00626fe36b05753007f9cb9fd026135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49337b3dbf4a6a9294c6b54fc73a1dfc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac80c5ef38014548734568a7c60b69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78464414e0614203815c3771089e843138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae51864daec56839878db4a396aca07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d0bd60f2e4a3b572e7bd5db4d85cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efdd0473afe1bfe67164b982406c08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983ac5229b47884d1c3f431ebf54568142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0294aa82a8d2b92096b4db5a5c480143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0024f96e2b3339a52a086adea66c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41f08b043240d1670bc1eea5d303ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369accd4d91e090d2b1d96c7723a65d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557071ee74ad9fb45c51a0a871cdab86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372fda074ab7b48621dfa863ad8a1a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b8f907ba17622873496e0afbd25af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a49b53d6347f0eef50ea641cda7735150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f86a32cfd7b8a52b0990eefe5279e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7facb1d4a9630da0d223722084aaeb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166955fc1310137a1528fe21f5006c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9256c7b6aeea3367f1538ce2acbba154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>