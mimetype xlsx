--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee1aaeeb9333fae7bdb48bcef4f9691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ebe43183271fa2dce21f10f46a3912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ded04353c00858a251f157a96beee13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8effbed2de2b83f75b074a088767124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47461d9dad7bf598b28f690df4ed0e395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167aa81cc1503c1b57a7f83058316836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe84b2e0dccfa04fa5f53ba61c9c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc21fc5d9b689ea3c30fc772c5907b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca427268eaef34e8d94e34e514519c749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2e61148cf51d8e61ae1c2b6d610b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e126e93d0401a7eeb6f831a87f53b9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fd8aef6d3af44cbcbf5f854af4ace12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c862ca0191879791650cf781139d04c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39b9fd2eaca7be8d211875b5a4e5cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237d3355178282fa564d4a62f5e876a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6721cc4fb7d7e96f41d5c9ea114e0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19358ca1504b29a407c1bf814ceaab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bfb3b66d35d113202b73813dccf9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e78d5c3d4b07ecbe0a69244378de519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba10c83422143f2ab89fa385d9919f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b4f384b9c8fd520161fbf220c29db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb171d02225db72e10b420a65eb5ad4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3299fcd1371df8725fd27787fec5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3509a7d850c90ac613276698934da6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1db6db7f35675f5d0cc953b7cfe3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467c530d878fd05bf6d8ec90e6f394726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd217cdb9c020dd59f7bd6a83d624ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5c452aab690595f5c77f9fd00453b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7789615ab88fd2c20b59fe9c4ff4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763819bd7aaddc516cc9f39d10b64add30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7f566be3f8ef518d81b507a4636ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf82002d7a8c731012fe8133715a78c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e93a38ad9d8ac152476154c3b33cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba40c6fc3890a518b7638c3df6101734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f72455a9eca28b7a33aaf0fb42cd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3c5f7bc49200e6d380328c2bc8d9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2b22b32cf52b9e1702a4d6121602137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2d5b6792823899a9161603895b88138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a133e0b4960a781e8998ac19195f4a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558bde14faf5eb5138f55b9f9fa123340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d039b1881b3bd2463006f75b6f81a2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13817da9f036ca20a0f1d85e1e6dec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d83bc778734d58c206026308c8adb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b6e401b33190db3474ac4ba20699a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463ba63402203ced7fb51e9ee1256d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce481bde0ce525a46de2c896f1e3f8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64867c22486fca8e1455c8e4ab1be90247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5ff188549dd5ebf2b098cc17dd85c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee812ebc4875502d6aa536e25e451bbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0338e2db49c401fa3bc30c8244c8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8d8446e6d3121abfae08cd2648fa651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8364bc7a18922bda68ba637dc49a09c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7221eeff1412a68a7e98731f72cfe753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d3370fdcedb5dad47706a796f4ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb237fba84e92da1c4dc8b12b7f3ef355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46adbd55c2b250c80b23b535c8a56556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3695e406e3011dafea49fcf260d6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db8701a431eec02393a9749f0e161158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0311d58d66300696e789be20c7087659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838dd448a176bfb01d2041464e30aaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675d5fb634eaed850e5093f21c69a0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6aad35ce40c2a59fe985cb089a5cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800647b4c131d753ac428fad8c5c75c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22856f29808c56f4c6132e66fb7bfba464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b3ed9300d033dda7343bb1f1a757e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c4193ffc478d178142180c28c53fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238e1fca09cd2f55685b2cd27e0162a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef2e11b3d6003aa3675523d124d7bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1c73fbbbbec702c151c654993b59d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241373ee438d689b7359c882f342fd0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e75a715354574ff3eac0a7584d195871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0acd92ca5032079597845b936177d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce70636a6184c37c1ab8e95dbfdb6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9938e31342fb8571cdc9d34bd000fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a53abead881f98156382f7ff6f76675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304e1a83043cfcd58054a0db32c5b4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4a9f3fb4b60a45d49904976ba3e6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3e4de8ad3cef8f6f9ea8ba66aa16178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889530fe1e33489286838ee4fd4d2f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b30a94fec46fcc32d1b35d975d51180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5d75bea77d7194ebd8aec6b6aecba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5570e59d48c273d8cd37d97115f94682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6aac0c9da6eff874926e2a152eb1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3ad53a41cf5c9fc0574e33f49ca9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67149234570ef905ef5572bf36472285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea600af56e546d0b5c17df65653ac5bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b161433102166e7a283fe25e37d577a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed5a15b72fa46d7faead7a9acfc10e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbf13d451d3fea23149eb2e63da6be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c19b6b2a745818c1f56b932b7bd17590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef6d6501e1123295b4df90198313a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de31cf1fdd39b2707e709fac836b0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300093f4adb1eb25279633dc2d70f0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bce315858e10d9c90d92e790ef51694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadfd9b61b008af5384a1cd6bb4bac295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ae90a75e34f125ff00b5ffea71c9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c1ef477fad68d8764a9bef676c4fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e22a1a85e65bdbb228ebe3e82c793598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd2277a39384b000f88f3537072eed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e17d761539df1466044e41cd14c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e677648147420e3ba63faa75d5fd5c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229006c2877efb63409e92e2471409d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e23f6a9f3d5193c62f77413ac6d7fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c58e8a704bd78b31c0092f4928ceb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdda2e37f4573cd9500bd21b60d9c04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a64ada073843ad0374342b9a9f0cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7409b98b08e32d7f0faf2f998090337107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f741f31c47e46b6f87dc855906e2b6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b85308728a92c3deee86ceb056d3e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d388fa4b323376c5b0ce05fd333fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bcd09efed344080a4efdd11484e5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4916a36d274e90d2069265e4fd0129112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85948023396623e80fac96087ce6e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be21583c1ebe1af08e0efbf342be1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba82e50cfd0d3072ecde61cfdf9ad9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862df90088361f431ab9a69ac9c3bad2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc3e838841ad529fe8386a4c31c97d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d2f5ca26a41155485006f07156a00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6bcdd864c392f95d5c5a710d23a24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d60789fa67d52a15234ad65eeb74dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e93d21de806d3d8171c95f94b42bfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c34ac83e2302c70681fd6f5d327b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351684737b40a77312d24d0c8e37e169123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5442caac22a8b5b6ddb40a187166ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945c08b098fc58a96ec587235ebb56e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551dad50473df5e91bd4b1560196f71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7a4f098fb43c662fbd84c039fccae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53991efbec848a7aa897b90e4c394c82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f52721294746dace84785ba94474a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483eec5de419d458779a32135f7b126130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1a83a242febb2c77caeb91cb308db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8792d206e694a3655aa152c6f2a372a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fc965345cb5b808c5765106579a41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa298095693da51e4d8069b5f6fb48a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca53678374ec26aab2e6b0e7048c54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc11bebc192e1623d26478896ef9333136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe1667c6d6a48faa13f96e59281a46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f291d511c01f191f06da36cb8a6e27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d3717b9da978949456b73434e5d7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121b5c62c33474edd28e9fbb76f77df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40718cddb4cefd88a2105d664072bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd56da7ddbdfab54a12f93541705fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ff28a91d63d9cb0a662c2f0aa70eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea71e32789471cb4a53eb19021df75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aa76cdf634de975e4da55dcfa8785145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a80fcdc2c84e20aba2acac20554e9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5c5acef325fed6b32cd85a00d3e1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926116a443d051e2a61989b980f77cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe813a14218bcfc214c749bd2ce33a02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e46d31174d12835b450a452aaeccd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a48eca753618fd913d71e1edc29dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bf81bf4a16f0f436a8306f3d8145c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816d5eaaf47646756be62de3afe8d40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7d3a54c21f34a5c07a3941f0feb99154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0838fdad9ce212cb394f140e6a9cd411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e5ef763642a3c1d3284477bdbe8c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0d5e3a23ad57e5d89c35b98aecfa53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014570a94cb3b4091e8cbd01769e65174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d83939151a8deac132049f066a49545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c35bf2fa097774eec0603bb840cbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8405af0ac02c565f931ba1f06d4f9277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0823e910e328fe21f41189945464f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c42bbd6991b3340432b68613b34f7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033bd0d02fb98f780056d4e23f5fdfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e96226d1c5f8d764555abcd098f5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e7b66c5c11efdd8e0587f046fb3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d1f4ca48f6c5f2653c32f7ec415bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb933e2fdac63e3f9a5d4f69d897c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9888f3a3ddffb1c544e2b23e40e9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe52ce4c3093d2cf6d9dda7e1bae5a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4990bfae4c7b08ec774049eea6fb9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97cc14d6197c3ca10cf053ae2d1e0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46934f6c020b14ce5a97d6b3f23264cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf14b472e22701e584be3bd1a2ad0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542ff7c44f9fe57d65ae47071f65b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf6e974ea9f6f03a28d72204404a4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581956f376a9f1af91989e62ee2af01623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97627d54d5f4065fc6e5aa32650ed324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b857f55847dd2aa7133d741b55f7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9a24badb61b8db9703ef4a2b557c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256190f684a99910de8c855e184b556527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2658ec0da2712586c8935fa18d336ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd3488a61c0f38072aed05acde24f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee326cd7468a1bfceb2f05388d8490f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442f433ceb547f0f37444fd1b82d91e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843642936cefcc31847f9aacf7d0339532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018d07ac00861949cbe395ad6521e5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff64a1693a70e301a890528c3c6e35034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4784247bacea6575b4243f0154d2b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2892cd54cd0a1499e36608af52edd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6854d045ae0bad4e5d7461b72abe94637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b533f6bf430dc59f2c12bfe3da76938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbdf91681635209f207565acb56e8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af535fe76f570391286878e5dbef956540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429491ab78bf06fe02345f68c68b859941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccede29b3fa290c9abae60c47fb92af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d113d6adb37bebf270ef0fdee1ae03043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97df1fb5b0aefffac523a369cc63c6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7cb7113810b400ff0cdfc269f4e4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7bfbf2df491289281df0b04df0ce846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dd5ba1fb456aa855a7e9d4ee5085f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f2750d8df0ff9a3fd98776e75edbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7a59f71ac253d44e1a12035aac7fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd958a1b3df136da30fa70d8f988e67f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cbfc8884c676c69876a3bbe81674a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a6fc438803205c46769fba914c0aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a53aaa3eb84ebfa8ad45a0df1904f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3680db2a945ee857416d884f1b20b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ea4573368d08f8d660a917781107155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d1ba5092caf4f7f27ff82967f22756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee36d1e5417a637e671f1188873d5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34317277cc1328e2f298c5113afb50658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad008f8fb781bec7ae394072d1d09c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61847f3aaf1f0413cab1a9ee2bf4e47c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fb537fe00ce6ea47c3b1892799fe461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc193c59463fbcde24205f178ae458462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b1c2ae25c5cef8e1b7b92533833fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b17ae1764d69fec4573cb5f9557a7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48706310e7daf0dcf37e307dcf249265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bb272a5a7c61c5ad2576ed852692766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c8972b731454137b7afb5b8abf3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120085512a86f79a40a3ae11632fccf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadc7cbe80837ed3a751c305a54fc7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7568023df7492e06c9e4062e9e56070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e1e7464d8943feb0f979d23c5520571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de81462e2b150186e9d0989dc42bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e3ac32e86216fbde2c3841ea2b17873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce391eee1cbfdbeeeb6ce9c5e1ba34eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832f14f78c4c94108f79e77e7a69e9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9055159b35bbf531006348884b965fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350d613b0c4c5115dba2ed0033639a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e6cc9f6d166eda5ed59552949d8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f5f0d928b91199b50025c411838d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623f46d419d24ace0bfe612d6ad799180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171330814487c86a0bbe1dd1e925764781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348357ca4f040b6e4d6cb28640bb8beb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bef70c2bad5b62af3400fbd6228d8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82796e5b6c52ccee9ea1565f04deda7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0727703442bb31ba5e9ee711bcc16f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927d61b4986641cd10b97c0c8fc7f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba791c7ef1cf24705e7df56886db6c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8940e9b9d9d787d51340edc2e8bca388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a66e6f7152b12ef8e495d6f82b7d6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cce23c511cb7eb7579c843afa081de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3bbafad292ab5618ba9c96eb4c30091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c70a955754e8a2d790ef08fc5231692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c019a5693e702ce89d49754a707675793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca2f73c33e739cdbffa703829a09b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9eb2a6765a988fbbabe37024de25295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d67a160cdd0f69b59cc0739c4448996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fe6e0e23e4adc9e98f87ebb18ff8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51102910cb8bf4fc0485863a71512e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8694cb0894f63fea63cd27a2f2cef899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0929c7c100115340595e311d94a9d60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12a82f1480880ca1c37a6d1f198573101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeffe6d1a8f42d9cac19258cdde1ccd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdde53edc14741f8d7e18bb379c6d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebdf09669527461e0d404051820e77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da66675c9f60174270eaef9a15d648105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38776a3f63bbd41af05dc3dfe1863c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9085161e8ccf6cc22e425423961b9cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987125b04cc5c3161fe85f2f8ba33ed6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474046948a5e7db475eb6cdc0fbeff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090ca2f34e849192f1e6a9cf348700c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3244c8a0a9bd87cbcb2b7cb8c8c7fc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d09d0a685efac33b46d79ceafd8ba9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ba8845fb93e761b53256c464a4ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd4bf63df5710b8a830162722f672c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6355ca7406eed34978c1c4174601592115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb58c72455dfed2e3a1c09ac10cdd66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505629df5f27408bbc60144b49295b9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c1d162d1928fe2c2ff34a64e9bc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dd592f6cb04fb44405a3b51aacec3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50174427f1605d45d490bbb6a72dec46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a598d52e9f804f4c26d78e5d1477c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41abab34ba9bbf19d94e0822fbea1e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d84c304f2bafeebc5dbdda924b0256123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbb4883330ed9a15659ef1a8c350cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c5368e1717df173c8b317885cd2a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb555897faf8e950a4d8d1c374d1ed14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deefdb527099cda9a3aec94cb623cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081b9736685b301fafc4bab61bfdf13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50838206e0ac0d95f55d03b9530c9d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a4e7b53fdc23bf089a5455915d223130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e49a0d362013ca83bf08826b5f4bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c274788c3088f9663b70d20494aff76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e353b0180c04b79f4996bd32319a059133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386232df7e59517c30871964d2205fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b16c9c10254b928fdb11ea6636b262135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9008280dd1559d8a8501233bce542b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e700cbfc642c849863cd5095a1bcd40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89909371ab1b1aff49b0632f8004494e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19159bad86e4afb6d3b94ce37d2cdc9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716de0409bc3780b8c45425bd4a45b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152739335e3261682fa0112d64fef45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ad5b8dd2b418184d229a9562c4014142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba70e5e887c49f5e564beaea67882d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737a6246cb67732eadcb2f4fc73744a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebae43ceeb1f69fd5016f2d7f6fbd08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913c64d70d9ff08857e93acbfdf5af4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194211a0d20793d35e378038add1e3c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f77dc974fa931cdf9864ca71cc36f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bac41a87d5150fe439a88b0322b88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcc5d4cd53467712482a5c68c3fbe2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f2f93608bc03af126f23645a0fc66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8dbe7bb43053b92d01292bfa708b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f0ae417c67fdf6e0fa07a241baca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bba02990044260bf4c60f5d3d367f154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>