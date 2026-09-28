--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15671faaf4c73496ac3fb30eb479845e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e5a5da2662cdb418b42c2ec5cadd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2fce14aba50a7fcc8904af865c8633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c25f2510cc82a1e58d80db58edb7294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13751e781b2c757a64ee6e4d2990ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b651e29f3d298555185fc73450f59eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a6ca9fa2a908f9b915dca30a60ffe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab1fab90fcdd4908ac4f5b145259c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e656fe8e57005967977778bbec2009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed40cc875a09b527290b4ea82f4d92710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289bb8b5ad767daa8ce32699a3254a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d49ff64f5f84859a3daee3ed605c1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3e67fb578c6fa3cfe99ca61fe3b1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9590a6f0223e102deec9f01989c1a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7db215c006f834dc9643bed7f5220a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc179b3a43723c68a7ea79d7f5f4843a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c808c0441a8ed40f5947fc4f0670e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0f600d3c72ff2781425b7f2f3ee0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b0773617743e4b5ae5e8bffd3857819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206f226a84ab8634575613d613c57ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283f170e1bddca7f4649e400762f10021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa7bc6e25ba32ca042054f73653cf422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f27563437aecad9a8380ca067e3b1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aedd97f6664c14a4c4b07442f2da224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd6b47aee4bb4ee569b33d4032b8f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a203d8fb675c9fc6b7ab72034656826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737bebd4dd4c63604afb8fb45336aeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135fb698ca21a710fcb00066739126628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda73bdd7463acfd3ef4bb5444a571629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c5056f51a891f2dd1a40afc02812730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a641ea1d2064e2f83c34fd75afca9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f8969d0b1a0689075ac65e316030332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4433b52d4bec84c6acaccd7ed98ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b853094a0c532b46e6b7d0e89aa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16970166db93852c3f4959e3fcf8f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e26f99b6f75585adddc8074f01ec2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374960090201a93efc07a40c044d115d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743bb3ac1b01bca476bb66daf5abec638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85410109e51ac023b0d2a2f838d929d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3065ca25abce90ad4df50d7016b890740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596cda7b4711e61dc56931af0725ac841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd9bc49ebeb8ad4119c69aced0d52442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fb1632bd71afc82165a84d34c5ebf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a025d08b2c729c76502074adaaa0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37b3c5935460aad7e57f2209f3da8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4837736bfad628379d3f31edb3ae446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259b13ebe12ee071300130c02f4018247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065313f5fd7ea49ac68e58779e598ec548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75470389a62d73c35c67b7f81dcf6ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad89cee3181ef4ff156b0a799850c9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd0f7de19992ba141728df1d8a2cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1b8264c1cfb5c8af56484ce55c74752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e09c8caf454c1dc9fe7871b19206e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b0662fb85cbbc0de05dd836855d8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314f59356de804f18ccac1f753fbe9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902843eff2e63b2b1240495c5e550e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f851360eaa5a870aacb9485ad513d9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691215162a886f18c54fb38f0eaac2b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9cd4943cc5a3a3c1cdbf53e8a76ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188845e332ef836114c45b70fe8a9c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4f7c0e80181921695b03b8fa5555161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c41549997a269a8343acdc5e3a2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2889f78f372b938d771f4ed77ac8a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc780fac3c4422360048a6584846eb6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92374204ddcb59144419dde02438a1bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15fac0240e2a2ff45677e9b5dc8b9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb0976e931c4427f8d3c302c7edac667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e194aadd7239341adaa5dc4c3444be468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12cdb32aa0a619d9b641cc484e00e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22081f5e8c52eb044170d0935c7ae88970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbeae4bf8d5da55584503361ee9beb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824f18dd09b34bc36c72393302bc64f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67674b4cc9f9613e7691d559b5ad21d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb074e914e0386e3a0821d3901540174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd31d63c36f0ae2edbe78d80c5ba275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a9487695110c4db89a20b98410c4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc632782c2e6915ca8e83bf501f7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c8bcdc9946975ce31ec19109b6a1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcced99e1cfb6542cadd16038e70290c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c97a564b0767ad560c88abaac69fa280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194c89f9b5004d3fae2fa1e49be9a6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db7de3e197cfe40f83653e06ee9b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cabe866182eef08d298533de251f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8f6646d2ab8f6a89d97af81a1149984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca628f09914c4eca40e6990dff86adf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a11cb81e9815e8c0c5b083d59164f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd3df7661e1894e9a95e68f7ccbbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fcf972538a6e7a6b8a42bd32d638788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d0da8a87561663072a9f4558fcf8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d146ba720f4a023adc4662b50acc6a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aeff98820f4ce10146c9c7d584f1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3952f06f91a531b2d96b1dc1d0bdd3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689b8afc59d17820fe94bcfe953973d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3ec546d9be6ee33bc176f3be1b85c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049c41d7ffad907ea80c5110799958a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca366a7e2fb35dd747d042876609112896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2767f2b65b5aeafaaa1ca7b363fd1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66ba48cd5204721e12d213fca7ef4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c660288b9045088fc91bc80323beb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ff595a56191a2ebce1e8c014ed245100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfff9d386fe065b42395eaeb7878215101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a2d5fffefeaa2e81ee7c4844eda00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c59fb39f04d9a46937125241d08456103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d93ddbf10a15985494ee923ed548eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c084d4ca69540faf0c84276219395a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce64efc5ccb19a05b9fad7467a2c59e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e4ac5f026a5a6e0447e0bad6c441107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055a78926a8b7946de3e41d0f5440b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1204d2d8627bd950e3ec9202d8abb12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7995984af75a4b98c46568df6693df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce92c8468056bbb60644e42956619de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c85e1157cca47630b5295860e745b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf40dc9e1c003922ba0bad4f630963113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d949bb559743a79523068b091f35a31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad34dc070e46b106c7d13577a14cc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4069eaa8fa70e6121b8f645662c3091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9fd6989a873d739af9ed465523754117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4d9ea340ad9ccdae7bf53a19ebd47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b98d3614bca0fcf16bbe5e94bddff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7173df1e81350063f1c0e7d356536120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450d7ff14e19c0320c9f2d5c453c03e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd480dd7931739dae7b46a03e399f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605610437976a4dca783dfeca3c79c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced282a4ce980608b73fd05135b0f15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687d08ae7fbec7683d0d76065ca77fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a9bf7fe9bdbf259b2780c004e8278126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6f1540f338320db9b9d33434b7e20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679b881ddc9369aedb1f55f1b24fb8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94b3040f61918ef00c748570df8686129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec02d988b70eb43ccbf67cbb244cec3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d293a522e9513664069de65169c16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74119de9e3170d94e7ee9f2ff794f62c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd16287f9db3dab7c8c18ae32777b2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4ff992b01054a3a4bf0fade5f24d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96780bd854600fe7ab3f14420acfcd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac1af02303b978c2feeeaa89370117136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef36d54bf6cf842235d39a1cdd4b5a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336f1c4eb4b8c51453756f760a2022b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa04bbc9a5574a9e93e8aa2e781a19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88924637e804b050c146d048ca327c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40eddc52d7fae759b15bf455b2bd03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5e5b2c63d3e8fb765d96574eead27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cc52d3e57611fe7f9ba747e81f626143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff2a8e599ef1dbe1cb338d6e94c935144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c7168f7c229a924a8330ad89a652d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f086fb3db1b465286d5c28d6dad807146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2f80a1d9484f7c710bec7432dcf51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137e3000d2d35187754f778af2f841e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deb5d2e092c05570dd44e7d9a510ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1efadab535965554186932b0ddf30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e26136c0596751604e5b78c4d3e66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9a17dc8b425b04223fefda5706fae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968e54b4ed9208b4432468949652e66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d30fa3b3a482ae44a18b2651ddbe2154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb9457ec2f0c1939104ae3749e70911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99980e443a29d339da5d3cbd875f003c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49193035b6aa4901d4ad5bd8601afcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c662f34f07674c229d396fbddec2294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef7dccaa3762c43c862c522f6e449e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd06eb0ca30df6c7aa7254006902a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc09c354f38b59267c09e353c0c2147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8eb84a27de049d72b904ed213c0708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b731807480171fc3c23b2bbdb2ea5709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00194717b77e147b88c29e0f30c4f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6ddcc5ac9cf9c65a3b92d2e35a0da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7290748508dd96f4e9433dbfd9219ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17bf5113f850be38e00454cab1b6e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f68b0418896bec22dbd0e82c92e04a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c66695d6eb183fbd86c5946112810615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272e64527adaa29edbf5545be21cffb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7ddb3d8a6c2f892b919bec53cb66717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f72d896b0a2121806915b34dcc4fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba3f0ff93ad83f76b1eef06aeaac419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652505749f299d9d241753ababe437f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf92adb99d027eaa1d61d23462023d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccc9736b6f125de183a456d05f9c9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ff517e03395c0317b6578842d5ad023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a05b59af01ddb1a3c71539473eb5b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd9301c2f234b59a43ea4e35e4c89025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaaee0ec056ca7a23b208fdfb5619e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ac7a86f0d3c61249283482b1ee53827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27365a92ed0960c31c83058e771cb32e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3dad6e8ee626196e349f25b15f7a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd751c289ae976e7ed7d1f5731550130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4be9bd8735dee5fda5b429e66ad4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821beac5256761d08f1325e04c9c0c9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655daf32bd86bc9d6c65d06c70cab5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4429d07cf8d5ac5d1e5fd3171053b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfde58990790b76ea31a6a01e3d791d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e344f4913460d81a7b8eaedec547c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d219d23ecb750a2da20e2202696a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a05ab4b8d8c2c57a49271d509b00c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ea35fec9523ebcc50480ba55cd46839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285692e8dda53592fbcc9c0d32a96bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0507e9bb8b6c77657c6c0ac69af5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352877d3940af9d4d15b2a5613308d9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd369804150ca854b4f4d1fe009158c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8eb869c6687b0c02664d818ad24c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a193a7cf2ded07136956dc6f939fb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb98f84b5ead20e8f4252bec955620246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f83a62367c6dd87347ebfe06901b9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c432852d3eec3303356602c41911edf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1424deeb417796acce0e29308c436149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cc3691515a4a9d782ee1aac2872b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c37d3f01b5ebce0b235f9617bffa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e9ed8538d91c3f9ad3c5bc5810d4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8f5db3557b955b3cebf2bbd26c8af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cc7b5c04faad5ac0838c584c3a5d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3320b1fa5c1d3aa73834be82d526055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e96e281127c8a8ced0bd323682b9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c0a635991fe4e0610d19b7382d38657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b9d2fb376b7fcf97704f069a74e4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac7cee1a0376a34a2693a17125b94559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81e5b12cd22010573f2b628bbf333660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc420f12106de2fb4a99e6f1fac98361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898e61dcd818bb2dc6836f7e944789d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ec2e1ea54a8da46a8080695f7e77e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b077dd60611d1e2c435531f0c40ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866f5237c33dfe710026380ea3bff9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f93826282ed97928e5eba06e0e3c1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7f918dde4a4be44336ddf2da7404a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b860edc8a64a5314c44d90e4798d05a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41f91d0dc6fcc3dc8a6db337b8e43e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b540cc8acfc33a232d32a8ef13057270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e21d3fae1955cc76eeb311807449a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a356eec145d3a7c1a8d19263fd3d9ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357564745b32c4e30c3eea486fee35973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876356ec04e8f4bda12fd957f7f6b8a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afafa4e2448b2c55c031d08c9b2cfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f0c6ad14a943fa471e7a01b8ab27176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8590d7b0c5158c5ea18066f7ae4f77677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a6672f992022c7424f3cb131dee8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bcd6066df1d161177fc695caf79b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4e42a209c3dc6d5750b134355400680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667bca5f26cd08b9e1d23a018601eb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4a3da4c22596893110ce547fb548e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06051a98e672ffa5f25121e63ae4431483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccc48d0d41c57ee5b1b1436518558d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464addecaca707730fc22c7a2038cd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ef954aba08e5fa4a6dbe807b80db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241fd4e66dc62d8b5c1cbb0242a116c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a371d2ae139dcb1e61a773e913029a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ecf25348960c2a61301632ab016dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe130fbfb5c055d96a308ae272fdd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbd4de210489ed367446c2d40bd3dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f5cb90d0b0add0a53196830ef650092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d381e32220f5f3f2dad07d726c9bd9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbd95f7af57c49731a1fb90db4d5bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45354df5f7795b1ea0940db8b8323e5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a4424166165ed6649e333f2a516b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37bddab5cb9ed4243c7465d8ec599497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688db363708d0754c566343774e23c8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e5899a738a7394e8c830440f1bdc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f4f4d8b81c3acdc93007490dd21e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbe22f798ddb9531e39e7ca03b3147101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058e7a182b74634a34c0898a44dc18b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cff07626f66a7e45d45281f72d1c02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dea13525ad878d7c3f755a693e3978104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af3114e9d53572c6abbcd1f68fc91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb781e838703a829fb5ad76b8ce0e8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b364e8b4d00736e767beba689c3d4af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae514119b9d16a609ac5c31dbad1ea69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642315289804555bc3348ccc77312bf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94903811aef3b78135763dcf42e2fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98742e97ca0fad6457c4765c8b8a070111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7aa1b82f15a77306fc06c53ed19b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97339781b1fad55220b520cd778859113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdd601290946506d61de1b3ce1979a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f4b7577b941137e0d5e2de808279d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca8e3e26e2a8fc985cdf41454a5e33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3a36d53c5a99f80619542aeeccb66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f875e41a2e0871f4ec6f6e25977325c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db073d1d9deb6b44ca2554f47a96e4e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76088323ee072a1a2b7ede5fe92483d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec5421fc8580104caf39e86b32e0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4437961ee0622105af14cf09175520122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11d62955d22193dc0866068aa59191123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd05996249f0783284146c38fe4b49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa1e910493eee882c9a94f9b3268b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c369b4e21311f156b2591b985dd6fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e286c03b88c8abeff08eae92847b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ab4b439a524a3b3ef841b4d89c358128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab536be201e0ee981f0604fe1e8f87bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc01abe35919645b9301e6b0f9a2fea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b687099fa6691f07b12a5ecc4678c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bced9949b8ff103856501b1680726d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2aa50dd3cc1483c6de01840c06396133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c20fc60df2ea0f6bd3cdb4e8ec8acb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7bb3ff84d0363a19f9f4ff14093ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf1a6abdd911f6f355cdfd33f778f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3258cf9431375f26be62a1701f65b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fad88c47522b9d2a21a3fe8bb43a73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa94a127eb01d865b3adfcb3060781e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6b6384ec7848cb1bf5f80efd5448d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705d698566f161e37c5138ccc6bc2f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99446e11869fe29bc362ee011491679142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce44567d1e31e773c1ef1dfd73e4cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ee568179150ca81384ae643e033b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c261cd2bc356b43f7e232a8fef67ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabd61325ac75244281a58f43cbcd7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab132cbf5380cf98a8ec1701ed0e10c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93988a984f7399d696569e92e50299148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6f1f41695317a70fccba78c4c3e18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6605c2101d2130f902d788ee6be84ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d5de653c9c5c3947b19a60c4ab7de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1123a8b877d7e38b66a7a2beb333d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8aa055e8c3a25cdaafe4707dfb78b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8d5ee2fec8f549230668e203f7ac1154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>