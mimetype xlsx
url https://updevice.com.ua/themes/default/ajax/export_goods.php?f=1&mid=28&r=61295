--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630f6dca49f22c0e510e00dbe6b27f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6d95ba788179d4d7c2e4eacc24d032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bbb5607e3f31b6f0c93f5bea565bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc587981ca14caa345358f6eda6e74e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e40d06c81871b3cee2162036699625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac39f3580731aed7406e7bf505734f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce807f8e50f52ce9a09d73bb4727427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078635cc30f2a26993ad93c541bf61b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5e26b6d464b7d9494d925368c8f7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53a9f7ef8c3e4a5e6cb925449918cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6996dd247c05cbdd87f9b1e91e25a7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383db01c130374c8f1eac3f71b558abf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51313616e08fc93cc468f62ffa678f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598cc03dfd5182ef8909bc0163142b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aeacf8ae1ef13f0e6371a86c9906b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a7c4a98c17b9e7606c9941b4c8b2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b2e05308f48706d28ca0008b3d60717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b202d9213483ab67f032bcac9ab3b7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb8680c91999a152bcecd3ca4756e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a6e8dac4808764aee25e32cd74d0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55c9122eadc3e3f4b0749e1f67e55e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8896b902bb592adf831ce2265f54922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac01fd652c1d3f845d9bd2a3b9794b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4feca15391951f8d2bcde49a921524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa6f7b9858a54660e6b82a797f4ec525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1e1a5a2953ad6fce37f1ba4d8437e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb05c973314a399f9ae3af755b5ab127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4053d4265387b806fe2cf7e1d54329428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a9530b42758b9f450db653a8d36aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6511dad86169c2939359f0754b119930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6809d3c406c4f5eff475d4012a58531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a57fcbd00b0c46c6a3e291e5e9f3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99425547c8bb590b986310103576622233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f14c48d58ad3913a3fdda9e915e77f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6aabba15640b1dd030f4d05758d5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7abff4c2bb37fe0d40bc724d50ac236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94203589921f3de8411ee3e2d99dfdd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9dfaf57d0e2ef4e4ddf61303ad21438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577502bc8bf96301ebf0c2d4a87884939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c476e22a0ee10f92f35aec0d2541c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb9a22e917dd9dbd85dd2877d3fb1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79821d57b341d7cf24d4a01b1a0fa33242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361ce099f79619bd51af6cb547a2c7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a533e31477f24a3d21c022cbe9c9eb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e376e8a26306bcd86e6ae8bde54aff345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a46661abc85ffb2473916e33d415a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082dbf0f5db79ffa07d05f43de0907647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e257b37cf25784701e257ab2805850048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f4cba174ccfbcb4274768a8f4f9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc29237f90501696dade0211b2a1b7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739fe5726f2f13e14ef41164ce9ba2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3ede7ae3a48eb1100b571c311358852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af87a6beba867238d8466f9606797c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc27df862106c0201c3a4bf2af1b23354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e852a878f32580ace1745db185d8ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc840ada7d1f9fa716ad6be867a921356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b084f6860d9ecd00a9e6a543a5cb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc62c296728240ce98d49d95b8c98c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725c60283c6011b28017d712d3646b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42473915f00ddce7dcb9bac05940d0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe010098155ac0ee6d64a4c87e1ece61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21dfc93073720c1c2d4f395d9fabdd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee988d811acf9e219dd0a3f4e0a06e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23c976a97ff09fbc070e923bd0d88964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c65b13074aaf5c0eba5ae626d132365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf751fb6ff99fe4c527964623c24608966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59110486596bdf1da98d7860b5d7b65c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b483f8bfc25ea8edce53ec18b2e6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01272d1d634943c86f586bffdfa12669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a04b728dd98bb43dab6b7c10a84eae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99221af7eaf43a119c8f64bc146d38d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19351894eaccd45f400eed210cd03b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4e86678e262bafa6011a9529177b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c4117cd93af60f7f4bfab6a78ed0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a32533c94bc043f4418181507acefa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91482ccb7da53776a59230bffb8d2f6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503b4dfd4c0f71c36edffa5b80ecccd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbba7f128e7ac748ba9c7a2b0962b3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71fb0392b621dbc181718d274c667c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dac2da0490393f30f2b9a8b092c64380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013b147c0d3c489efafe820b433ba1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d1a243f6daf48f9bc50ac1f5cd9ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534bb77cc6f451d9d8c3acf66ed525683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18b6a16c95c36b9c6c826fbbd7d29484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2a5e886194a17db271ba6d0c0973785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034b356bd33e813dc4bfb15b337f68086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568dbe6a6540c6719c205184a55d38087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fc28d984c9a8c56355ddf7caff24188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024876249b63b478b6adc7336e5d299e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858d2f93db84ae6f5735ae6f722f9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b3e044d2331be9d894665b05c34dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26492cff49afb2bd7efbdfbab005f89692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9490e2e0bd925840f00a9b55dfdb03793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08582c03889f724b4b227e0d079b5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db97749aaf83e510f845897b897c1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91fbdd729ee0338f5e87947aefdea896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37854da40d2e4433f47ac83495f660b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dea7c0b02eefa241285f4f66bba4d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1277a76296826d9442cbb95182e03199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab0f86877687d1da351f8acc90880d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37747d9cf64d2a63bbd2cf6166f25088101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6e2e0ad518c7b96b3cf66c4aa7ae9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd5635f3c6f0d8fd794850d7ff2a66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d6f5defa4df9f1d25f79391bbf07b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b967922cb2c408eb200207757fba113105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44bc30d35bb60e5a96e2be206ceea0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28871497e3ab6fb8a0a56d0f46ee9f72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479516e4cfd05bd647e07953bc9f0c22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52986707838ee03e1ffd53b545c51df8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849ab4e6523366e6d1653fed2b6c4f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcb0e74fd2af1ce81091f5a780555d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39a80acea69532f5e5db5eb7b25b22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb619e0986006aec05a0c48ef20117ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994cd23b70f6fbcca67b1fa7ba1df6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d262221f0f286b40c28a3a8ca18570115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628f336f463949b8048858e68ea33af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e0d067f12c69ae1599ef63270d59f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f15ba153031bb7ef1849ee0936540118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326763d05a948be181cc278599ed694119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd0c44166ccc6d1ea6860e529cf5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fa7213bdc5ac9c7e2f6ff89b1a6e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82f72bf44fa6fd0e8b7cfce3c7b498122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c7a6d1f0f3c6a6a3831358ccbf797123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676867f4c2a44c46e8e5e2d02cfb5f51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b00cb48708093bcafd2f0404fd2dbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8046d987daffe50319d73110a5ca14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef6039aa3e6a4d5c6b4a8b70e40b5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7415a466061ee70a885c7bd6e6845128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3f2343bba0d04513713d9b29b0ceb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da30ada01cd6797b09704a99a92380d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32ccb7895b076fa25f7211b1af9cc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab2e001451afc0f7e041f94b700876132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f3ed6f2ae8b066a61171ae77f4e62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7288059f36f694bc3572b53b8db7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b31cfe38e75e8c5485fbfcb8038c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d8b685755836873408925f1b7fe6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bc937192833c3792f8675860998b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336a1c821eb49d028fad5f102118719138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32417b796f1dbc5e9b9b81bc5bcf1108139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738e7e1ee110ae915f13a31fe2751b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86430eb6155d0a9c3ed542436f9cc76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0488e726dee74c1f1c1b17c7e494a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9105b2440a4ba2d72b80e08c86ae65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a5ba25e96d13bf087e253990233cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dedac731b8e331105973f921236b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00037172081770f2211a2394b5973d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a08dd2befb6fafb086bc60321474147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfac66a2f24e90fb1f9835943c98c54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d2a4a9614019b4365a5355d38a43b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1843ab788e1a717cc74c65d9cfc9d82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d4aa72397479010f0802d24a0aab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e650449ec3169c546c9f03785295a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4513021f0cbe3f2f75c3cb282782bf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1fada302b33c1fcc82b9293841916154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f74ec991dea9335582eff5b680c491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf4229bc7d27356d3cbfb2008a2882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05936bee891ff2b61a2ee47e1ccfcab23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222cfa2cb5bba5c95db9e0ae90c03c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e6da8bfd0ca2f59db3cbc072b6275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e55ed11d8d8c5dc3e030b70b7df0176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d94a1c76aa133f1905fcc50e7dc8e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5ee55936c09f762e888039ae0b6a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b981a88e575fffeb283a83c57df7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5fdcb9e2ba61a0e592db310ee256210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419003a79960a4537ee2d32548cb306d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99f704556451aff3d82aac6ee728112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b48bad451d421ae027673df6bb5b1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a24c715b5ff731eaa3e30c87eacace14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e7ccf3aec16979c5d4449e6221e5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4584881dc94b4fb415538268751d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f23b7f5d711c818fb80afcf3ff6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688713cf3e7d57d92fe35fb4e4d2c1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de0dc6b18ab3d60ba6d6af562e101e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aaa292a98a96ae37ab31d3cfcfb3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedee85304cd5666a2e15e9b84a1d7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbc29ab3bcb964fcbfed9d4175893e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c68d98bc0ebeeff5a78b71039100d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffd93116ae8583ec1c9559cb720a3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe644b413da7b52664ad1f1c71653cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba95c4ef1739e8e6795ee9e74feacfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da9e93e42430d12553b62fce74582527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1714289b27bf30a41b59a0630da7e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092041573cc1050275c71bd78175c14929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d67f8043412b371a3deddb1a9647d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9414a113b795ce0b280d0dd3da074631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325c219bef497c6ecd28b1cd91f889c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1affe02a8451f4a42dd2d610bd110f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231c5e9f333314b17af36c0944421bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6ddca7de2e099fa99e1c6282604f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93fd6901a5e43bf20ed2488b068c0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e94fd99f400863550fb1da6162baf637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d323357ebed4eabb297c3e733c621a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d92768aec5c3da4f4432fd2a8b07739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84b547833326321cccd7d7b46c7c8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afc187563fe9090abe1d08fa8555c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b17635c6eb12e6236c572ea9d5f8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c021b1c7a25d5032b1cea1d8999a59943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2007264a4c442add1c958da90a1dbe344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0e95a4f70e7911395e5122d66747745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379156054b67f3fdec51fb712389e7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283acb7e56fc7201f3b8a65ce2fafc8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1f0c543ab8e38f53ceb9870f27dfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e34437e9f6f9418fe4630c8f0354c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178c3d7d2844dfe16abf30dbb0fa44850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f212af8440fc0a3e0d60ef6ea4303151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab597265ff7090d2c16d37d1a38f82a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99ddb8754642573f5360209662186d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15316820a669726b4d2ba61ec7920c1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c59f12ecb2b7c48360f999cd3ad9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4da258084f9fc96e78f943dfac1e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e4330258e6f44a5e8c279114bfe5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6c6a4d6f3ee1b2facd59c5a8dfacd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c186ea9e92d7151ec61cfb17a2579d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd1c8c7f987038db3a7690e0ddf51a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519710eea891889475690ba26b007e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6689a45dee298db33c662c99c6fd0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9de766f832be632348534ec2c3a6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11035d944de0222dce21f71974ee662664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc55f948cbd90e4a45a84443ce0dc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad76d0856669442a5c7c99bc4d357466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0eaf8acbab5a34dfadbebfb4ad5a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae7b5717a820e5bd7e4677e166efe268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cddbd87c3e58e70801ff82f03237aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45036791e7df2b2642ae97d267c2403370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5b4fbfc352e463f9f12c66182e62471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408590f4a22108ac8f363ae95949da872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15c48e0886255d4d4dd68ffe6c7a2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cb354dcce42cd70c6a75f9606a30774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911e73ff896b836b3691e14a2ca860575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abae61beb6153d7a3e9b2aeda4dfad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471ad6829717a6c7772a181ac98205f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6777ae8965d95c5b894a2b203b2f2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f378e1707aef468b5f53fcc7511efc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09901ce842cd094b57db430b747db180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bdc683acec06c04b830e4733d69e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad1d2d19615e546d7a51db640c249c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74fd936df02f1a6219795565a77a7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbee94c971d1d549e5d02b1ce8da5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3624fcf7cfec2307ea7c5d737d11685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7096f8bb960648b900c444cfb194586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2936acf495c0d757b7330f3cc6575487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7cfd7485dab6bc22d8d631bf84a0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e131c4011f2d08c81b8e08e3866f79289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cd4b8fc2ec2cde085c80b2d5454dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24273ed600ef1510ce71a3f9b9192c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad010c0d7570edf5cddcbdebd59496892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f121fe83099985fa021d30537aff40c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ae576829a365c5117cb3331a1534b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a050e2735c6392c204606a3e01c6ed895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77cd04c21211f9562c4d151043a2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfbb0f0de2c709c4b808869d46e6b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b19a8d97d9c78dd8c748584477d9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6760d97acc97daa9a298b5e0e20df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4a6fbe9b323c01a2aff788d99bb9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9230483ca319d6a1f3c8d7a3d85a04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd355b775e74110374641f6c72d14b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ddcc8810e1ed061397032b945009f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf82c34204432970e61471e0ea560e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c84a19388d2d7efd39d8999c59b5d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae864138fce1278a14c6e171b3919d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577b332f985331bc2cf0e90a76f3240107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc6b57e35141d47a8b5f2b5d7fcf88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38810bad08966870f724f9d209618c9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2376996fe30264d747bbf5cc215a7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ebd59deb6f9cfd7ee6ee3b3b78deb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d965753fc193961d5bceb2bfe999d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4909a50169bf7557c4808392a6fdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8e6df02d379b73333b1a3b49cb8e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfc961007e90e5e3649e7bbbee8167115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ee46a1905ad2a1fcab2c55bbec545116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672c60489899a1382d493f8b83f5bd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55a8c1d252e7d60a776a2fd97e2e30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7745efdc1d40bafe58b00e4b8e2fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f256d28ec6c3285cb799ec9ea153b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12902ac5f1580d40454f6a33d96d6f00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e00b6609547a74520613667feb7a1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5922bd105e903660a4dda46b5909be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aec634ed37e1bb904c14deefdfed8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62762962f245d76a2dadc9f14240fd5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118637674b0b32ba772ace8e03d2207126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555bfcec217af4903a20d5641988955127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dba4b4499502e1aa16f4037fdde66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a26e3ccdbe442ff7e4d1af983ddc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e657a7308d23258a09d1018fc6ad7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea837fea5c3eaf7c9e668faf2118134a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbdb5c0a53b226c9bba01f85e39489132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee659003b64932f03ac013e76674d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0547e500a5e1249eda2f4c9c6a85b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3ad2e6948b83e4a88c110057210e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63169025c3260f2af9f15caf640856f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1f5d56d648980e384e0068127a8a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3e0aa57e6c6ca879d31fc5b81c256138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686aee26f2f60cee65cb6e76bb2bcee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7a6408cfc896392cee60375ed718e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d611fc2b6d39afe78dd59c03c321c2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004df4a8fef894b2a9adbb0d6d4bc16d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf87d9169aafe152427b5509e5bb98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d24791e58364c61cc56303171d38c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d02abe751b084bf247d433e2273e70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824934c9fee1ca9d4938e482f63a117e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c489693745616eb797f54c66e04f276147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3a2ca03606ca6d3af404c853f8b37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503afd424383acb0e78ad928d3f79e8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7ea4218e2afd679cb151fa6c2fb8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa169d86b1ac740f359a3684613f105e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0421bfd30acfce7d8b763702620ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bbac44b77dce6ec2a05bfbd96374a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb71af2572e998ebc97749c6cb3fd0a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>