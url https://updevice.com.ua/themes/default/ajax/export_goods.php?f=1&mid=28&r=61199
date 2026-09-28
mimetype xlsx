--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0374a5f98c14f3b932bed49f4b9e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8658faafaa021535f2207c3c68b292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa6d350a8ac69d42d9278f36214f1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719424097937b0608a2e69931eae9f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1439f8b41f2fdc99bf681542fbd125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142233f2d5d3a51932755f675cdd69ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c9d5c6f63ebd326d89aad627643d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbb8b4789cdd5b806cc3748c0fd7ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae0b94f8897e88623973c63bbb4a899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b671e53ed5e8ee75086369272cf631610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade994893bb8bb1e4669e4b4e26136411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81b04ff2f4a4da3658dfaaf1bb7de612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b1a1f863b237ff95e5629cf07541113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc71938ef7f8c26063b14a15ade67114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa0fdbd816bab068ae7d08caf5de1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77aa9a0c5414daf4c84502f51dd60d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019143645d1e262094157e5d81f320517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5981e4327dffe7668b764df485d52018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff5340d29ba5497d2cbcc1fc329a4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26a751383fc31b38296279268c103c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd71e8c1c5f3f4666736ed085b64ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655673e6c749c117d3a97acfe87865f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af1770511d4a79f614ac790f5d7a7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac061f2cb6e49dd4e9d5a1b61505ede724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f43f964930e3ff305ac3beeb49bb0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4fb4c029587947a3a2cd116aa6b8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3b1212a284cc9d5457841dbb9a31227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba022c2fc5d6793c06eea0aa751cf3d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6584389a8098391c87d4db08bf26f7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b24af778260e4603a5824aa28d82930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f914dc7ac065ef1bff5bcafa6c4440531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753679507261bc8fa19f58acb35c1ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b986a263eaed9f0a438aa5088cc3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9db3dfa0ee8a7f58f4bb383640f8d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27c9283046387ded3d69ccef2bb1d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3d05798c315b79bc8157542ae4c9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a43b4618f53a40ffa86d1a40885f2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf16c0c892222d22c162e4b06fd87138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835c9543b3e9e3dd3cbb0087629808a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c9d30d9ee6191d744e3a976715c9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf712d32ad35cb15c3331cd5f70ca7e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96caa686a37299e71c785209e0eb50d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebfc1473b5b7903f3c2bf9d2c96b0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656a22b8d5efc7443ebfbc7442e4c8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b815385e13d79cdf5731e1782043abd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c321ccd94b8da7569a731dbcc33eccb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722b0887d2fd93578c4f10a3b8d252e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c789a943d34d886c020d734c43cd0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048bd6f7f68a98558fa368d12d6cf1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecee3790ef275410c0ea4a23dec3cb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9e64679ced7ab9ba35549ad9eac1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502612b7034de2ba18e3a24e82264fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73c139bbb16fd8699fd9b747a5c9bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543461dd68e5142f9648c12618423c0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22666486acec81fb7d442e586f0b7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b99826dfc964a378cc3d56f7fab19256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd428e3961fbe87c735bb0ea7cc8353957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b772844bb43b1b54c14a4dc74daf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462a5de66075393e17ec6df23ef717359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764359a7637c22a599e2d04b5a38b2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f746c68dcc21a4680ac247717c0361361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a3f913286347022bf7bbc5aae4a8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ff326d5432934d2393e150d25ccc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab1930160e30034d59607581ef9a1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c4f6e85d25e1f0d85053d5167dcbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d09bd1616a357971f2f3058466231366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e54b06cd38c7d513050179640958467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d7c3f3cd15c3bde974cdf33386ea268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad5fe8e88bdf607e9508c322fc59ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c903c1e76a3e090e8474e23aa6cd41f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf80505ef818160ffc0e1e7208df3ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb3b539ad1ecd74ee8d0239c658bda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178fe2b319206566dded693373e631c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef54789af6243ea9c37771c1272f5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a499134befb5211d2cf3d0cad9e82875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3f865ef34fb9ff4f4c069de81958d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed0ce8245e1616532fa54cfd0e8beb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e53033efb30850103e86e62de0e19f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008b2cbe41b2fe2fd821a525d12ec7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7576853fe753fc753083396af8df180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf467930c816ece0e4f1ea2fa4173181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569c906aa69f075e9c59539b129840582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899cf7644260c38badea596f32d345083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083fd0dea72bc8a70a9fb575809481884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5d8cf56904a0812c1639e1846903885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f08d1404d65536501a905646ea74e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e639d3deb72bab0b2b61752910a225e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecbea62ca640ec9392b1533f7f4c1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a63c12573f0d3df4fd61310b9f77289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767947661707003515858d648f48ea590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b64412b5252f63db4f7ef8e08a14c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaed8e451d8e645577147c7a26395a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04616a7734182a78eb27d02171e5ce093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf853d56975df21fc527556601ed7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e052fd0654e121b9ad3f4f35b4dab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b25ec139b86bf2cf827c50fe3eee5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d49a095803650d7fcf13f70bdbc0ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88765a73dfb633fd4d1f46e4c20b579198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793b7173307a93e704ec3f341b8523099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9026f9e4bf0091b598fc4b6f88efccc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea8740918e7cd00a4d70f18c0227ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa302364398a7a28943a6a7ced69e8fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5797c21ddd88ffa2f90cf4403885a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8240d9bd7d9cd187af0b03ba58e34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515f1485ad78547101cdc57a0ea2666105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc50b62545fa35466cdf1830110f8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b063e749003b07e3cb483fa63e1321f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194827ef3d57c995713238b45a8e7806108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e98773b434643cba1b07b96c786d07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f4793db46ac38bdd470bc60156f91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a6784bf54444a539bb8e14365b9f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3d2f69cfa32fa482427d91ac5af16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5b4e256ae5e4f353bcc6fcaf19bd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f89c99a28e862f2b6baab4a50693b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4207172351e6b6af08089c6db4429115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686894f79cadd3f1a099c121891e6c33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baad30fe835945076cffbdcc1a04e42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812241422694ce01ac5e777350143535118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585551cd6789530c8badb9cdab84fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0c27651c6700415f544f3e7a8434c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da48e73ed03787a43d379c9db8d4ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421468eb9621784f8f9f3716e60e504e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e3cf1e38ff9a305c3893202f679ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0e6ae860a08765ab39d0724f04ac8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baf7a9482218f751279c2832e981ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24347bc40e4aec39f6af0d0c3b5eb474126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087bdd69297b8135ae6c4faab02bf67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98069c8ef06d558d5a8e5e6bb8b7570e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e20895b68cffc626acf86dec8bc4e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d913e7ffb28f70c9c25846a0ab99f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b1eb3ad933387186feca8a4e8ba2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbbcd6b295b288d28e58274bdd4b27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855a419386fed4c740fc17fb4cfa900133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae72634eda4243fc0e11344c45228a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31aa40e767f403e7d85fcda46016f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaae5b78574be18b52b021d9fe8a3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d34b6a52421f6f6c434aef6a1f5322137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243e262ecfc854e5cede571f83d4a1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2674724aeb9dfe78766fe70ef2a160d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe441381a178cce404fb16ecb1622b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542c0ba39c2a9ca8bea00a368dbec61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed923c36e4d683f2f13cc89b215568142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7c8343aacb37073c77507dac61f6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4859fe66404e7dd7bfc4f8c8399b00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501946f7ee5abcec3af763200be97314145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53cd5f018dbff9850fbfabeb75f8fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd223276981a249c6c9d27ba9673ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3f0664c3e5655bc452fa91db3bb17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4afa2261a4de9da3c4febe4a84bb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a33934ae4ea18fd3f90ba8751cb1ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7af56fa45f67b8c6802c3a679c268151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc74566530d0208d3b01bad3c42b19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190422f7ec37c549ca6eb1a9f1c7df6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4568f1c42522acae20ac5962ffe00154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26924f3663f67e8bb25994475e7b58751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260321943131e3dba250f0967a712542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02df85976c7064b0a0e5a4683da32ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85928f6b7f21c9e95ff32e517760bc094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626c54dbb587ce338e3c690296dcb1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e327b66000bee7c7f342c5949d11f896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c6ddc66134f17aec2d062812ecc317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a165f307dc57b5b94b561cd2ef1dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d9a3b18051d83dba7c08a74d0a9789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b7715ccafbc3b71ed5a83198486e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7f6b805b03a780250bc93558b9a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e11205051a39b71817bc5e0bf63c3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaf04fcd647a4d3102241d4333c9e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740fbd9eedfd4850f445c48b9ab50f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de1855429459f165ab6a1fe9031d4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9306051c13d39b4b5dcb0c643251ef216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf8813ef4047ea9831eae4d868f3b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086314b2f7a7c5c1bb185d36468de3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc968dceb6382895e9a4c7ff345d4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e175b72f072eac7ab43886e735d7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766b8f0022843779aabd497e0acae6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5508bd6c0eb5d79be0e42a602aa490322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafe8f68e281ae73db49ff85e78e09a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8fed902a57a4fb63aad458b4cf1e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a7255bdb969f77742a2c07dc2cd6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc406e9d403cf7afcc1eb77ec182c9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5a3b18b141bf75edd458976b5ad1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3183a58ff71363843751940e591eb6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51109d993bd248399d4aea58209685229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1457a104f63f2b2531e1ea86bf98130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a94f022960f8f22d2d58d088eb6c9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87af8ffbd6964a08fe165fb1774d27732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f86298b1bab657f55d9a040b42d47733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666da6427aecb064c76d50cb660851e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75437d19a2a941db89355d2ef15c90d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deed24b6a06f71dedda0433bb9779ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ef1900372b83eba4ec3b20216fd5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcde7169c4c8f57581a15d14d18d4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca3e21ccf55128a5a56397689ae0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e46a26b894e89d132e2c3f993d4d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b7740b885948d189c89ad47174aec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd999043f77729d913291055d706ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7096ef0960d1631f2476f190328f07043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9bc7931f4f81c611ab1cdbd7f9bf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162b7b3db0c64441e49ea3185b8c36445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f957a63326b784b146f214e72bb5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e863449b02cd99a2646d2422597c7d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c69f3a6b2d863bd0869ff5736f81548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dde282e4e0e50e499a1c05e4b33ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c679866eac6bc06cbaf5e5d476193aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef68a3181f4d7a67cf6bde4f4c030c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4367baf2f6da177818f6ced8209b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077db6b20e2e0c28d75a4e7671f15d4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d912f27e24c882b080d684664339ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc3fdc72d5f951b81fe9ed5ab997fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff293c3969d5bc8cfa8268235d7ed3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9ae23ec9d0b568dd7b04d352a451957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680ff81e47ff9726e96206ff24a566b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7459e528b839cc71c03d683cd6a4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123772ba5e639ee6ebb153854a656e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cffc52d568a3dd782d80dce439dc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9735052683a584a34d4ce97b64ce57362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be173836704b1c0c5bcf821ead19678663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a71c54e4b3accba05f1b2b231c59564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e1b31d8dad43190cc4a2aad77b5b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7456c991d450593c3aec3b05ab4cc2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ae6ddc58ffdea0c04c60d9fa6e24c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c84fb505c9ef33d5715cc09b8993068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333bd511c6a5a1e76c7daefa3e0988869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513ec44b2be1eef438ba12b4a44b67170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0dae9a0eaafa3f87448f890fa770571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79f43ecb59c27157c666e6ae59be6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76243f8323fc4c2d366c0bc349f2ae7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9b6f3b6c53f82fd54b6b8ec37215d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cfc87f292155283d1c9796be77dae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674e49a4dfe1d156f94ac7ec59636bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7f4e0c2ffa7954e78693954502be077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85179d084e478ff2343914cfa644bcc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea5b9dc75f6dfed70a62c88685707b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71b1598e51048156b64f9fede0fa0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a95bd4cb92333f780c94aeae7497f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583f056f123440063bfd564322fc42382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e4f0c0ae36b05136420ac75fdf17083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d155c2c1b2ba4c473c01dbc652df6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83fc96d8be7481033647793a9c2d5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74140d9b911148d09f5a3cdf4020ffe986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9319b823da0b92d2b32df5c87608d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29195dd633e526b5cb034d716284c56088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3c755c65cb679eac48a58950eef5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d68de04e2988d736a2222d0d44eed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59355e2171a1b2230e33dc50c1ce481591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518b6452c623b2f83399009bbade76792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b90c1e8ba4a40178371fc356c668793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fea097cf7d91cb7d65fb6226a097594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086a439c9d95572097653036a81ac2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f2c9a87463d8221f64076cd02e63596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe52d18e564f06152f6cfb75b3ed0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a919b03fbfeec5d887df3ab138d6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b44c369a85d4e98e56a08260bcfc7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152118ea95cb2943140706d5f46050b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1dc76770322218500a94e254552f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a278661a67a94896e115dc36432130102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddfeef3aef5b783ea9ffee117f15ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa6934240a47e10fcfae563bbb54c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f2ba2f0f218853b7bf589349d8d57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b2f14526063e1435889e0b5d4a73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f933fd2d031fd45a42a0236d0d493f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bbdd3188f4087126405af0465483f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1791dd792d603d8b16b40a37041243f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c2e92230186975eaf312180749a23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40c7baaddfc60beb7d8b11aa5cae98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796372bbc7e281f249f60483a6d3a3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a24a23173649e73dd65cf59a132bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42efb2ba840f2a2cb8d9618fd007b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df23b444ad3ef73a4bb4a57d3de5006115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb54cb4a049d68f525971a9a4c4d3fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d66a54f31e4b840b437b598a6fefe3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214dc150b8abdcdfc108a47a6e6906c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a1fdcf6b2767ebcfa8e844437e937119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7853fb68d843979aa1afe1eb9450dcd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498bed0f08146ad417829a819330c56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e328b7bf362fb6e48494720392e942122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4580f3dcce876598a527730478dc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28565da28cff0604e3a0dbc4782e81a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33a9cac5270114e8f8a02a4110a15b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8863921b2585e71131655608a04ffa7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fa5602eecf91a315b8a046eaaeb38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc87a4dd22fd694de35a604d8cd902c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa475885ed5a6a1b7322332f30816f91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd6e8db555bd718ee2d4f974c247ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871e0826a251159226d2a7ea92595c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f2b4e090fe4e6bc714cd5bdc6a4e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58779dc35261691a47e2cabc8d31e874133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188862bca95c4c12f751011da48ffb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be6b653c94571e56434889138ca2d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694503251f7e1085e01a269babaeb2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a44e2444871a0d7f27af3162365ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7cb7b8542229d054e5fdbfc7e280e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1602be3699e8de8cafe6a8e696e43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530935978b473c1b7bc99d7802d4dc19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dd5117a03a10291eaab2668e1561b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c35aab70199941f8583893de59c53e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a217232f74cf7363a1d80f635fb53f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3d082e40f2f0da0336e29248aeef8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4e8c68c809f02bfa01903862256b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e40b57db610db322326f61cb853b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd413524e32e1e17fe9477d17c31e8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f691a895689e9ac3b5099aa1288163148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec4502678711feba84d273e8ace21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b9ddefd22d3eb2932ee3d7e504f4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd0714c6529fad91f600fe326bcf9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9503ace95cc7dadd55d725b15c958152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72bfb4d5b9848467aed5aa8e624409153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac448cec5bb1849179769b0dd6587855154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>