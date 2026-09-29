--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9a62e6528bb160dda508f61e6128b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b51b3b717f3ff0ad2b319ad08bd422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d828168c65fce24ff10bd01efd8e5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64687e7cd33c01998d981279d7908fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa5feee3173eaf2828fb8c698aff355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbc338576c6d9a74e0836191631ba36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb5e581f4b688169c933eb4b7326547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d721a617ddc82d21ca129cb9343efc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74e726864bff72c722abc09553e2b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60653bb1309469b031f23f3f992bb7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60403b095d375651224fe8018b385a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80259c626ef41445e62757291078e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f081bd362c86fa0c3b1368a02d450fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2508084488b27ffb7bbc5add87fa3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea032031457e70ad93d33786095d3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0b7a83414d8eccaec30805510cd3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cc404aabd8020d72b2ead971a514e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7cbe4950b1a404269a495461fba2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55ea8ff1ce0c324dd08e3c80f322fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dc208e2c9355672be292fdf3c50b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e32bc9b04b52326f72a378e9d1ab121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca923dbcd30acdc6dc7ca1c956725522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19198321d3083b0778dbef9b6dd98bc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4917e00ef2d726bac8bbd690759442c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b6a8bf60f6ad0e29768d1f684bf5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff65cd947e4193d15a0117d0de5adf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1cb9217cfadf2cff40c853db8469527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432bf088753351802f5eb5a46a79eec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0726f17c4298a0dd0370aa42496d4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cea3bb4c4b9225031d76317d3dfd6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900ba9feda87f716a3363bd02ca463e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9017762007a72928f2c2a89ce2f0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118320002afede7b1f6dca7db856d7aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da32cf377d1405aed37d6d629fd595d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7662efefda17ffed5757b960f0f79835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27423aa6a568238f849fdca71007dff736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f099b7d58d20a2db66cc20bd69240637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b034d8306b24f2cbc4983319d1e17fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc0818dd3174ba75d930d56e60f10939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a23d0e580e3c33387955d422cfc27140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ecc47fc42d8c925bec57ce5cc8e2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91397650a3a38b4a4261e587e40cc74542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c444f9c369c2ad1ddf7340f42419e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b619dcb5d0ab8047fbcaff94e34044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9cb1bb7d356aac3b0d6536d2beac945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c532dde1d13dea4e957593fcf394746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253b250d94c8f0d33e6345e8f23c27d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5094fbdc68eb1322502d64ac8adf2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645be58a4e14f9b0dc78f86e502da11649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6a89c09f36322c20a1a25ed014bf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec55de147d1acb7fe993ff302c40b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702746e21f2f816c64c0e4e7c03475952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a94974475eb453f0dd6c23aa559653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e019914bf283de850c207a9edda0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf2ef513db8978a44fa6472be2df7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271f5a85847b79870c6cd8d65408b9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e854636e0f2d974044fd41c3ca4cab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64609579be8c55c5b636bbe2e55b9c3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2adca42d7422dcc165cdb5a3eac43359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef531eece8bd3be02f90d2fb1570d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c979144b946cd4cea3c875d5796de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9e644eaa8453c793603087983603462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f03528e689d49b7491ebcef879a3aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cb34e3c394133c4e2f580734f4d6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22245c4179238a4cfc59f7f82d195d0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368047abbd6b8b50987cbdf65afbddfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b40be494054155217629958a6da4e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf90b5613fd3865342128762a1fb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e49d00c51e08224aecea349833d78369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80a3df79df4516d7e41956f5f4f9a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca5b59f67b5fec3a71c1a783749b3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7c9f66779fbbc64274000d02de3d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06464492da2e0b12740f98f60e84bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fd77e43f3d06df3d829bc80d077b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f6ab116965a32934a814b6713500c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bcefeaca51c1bce72a5930b32955376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b929ea2db3522fa97f278bd5c088bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f988c6efcc8f0526c0df8009fc1bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c8d9f43da425b5bc426011ca37ac479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928af851bc70b43853da928cf179cab480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e611180b6682a132a3385e0bce8336d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dba32cc76c431750a66fae776970be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d74dc96cbf120d6c32a4c52df844d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f7f61c56739eb4240a2b045818ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208efeea6e997886b8e48928c1db10285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29969a879cb15be302a868bf1798d76986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec1ec6df1c14c2cfcd8e228b36ecd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a60631b1f066b9a97774c6ae44ac388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da8f912cc0320c60564a1dab0d9b7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d95965c7c945d79e3bafe40ffc84ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869f6402bad9cce57199b9203df659791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac8c164c6c8170da68f96e94d0552692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de529f521e2804ed6e4e7066fe13f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9a5ed9f4f6921ec11f1ea9b603fda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810407cfd420bbc154ff31389a6e98d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300a6a48e874ad7f8462ababfae030196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5d96f493df602df66068e02e8fd7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54676ff33425baa79a0b5a9b7a4ee1ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10818eece23477c6ba1164f724781c7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167baf5aff4d579e476df186e4752062100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a42e2f99216361fd1380bf3a195aa3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea8b5dd1ce4d99cda1a2f1c2550c8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e64b67ad2938b9cb7dea407fa1ff8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7dcfdebf051df4611acb7d0f549a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed632764ff646f80b6f213ce4831743105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099d6e0e186c68e92baa1b3fde99091106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15cabfcaf08234068adc2b536abddd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c3fbd18b56d1d823d2d8c93b041b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23b085e886ba8da69122ea2ce0d952109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911f5348fe675df4f36d72a6f2ff0dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b94c07a3a44b232827ede577df51f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df6a3501c62d4ea3143087ca5570a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ae29657a64dc012d36bedd1975fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c940e949c97ed3bf617f2df334e1cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e310f460eb9c3f9b2e30edfe685ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284ffde7a4e4b99cb4cc74fbfa023cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20015261da3d8bccd355f30375bf2eb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512b803c8f431985dec057754b50e87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e614aa95661ad834b9aa1de265de53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28319e24dbe1eef571659ebddbe3b299120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abf9dd59065c3ed2de9032dd836f38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611edf0bf02eb8a76034e3bf731958b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcf7c2656f0ef89f22a700fed56372123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388abf304d1c952df80a6d22f0143a37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547fbdcec56309565546093cd76dcda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45872cd2084b10b24d06ecb6792110e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93f63b25d1a56fb37bc9df406c0c1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10f88ac91b43667fdddd77ba1b2c25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bf2975984404481fcf2319df0f069129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553568908c75a8d30d8098c3587ddcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85298f59308ef0b797aaf0d2d0febef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea516a3da808a873cc7d1a937436fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f7a214b9aaf72f4d8e0d07b7098b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a526255cea4120abdd9f19fb50ed8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18210cc3699da4593b8c0767fc8a79aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436f8b26e860c31580f13825c8aa268136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b47287554c256e1b5f7bc17bb617137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bf76ff7eefd9823dbcdacf60a143b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146cf8eb3ebc90b184159ef71d2f87a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a5d56d70ee6b933074914a70c3d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e8a3c96dd2598cd96b883f7a279dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b73bfa51cb4d79337cba4aaafb653142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef7419dc9751a5ff166c074368f65e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165222b4d85e46d3fb0fddf69e96a428144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428d157deb860ce0540ca649e2c87c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb051461c6bf93c27b4d3cc86684c07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c09fadd51bda8e93b5a8b8a9c601d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e79c7cdbdda21eed16c39ca6f9485148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce637567aada47b04ab693b714f00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983f5517a0a33e009150a874389beb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a85a9b1830bc43d4607afb6502429151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321899b3146b91c891c9e339f9214f18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205e2a11fcb47b064c1cae87811bda0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd48a3146bf54a2e4c2a45125aca1b4154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe6ae3795096e839b37fd6c99091711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364415c7ca94778accd69ff224d5b3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf78cf85a9074249e0332613a5edf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08860f0952347e13a78fac813cfcfc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5863757848b13f88fc434655dbd9ab95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd498f2fbaf217fbb7f6415f998ac2ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93b433102c2098261dfccee4d86c087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e99053ea0a2c31995b4e0e13d501398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c4dc0b8573b7187ab889d2570d87c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30a765a82c0cf2967b1970d94660d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66225be1abd9d1bb240edcf281e4cd2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb376b93ebc74751e9d4192c753e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146419271f1a787be58a1287ccf2b31413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb68157f4dd3506a2faf37892726fd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ed642168b20fc8fcef31dccb694e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907508d45f1bb38a250235d6d445090e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d200ff883a00896da040c58b015c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0d2641ac0ab5274d6e648602683ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d321236fe5c8f7442cf961d5f211019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bfdc3de54af24bf7cd75e5b52f26920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6bd8bcb0dcfa7358d7806f7041f4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6e83ba7406d8badb6bd16fdcc26a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02bd93d2e7cea1a4f06a828360c9a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44ebaea676ced3f4bab0d544c53f0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24764c59411232045330ceee2179d44925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433ab60cc63d138fd6e4b2fe014fc7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3830fd57f6413f5d27e98da92639a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a103ab95f70f0f41c73c9501937e8e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9931fb67d6d03a14c9b0e515592f60829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1b8f8c4909defc906f74dcbd2e2ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eb126d3052a0f2f6d82fd5a1fdf5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa104ca1cc730a28751f6f3eeb4e7e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe790da4bc6cfcc49a34bf0a79014533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf5d2a4460987765a94049a34a232434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d6dbb3c2058f84a331b1a5f421a1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6d603232eeb5a471b0f93fbfd285b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6a689f4f2a0b0db5b2199165f5b8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17684c38b62a15eac17b78553ee0774238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb85dfd91f7ab10c931b90b38ba3b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b49b19e684f07d1035843a26f0da2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b856aef5c50d1784f8b6d8843ee641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6154da2a4457246a92a287f83eb0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2767a121960d2f46626b620c3777343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2782b512837294352aaf17c20889f3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7fda756089e4609c0be2d088c59e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9561e3483d06eb889a273c431067d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c02efb544c2e5034028031441ca2ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ef8453671e23df2363f9bb3c8cfac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8118f4069a2d311090ab189cd5064149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477849796d30eb7a9e02627be0e003a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bf135e8889cae9289c2505e233a1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fb36e32a86aef88e22cd198edb17452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6fc98338d08b51efa9709d4b8d72353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca5e20296fd33136158117bf574b6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f0b39e6850c6f9c9f856f0955fc8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e94217ef50d5eaee38d54fd75b6fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d84e9c5972c0f656f06073476c82c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3412eb5e77622c39e203923e4f2ccd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb873116871113c3c8e4f185e98630cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3593578d7dd1402626bb3ef50f1c39060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f542373501f63fcf8ad217ffae1754561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce24fb8e698337a3cf59aea1cf0ce362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3113c261bf9206d42edbd17faeea0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffdffbb41991632e66a4e192d53b0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640766f6d0cad32fc31ad84293de551665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d7e20460ca87237781ac7e51590e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb6aae7c68c6817177621b75ae16067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8b48e81d1cf2056a6bd82b3205a1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7ad46b36796a42d7fca3c1bd943869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870f68d2ada91d6d3b0581c70928a7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c68967108eaada877ce06db060469371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df3817196483534ffbbddcff5309672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c14705e80689be827af358a7876c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca393c1c05b36c4fd9fa4d5d2e0c9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafcea4503de82b3a8869cb2671c9be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd774512049c0870d80213fa3a7e5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf78fb2f75cb87096fb3d503ba983477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a5c9b3e2a327ef496249828f95d1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0043fd97f0805410e05d4808dd85e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164883713e937f22e57f87cb868ce72280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b926f416faa732a938fb872f7b27fd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ec34db55a45523e0f92f80ad970c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8bcff434d3889d70932c28d7e38bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2758fe395725ee4e5e6df0275b6025184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a96d8c8339c6a12e0f8122e892dff385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d2871a5226bbc74c7ba59b60e48f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d612d7a8e7afe999b17d5c6427f3ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc333b9d57573c3f7109ca6d2f610688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ae2789052c1ce7e2e45ca3ca92c9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5e817c46c26faaf766724cc7fae0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87e7e834da212199096117a0edcb2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c876315cdb8a214afb33a2027b17592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98239503dcca060b893a64954faf193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad1c68092aaae535a35407f142c81494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75582055b982c86cbc562642a38aba095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963786fb506d08d65ccc8e10461f6b4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f51a7a52f7dcbd19a630b7ef6b94b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911798ad57b20c9f3d534603b90ffb4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f55870b53d4857a3c01476518ac899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747d784d957e62dd7b91deea67e4916100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6a7156b3e81df11ed0e3c03e39b7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb497de4354d7d96055b1acc2aed933102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f0557d6f1595673880ed6109314e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb196fa9e7c497a0582bee532b5018d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1251bbd3661e4a2765179bf0931063d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74786fdcb74126c44c2686383f3e19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d43e4136efd6f479c668aeba8e549107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fa0a1e289ef916497ddaf2e79cbd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62548c5d419127040ac36eb7fa4b6e21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93385088ce633519b62de99fb94104110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b567062f0ae809be707f15f27c925111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6e20ff3bce6db7cbea6bc8c8f460f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d4513a4afc858f82bae1ed220f666113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96332f41996546db8cde83738941ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baf6b93cdca6a50b2bfe6994b6c459115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561b5a1711b6e4cea4bbadf5707158f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6f09320aff74e717112e61733fc2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5dd5e067315ab76c975b9112742a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4a0fc10c6fb88ceb484609e5ab92d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95705656d7e8978855e83538d5df9692120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc58e0cf1e8078ef4e864dc6b7142e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d687c168f7296fe8f68a3d35a79fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45749e7e990acf99d732bd02f527f5d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643007c85edd97feff1b222e296f980124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b871e2e3da6aaf06139e5bdf2e5ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64ebaccd4179283472e6b74f2bc1db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff431e78151c68877f87ff545d53d2ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2585ddc3deffe46797e6dddc1a5cde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a750bb6a339f1a3b2fe4f40abf7891a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f41a9374b31ae2f40e8215c7115439130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde4d967b915e7d9ba4cbd8023114a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff09ac27cc6a5a78b8b739f76692516132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7409c72153c3a285406d626a1e64d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc110be1712a0fc413779ecb567925134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff93473f86ec962817e07f7999001e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffa3ef5cc295bb525a5c9b23dfbb31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1eaf85fbba8ebc66951217d1c32d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999447805d91616323711d6cc41bf1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0e774a3f9ae84c0e39b71cc753db6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464243c60e8a8c5f70476b4078c75249140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e66a126594c6c826879ad0e20970c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ec0e46b91114fdadb274da15bc46a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c0fe8f2b4af74267791ee17e5ecc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a393af5bf2b0b8f6beb47c51cb78657144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f066cb25c633bfc9515259428414e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5469770faca11e83f8f0b32e1bcdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5b9d98a96c29155d8e7650aea3a9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b285e29c6480105f5c397588266b4f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0509a26b7ccd9f2f6bc2cbc88365c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e79b6349abc6658ff65b0ac4b5a14e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67774991da572df1c2b7840ac2c52a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf01813b175c1d206aeb8b2c6f328a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99e48205496444208c7a264e106b3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364d58b1c42a0f4a792e316496f6e84154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>