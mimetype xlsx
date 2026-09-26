--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf7b977b727526caba50171a2e70761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d05bf2d3196d93bcf44b720d9c69742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f90082797d12b0ebbdd5a4db6ae6b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273ea32c7e418cb9a5ba45fa2e571ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480b5cd639fe1bf228c06fef3594f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0401e05d3883dbfdc563577f451346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005d29804bf2f1db88d4775eefd11de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803d53931ed52626ff77c3e9f034bf58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6d65360e8285f7af139c9d0af12959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a39b46ecc7f717386e4bc79d85be2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e29b6086f24ae314070ec1fe39080511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ae1ed963aa28985ac45eb86c36ea112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e46281ca82b6d0078cae492f56830513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cb02fe0cf82f7c9bf74134e390c2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad983c4466a4709e5da07d8bc4fabc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907306ccb2e07e75af7daf90ade72ca616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48871a6b1e612b6b6d3306e1faa8505317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75148ced1eaea2a046e259406b95b3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee64fa8055c21140f5f57fbcdec1d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8cfa9c59578209a7fbf152e9f3f1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bd71a659e255aec3d27aadc51498b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37473b072b3cf8cda82731ebedaef0ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940607c00a84bf6f432df9370ebf07a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa2b05ef56258bf10bb1687c0cafb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3998310ed1f0c37375e3adfa82c345925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2b8cc60b05de536b5be14b2e8b2f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609122a9405a984c896f0a8a7108c31c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016f237fd8d3ce2a14c8bbafd9814ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa3970017f03535da691e27432d5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3e05fce26076e4c77aabb0640433b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c3e6ea6cd067baf1fd8f8253b93e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e8ff94d32fa08aa96d7df470e987b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b8147c2d81d32963e5c2bd44e8d9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844708179dcb77d2160c3b5bb512d7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14840f81b967e3c5543266b69ef8bf7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228c582944527149acf9de29c8832a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3d5d4ad20df70ca8f2ac89063972e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6c056f781e034b6a436130de3e70138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4027e7ef45e735b5eb4ad99cee5f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d717653fa262ba334da4912f9051f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f8781a18ad0d3831d70d961bfb9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf658421bd3229372df640002c8f656942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08120e22346b630818ac0564be986e3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fee15d1b53dbcef51dee47c260b2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5db617584fa1f439785e7d81e999c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ca040222db1c68e9a452ed60ece9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04b850d77d44be9ded6bd2714f4b6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812726a0ba271ad8ccccc8e2465fe9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450cc8165b65bcc8e0ce4c7c32b028b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33978fa34d25d821f2bd7c4523bc10b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b08137a128ff216cf3f17bca5a44351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636fb61e27f53b3904315dcf7be247852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2f9cc3142f15a2def845c826e77a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ada4423eb69751f8645375df6e112254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9704cee18fe1751ea9e93ef90cf4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1edae41c5294d707d5967fc1b5ed956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9178c113fd5a66405dc837e895d3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264cae607edd0147c93a5120a5d0d6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bec33400293c1fb29647a0f9ecf35f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07dde1ece82ef16f1e37a47b2137c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff4d64dc2d89b0467540cc6d3f020761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16428623ae7eae61a28291a502b2e95562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265f8bdded8cbcfd1e815887940d97663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480b2a804f7fec0d25b1b1dd8868f8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7ed4d550c2373db34f0dc95399a0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6e6d67d24dc14bf6df6a14a380f0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d15aeb8a9c125a720f9654367b557167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c70a81557c8208d75cd38f2faa3f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0751474c9d608000c9c522baafa1f3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04deac37a2bfe7ac31d05936ce537670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cb89d4c79be31af612d25f345f59a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035b9c1312a33593e26700c9851691c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff9d648ba51b9be43c9233bdb43a7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f0f8bf1545fd2003895f0f7edc48774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd1431ea1188d46269451394fa2c3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337450f4acd60b50bfdc11d3420bfa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c01b811e8ab12f6e5b37f4bcc177c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c0373713e16e49ebb1da74f73344b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ac384be7138385517388930b44f0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed80c36568cf471893321a1b7fc89b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea58c70174b232273ac2d04eae6854281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389e4503ede63a00adaa5e4d7f9f0a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9983aca02e761513b635c5f92d2b58983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710460bece5c3c9cecad0c162066b93a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6080ed179f7731312f8640548285685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a16e30bb08f0cf080da1724a52398b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb4ef0ab0d98afc1097ccf6e8fb8c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e37d20c5a3feefdf9fc3bbe730f57a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552b1e5457d25cf5699816f39ba302f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293999d6052bfaa1842d382fc1680d0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cfd4cd4d871f4e3901067c2a7133a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f6bfbe352beafcca4036c3d53652592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04ae0edc72aebba66dbf20adcc36ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c78485c2e6a6b0dbc4a5c878fe60594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fa6173d73eea7a20f620ff7079f3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f435d306f3e04ab58a99af5f53324a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314b6d768e085bbfca0544ba20294b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0cdd3748753f338311ae6df0d84d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77d0e434a92147250ccb421e7debb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138948d53aa4d3469755f3c5cbd9e06c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e803f95886c90d230bb5898bcd72aed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761c9686127530f3f8c32129f385f2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c969b7e2efc45923fc9f034bf780bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4ba17d7b08b00d9519518f5e606ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5adfd0391d1d84345e7aaffaf98fa5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7903314ed43ce836bd38e3e2a5bfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f9f8df857d11f88675535f00c51e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6dd04b7911857c093eeee61fa383c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c322cbc0c93b9e65193c5dbc16d192109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef95129aa7fb1d27ec46b9ab7df3959110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bdd05c292c001c50a2ae8238adb50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b187db516d990120d85f0564e5e0642112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517a745a4254c33ad1873426909c8d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c7b7ccf19f4527b675c36b6d2eba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1565256c77bcaefe4ba3aec9dd63e68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0faa546775f819e85ff67eb9a98dff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183408110ddc871a5f4cd88b5688e03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529a1c30b0062ace61c7a927a58afb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d104777177b1d614ea8c70cf6e6ccf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a744120c8d6470b4d61c54d46429c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b036ead1add9905e5fcc9c1f209ca8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fa33052977c2b3798703410007907122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc9fecfd52f0d3c0a8a8f96f608209123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c443e0a8b5fccee80004e42f32b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3333b56a87d2f23a0366168d2a0d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9461a5207dc9c9a63afad5b813fd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e970a1b9aece89bc057620d547b26a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d04f967383896100e04c6edab9ecd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d075586b5ea8c830abba7ef5e63c633129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847c7ae751655443d4eaaf7d195856d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c25ccc341f6dbdfb3c37074e36cd34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128f6dd817ba8939a4ec689798c8560132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abda8f0dc93a4cb231ef4099ff1e909133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1216bb70fb114f979b896884acd6f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7b5fbed575cb8b6176a158c4cc77e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b511421ccdb3cc10b3f4619187ad9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d839abc65ba31dcddce59ffbd9e3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497890733c32e3ed57af66b84972099c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ddc6d4bed4c49cdaf683ec32b7fd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db52b0d88f488b079317b331fb7997140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c854e6c589dc953f09ef628073e136141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc8274d0c31673bf6cff51fb865e04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d56d8b4f885e664573250eb983047143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd8b457cd6624611b4372f2e1d67a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff7f59b26f69023c88d1178d42ddb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d55e5bc9ac177b703a7df7eea29e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b72e90def95bea83c59860396bd8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd228c4501c86cde9991ab66602035148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6288eca852be42f5073efec840aa1a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9332be01c14056af4553f2e7b35edf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7055fc92e45828b50361c3268c1caf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea79697d7581cad9a6d7ca72dd8554152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349609bb63df0d2d0f5517615522f66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84a227da183ff987c59cbb49c36655154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca44c77398e3fc95087537eca4771d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df6b4a185eeefcd38014f33ba07b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f415f94fe09785d4aacd2d71a936ad03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba2d1594a2d65a169d4e6378e08e744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bb8fc0bcb09b4689345d75d83be235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad08993060b65f4123d464397a343f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9f7a1b0d4a6480e8c6acf6670d4367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a92971ff04b1ad36dbccaa7accaad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf64c744cc33dfb0b1bc65cbf421749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ce730049b32155617e2fde7f0e7b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e40cda4ff00c26d0a787f358f6a1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597a2ec46491213fa27421d877f21cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e276f83192292b8a4efe91be0ed7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552974da897b259c468855a6e71ad45914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1eac8353c9ae6de2b3ae77d2e331b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32294763f9f3bf23566c09dc84ea516916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1949de97decc192da05772688e18b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd16c9c83c7cd1a6129ff09de90f07218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c65730c51ea41f6656332e2dded5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eb89f08af8733e622b38140014ce920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d30e9cc13514d5e92ce83315db8d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5933b824185efb1db1e904cdcec0e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad39d28621f86e00938abcf7016950023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5252710ef15f9fce1c6c12bf975b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676f5704c5b27c5de5797ca204a068625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458124c732c7f40896712e84d87436a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e83d084012cb4173167fef221612827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f763b0722355221763eb6000cfa238728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e70ed9f94cb03cf9e2d2ad7c33911a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472add2c2b2b95e496869f27a9c07b1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4412a4fa8d022f19ad230b3f1aa4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66875c62e83d3112ca53723f7937c0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c0557ff3d1883a8898fd1797c2fa833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85506466d4e5c823a548c3bd9fe6ebe634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebea8f05b90537a24aa65c10936bbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f5b28f8699dc91f7c795dd95705636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513428f209b6d1145cbd2672cd03bece37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b26e5550daa71ee5881024e4ad56a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381668323b9cb03e26bda3a013b4c2e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7222dbeb20f2ce69b4f73fc01eb9ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cba55efe9ca5ed7c697b0ab14147c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e698cc057363db13abfe116ae653b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ec2ce34969d6ff09b69b553f61cc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cfad8f1c770fbb1c230a1e300ca7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a7d847fd876d223a263f131f163c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a9f52bb51684232cc04fe106c48ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803c520b0f489ba9735d86be2cf753647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7549fbb878a0fc939526939a40e8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc44a2cf12a41baf4e386bcb8783aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737107594a85cba2cb432894b27284d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0a143af3db582596def682f1d4e6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8f1c1379428cd4d91689dd423bea952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91ff559c56e9b4866436fb2199914553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368863f20d488f0d11de47f6f6730c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be1a7f6345e0a04703758d7238a54e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a265b0afbf0f5dc796ca8c1c657d6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abf0d7257e2b3bcd070a85d94be2fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdd7316c4c5e6bb6e2bb5ee1b5caa258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bac18ec655525e70f2fa150d5150b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f4da6eee1e43e424f6feebebea5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c267a4c9ab1032146b8573eeb4d8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f00bc6ef1b9153bb52084d4b60a29c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dccd45ab4df88cebf5e6319597868163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdbea193d0eb8546a44fd14e673fec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd487ee48f6006d472294255a49ca765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765870ac65839c7969ce872ba3f3e50566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429ee2ef6f8f8129f3ae8211f9803f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531f891f196ca9f69cddd82b6f3a00a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087cbdaebc63639401c6d60859c4d4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb81cc825e6bcad55db02424ea8d34770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c110f828d05bce3434c7ecf10091cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6ea76a68fa622f705278adb8b035b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb44090d085de6d4a0eeaceac7067873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b803971fa2445e900016d779d25076374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0f8725f8eb550e7be29a2466e500475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f8fe9187e4912eb893373b0f3100976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f6896a1a8e5528d24def4738725d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8140a881ba8807837f33f5569d7f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c55cb707d0a7d93e04b50c6f093cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ed2d8cdf184cfd53554d2eaaf60c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bb4ef1e33a5d38f92c2b8c9311e3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257975c3489a581e729db797d4d5c12882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd93cd79f2d5f8d5561ae7856b8f7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96e3190aa293fdecd054fade90ef5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560b9867bf715ec1532a82c338f9b3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84282c604cce04ce17ea9dc817cd442986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98053b54e7805ca3a1bb65bc8d1564487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5addb6582437dd610f91e1d88901388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8ba22df60d888963860f36f2b0f0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704430e76aa79bf38b2d610d1594a69390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8a83000b4da4f3c12a09f8af289491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c6e65011e32f4a5a952af7eccdb8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc0d72f7bc30733c1f66c40ae9437193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4381d98c652b202d74a506dc5674c4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67f7fe673c4a1cb1ca869af6b9625b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c0b23e8d9a9c403a057ef3152b69796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74e06c4140702085eb3693ac79a2ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6c2aae389116360b539037d9b9b1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628c221f1735bda7c2ddeac96b4897299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea2ef046f6d49703cbeea9b2a0c8a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6124b133ec25ed1c852e2360fc05c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea11c3e3817016accbb075496cd3c37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd7b8c1826b7c68c38624c24dc9383103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149e0a88bc8e9be637663d5fb050d75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1ed4606efa102ddc2b4b04445c5be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caebf8bb5194eb52129c81cf0aa4847106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8941372f9a98fa2a0edfc6fb2508c4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d278806612575cd4e67774d32cb41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8fe3eb7f7710fd571d621eeeb732c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234a87ee0835396241a484973f246eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb164885711e070c08b841c803bdd49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d18ca1dc38318b719678eb140549c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9b6ba758ed3a1bca0e929213f39c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbbb6de5ffe16eaa4c99609934d3d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e7d0569dd4ec31f85b669b958430115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6eb88b78a2b6801ee74a1634c9f45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f2815117c992f53864eb78ec740e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84cdccc02c284d884a61d687761ae8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21772d4fa11bd48ddead73013e2256f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d5239880f0d590982857f15a76f0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6a73828fdebd5e7de417827be2d74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec5f94748793f20763c81ff76c4fd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0141ce1e6f3196046bb670ddd4ee6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef95e820a1aa623c41f01a0659cd8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5dd64b8ba078eafabf4396211e092125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eda3319118406f93ec7eff057ef1ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985ef7ab2de67eacde7fa0b4a3afa90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6d1d9b02cb04f63b8db4d8cf85f4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8196447fdcd9020bc2880dd29880be8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7207dec8111eab17cd778d8f544a0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39590847e23ad7277887a0aeb123bca1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0ea97910425b000be3b55f3b51c0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c6d60b5dba7d89872b233b73c11f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce05131ad0a8de07b1187ef7215bb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7858c6660de651d0bc6d55b850698bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f961da1261d7d5a3f015e72354cc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f5d876fe583fa57872feda999f541137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101a440241c247606e0c9cae3f98d94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8978663550a0c1d9e2b86aabb89c273139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914851c54511c31b3ee3aee5491ae18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982458b1ce1c1096e2dc2b8e2800a06a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f1bec22f78bcf421766bd1508869b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438c76f57186eb27ff187d524bd22c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512c4b76d281933d3e69944fb524680144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660ae292874298e5fa93876e001baae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfecfffbd35865e636b09a9eb9bcd0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa363fae349b93d6a9284e151704b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03400c4d8116e54cd5e0ff30eba418cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335990fb4fe20f144efbcecd05b17094149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc17f0e79529d0068eba0db125142a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff558ff08bd7b0c3efe3a6925220c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7df6bf584d79f581cb5f0f741530f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85fcaa0867f032b50f6c76a0d448b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5afe6c1e8b8033f9f9f0abc89992d0154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>