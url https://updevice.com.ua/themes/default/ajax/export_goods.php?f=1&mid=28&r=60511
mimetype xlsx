--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151098782425c0f1821a6da6b39feb5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ab7158e0ebcb3b6e60fbef369a94f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff92bd0c5076ef4218f756cfa73a4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760519d0ff6781ceddb07c662054bb954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af58aa51985201647b7c8c2037e0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d81fe98ff0865167553731ae5dfd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363934a8be3efd55b1fd4b31bd903057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d478597e3454c9af6dbf7dfbf98ad5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce739815fd99afd2e6c8c83c82e93e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24252e1f9bb2aab11053432b800794910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36ebb276f6f0babe7f673c87e7313011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd506d905113e7fcef260750891edf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4e922ceabca903f512d36e1a7655b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41c37c1010fda9b025cd4f5a9a7fe414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadf60111f3ab9f253a89481a9fc71015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adba5170a4129858f4a32dfbf78415416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad377314996a3715000cc6bec30c1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d5968c94027f7d1c3fc607be9ed1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6978cdf3baf07404c63ffe2b748004419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6cc92106bb2f3ea9c08eabefd3f9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f7c13df6a7814b6940333f8d99d4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfdbd8f92f9703374b442c5913799222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d982bb9fa31ebb3d1d815822cf7104b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cf18a38aa8238cc5e7cb2d419b28f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361f9cb5831e8bf9809a96b616f41d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aae21924b7669efbac6c88de60e1bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b02e3fa26e60869e042db378074e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc5ced5ed3331f60c56866ce9817bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9f762a921f82a345b30b57d3cc4b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360881412f9e0f11fb5d7431b3c68c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5227cc9bb48ce2d1095173d2b7f90f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ec03b56d59c3e0cfaa53549c1ad0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa60714f9dcd610fec4e09dcda0e97f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db920c9aaf79d4e6d882c2e6a28ad9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e40a69fc4da6f74a64eb5f9d8b172e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71425c9471482b7ab4ab51d01c274136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60567f9efa2a22d9d15bd276e13c1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea678d4cc310f23e8e7a8e8211a87d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c5b9514bf52730ac35d1c8f83977339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a2513ee1e274669a290dc8dccc0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f333b7589abc386539927cc2eab99aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8a5f041d0c66c580d6be146a5d22e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6cb2e9968be675caced84196ecd9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7dd19d3916f68324c48b296a1c2c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b683fffe5fee3cc09818564c3e1ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996f9936e23703f31ad2f32c163d5bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fc38aaeb8a0dcbaebb0fae204bb5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f97cf62c8b508dc7be36a4fd22c3ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b86c7da4b453fc3c628ebfea150c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347586b36f9e55f1861866eb215d21f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6da7145859b63c0f5ceacce95d3b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edced2f82e2d92befc88a3e5917efa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db47178a9795cb6f82ea41d3c9127f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d52808a992c1eb5746d172d1f6cb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8dcbc1e43c82916675a2ebb99153255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faa5e175a8c86b23ffde93ed4f8e0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82a6aad30f69d6fed46e9dc54d47ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f6b8793ff4865859419d5d1ad7f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286808a158e99d0c400eb533c5af6d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926df1e5719d734b9160b7a1d229ba860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab954c96d4f43819b7ea5c8d379241161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598eacd530ba61d084c56802d50065e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d822603223af7b162d7e14219e2cc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05798194b30a37841d15c74a39c5eeeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd60189dcc1adfb0c0f027a0e0bdad465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b121434bafbec6d14c3fcd66b9f0bb366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025527fd1eecccfc4effc3922c22044767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18240f09d406ba42e8c2a6dd3dc8a17768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117955a542d1e8dac7ff20ee60827ba469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231515e79aa09e8fd51958beb85f723870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db301d1e7d11a3d5c97a3797fd16e95f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feb0303aecfd7989033daa24b9a4fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1b7f8b5258af83a5e9e546816b9e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68c99ca8dd15cd09d79bb3b8f93c1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71b2efa770ba8cf973a03c8bce55a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6802f361a60621fa20f487aedf1b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be126f8e2f8a56b81a75b5244323b4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d021bdebd80da3cbea31a6cf96a680478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f821f14324ea72dedfd46f9af95018879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f6a815bd70d2fabdc109c7e0d9d1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb776e6cb010edb26849e606c0a2c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ae788a2137af16110a0e18a3cd4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecf4a86244d4a66d3a5658e790ba8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba94e5391fd43623e187c765e8df83184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc653092dccce133e1b75a524a64e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60746b4d1b6e567dbe499bf45f1a089886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe32081a2842962e266931d1b40f57d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea7290a9e9cfecc6b2d156735df62d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b5c9dede59be799fd5c027e7513489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df645238b1e921ee558e6c6084024190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7961475f0d2b8ac123e11e58a5aaa6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcde2e8554a1d678f8465b7946d38d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0995055de1e277642ba903f4d996b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c920a551026a373f4938ceeea318e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f941e08fa1cc0cdb36621d25d1174995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801ae49e869af6c4da65a853ffcb22896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5daf0d579b286df2098615c2168e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb18a1f9b8a9c5029f1e3fde3edb7f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aa11ca44800f649b5159c37676fe199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbae42099a7730d57ee7fcc300e0e3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee30bb034749bb6a73081a99e7509ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f60ea7a39903195816b6ee630f6d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96535b00868b668be735cf779d3280103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b107fe7227e6f61c14b5154a8fa60fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21a723b32d49b8bd9c34f4451e980b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c67fcf70a4e73f96236249c1852d9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5914c81c4e441a8a2db6a6c47905d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f86b15d42610408358b69a064371dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b683a6ba887a07030d1f2b4422a916b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dc73b5872d7a56b1aeb948f57008d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ebf6e97c0306a66fc94e6043e377d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258d04654b6d9b179ff5a679332bb0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b706c0ab247208602a4e072bcb7ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963e01147718be8c9435378a4668c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea2e3c9e870bd78f5467034209d691115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffb0446e849c98ec8c53a337c19041116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870c9f92eb4bb2c1b2ec32fa625c6b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c0e51a357a3952defa71549f7200a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df35a55444fed3b94484a5bc551079b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6152e6093e3f9c8f3037a21a2ac4260120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e309c02d2c6cc7bd230353f253aa685121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14619a9c63120ba68ac5a08d6d7cbe99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59236b08138aa186886fcecb891c35c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1156b9aec624ca9cf98a7854327a25e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aadfc9e0035943667454e70112f34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2742f45cb30d20a2bdc153337482f14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57835a0d7cbba99f270444d9eb86c82a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9e112a8cfe62173d7a8a1f6f6f81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252520aeafa82d39dfde88036a0e2b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ca09ddbf1d5f31ab989b33d21ad14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc577f676e205f4176a7f9908a86d1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876ceeae5ef86d49bcad8876e3fa928132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00616e9864f75730e47c28b0086659133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc32c676a0b44af45716b46e240dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5333f20343bd5c22b8e73629c42f08d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521a38c0bd34bb337d40dd706b8841136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0dde0f82c880b2348f67da09f6eb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecd0e6641e8d41ca7aac1cfbf496e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ba9149e812575aadcb1f46b391bc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b75edb62edf0feac74aab0c007b51f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca56095329ec3033fb0c679778968d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843f45177a9868cbf3a54a4c959f1e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867df174551c510cbaf11785166c8508143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dec7f4d14a66f8344bd749d0c0adf4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af0204b2ed57264ae6f6f2f4428971145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3369f0a584769da1db7e1572a7db203146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e5c0d04c97b277a9169d75ac02483147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f582749d03457a0822d56f441fb7fee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f8fd30d5938ef6111c376a4bf2b13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae880ef42d96c04042b0ab0d99f8b7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcbd01bae8837dce8428bf4cbbc927151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93da3995037eb25ba78ae46aef3abc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d622231ddd14ca3455605cff9d7d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60795e8435d2e01f98807f547bf42df9154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821ae3d92233324e7c0d4f8b8574e181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfea678e0d537d83384d97209af0cbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e9f3351506664e1ab19448c9a42813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01721586b832d646809f855500adaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78819acca4f12178750ec175b59e900c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009faeee6b18ff92280dfb85b83b9a136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7ed625f8ace4f02e3e6313991b4a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d1987f16bb358ad19c83d9dbe9fce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553617cc9374fce5d3c8cb8ef77b9719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c6f9ea551859340cfbdaa54a8ce5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c235fe8c641e7f3d0f52c0a490ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c98c7337e7a21cf703f7bbf7703fce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daf9c9f1359e2efcc288ab7192b03c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d95fbec7bde98b37d68f392aea1ee714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0466acaa7e4acacbc0792904c764815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606fb4cbb52aee5ce2f6974f12c273816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd66a6560d0aa820b079f3c90081c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f13032a9b84ec3767598a9424bac4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57821f9d37edae81b262f11304b620019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f171f56127806a3548e9479cd8669620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ac661aa8d3133816fd781a9647a6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c7147fbcdb5d452164189fc537e3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f7ef9e06f28f197ce2e422ee9194823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace45f02e3245895b17195e9ebf0d4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aa70f0c2bfb56c0debbcbcc3ad33325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cb59f1709c3f9fe0375be992e5f9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb946118da0a7f7d1712fd55f199da3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94605bab9baf524f3f4dd8c936be1c3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae94b85e9589455b6ec7a3411088cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac932743359916b01df5dd17102124530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707382556ce5161417d61badd7c421bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe509d4ca9cfc75d73cf458c24a15232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a6caea2e4c1a1cd83b21602fd611a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255bb0814341aa55250c84e43441b0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bc79c0c4694d9682b7ac3fb68e64235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade547dab71f4cce84930714e224e8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e72cbb15a946bcf54ee176a98349837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da40006d1da1d7e8d42e7368813a0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e7eb59788eb98e16c36937a0b950a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3064e118b84f24be49431b0a6cb16d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc0337a2cc4bfdb1c2cfc3d96d3cf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106865a8930581c0d58cf133cf0d0e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0279bf18a8b3c23c0856418f198f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc19bac6845c1cf44604760b050d8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67065104734f2feb5964ebed564b2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579eeb17d8854189f416c50f06b419d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa783368c44ea73d2b335a76abbd2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2f1cc7c93ca5b916ebac46844773648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dc101000957ad8771021d2fd16f8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830354d3e9844bfdc59d0c39785d59c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44d1591e4266af9a89775fe02f1d5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106db44fb59da5d1371e7026b9c75ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f0ae8d21a2cbfb0e57e214d652d7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc2098cf85a7fbf90733b40df9f58454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a74b3de6e12bbe452f4c04fc8365c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1177013e07620efd915986c79e1dac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f50ba23665c1e0411363394d83730b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee9b4010601b4ca951552aac31ce5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14313141586fbe948e394bde219e093c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfcaf23121e76e9a95dcb8426378ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509e87b6c1c7cc02b6ced4e17d2a47b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72deaa0ffa5965cc79f805213088bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee02813e2652ac564e45054bc89ade463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b653542e857df914e4888c5c1a6c6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0173a9daef56ea49b9c3a3629bc2e8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d564e034f39694caea49382985c8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45bc3e2978f9792ce59919447761d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b7d1b799e7f479c3c76e6e50586b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c667e60f0f01d55bd7b2ecaea5c4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b21a2c46a9c828c7ae9c245483e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c12d3e96352a7ef019df5c17e5251a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc014b23fdebc16e5c3c7f8b4c11ac972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31133e6ca470b96986adf63ef417d5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0215cc6c54de049c28d653146380174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc610e050ab0f6b0580c5119609e7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d435131a40ddb980f6ed4794bff4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78627b447239b543db8f0f04a44fd76677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35a07b3b323b84a226fb8ae77e038a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e40497745488a456566c040dacb61179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093363a11904d49a978a9bca9155a6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bfe9af9fa68a4fbbe827c2505675081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c800dc43fbcfd873f1f30a731dbd2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455840aa17c81c9ee53019120de186d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bdf3f6ee68d58107b30a8e33403a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908533c65d6d67c68d6f8c4276116885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bb32efe378674c092dead7eb6981b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd1f7e8534702fb2d07d19b7f2216a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef40c6736b1efa24d44211187a2ebc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818e40463fb2589f7eda2785bf1d12589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5785627ec7e4043acc697780b1d85890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55701a5d535a2a49fbb1f08b27b2c5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a928c805c1505a08ce9e1ddb4ca0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e37583bfcbfaf1dacbfbb952d751e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648ef35d3fa34e8e9ecd31b9c9a08fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f39762dcc7d1f6d2124e990bb97e6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1201d2b93f3468a7b291843ea1dd7a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59118d074d009feadbf1e2576474072197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8afe771287518b4b6126a064a230b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774a597c577c03f1383e278c96d559299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de461f23b101dfe61f121349c91a7cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca4bdae7fd0b469556bf30267877c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36feafad1e8848623b958dbacd2863102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f776b9c9629205a5844037c1640be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd2313549aee207b57d8013cfcad49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e6352fe11cad2e394f3538a9f395105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e08bd02ec2d36c6bf33b839f7f49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b21d4590a4cf1a4bdb032b2e220d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177d44e3f109931fc8e82a19c7a8a67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e30025412a874519c3a7a6a605f5e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4938bd8e2c201306d7e46f97b3271d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4224fe6b2b998854734f2d51020a82b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952c282ecee0490f22374e30016a830112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86b162c6a5a51b147a77adbf7ea515113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e4dcd57dba361d745e0b0bc388946114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267aad9e56bffc9a7e99089afd3a7b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1ba7914efed67e8f125b24cd3d298116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05fe547773944de5ff75e857c095cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb93e27ffd7eb5c939d7bb0adb782b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7f2a6ffb594681d6f91af457e5589119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a22d5cd316bc618dba3b92a3003d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dac5eb281063cd6ccf4f8e21347bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311b343edb615eaff4966630df25b9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ed4d42b34a1ee141ed84b0077e9c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410d6a7e930fa08ddab0bb96d9cdde9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee715a38f90d98a47e4b2a4eb7eabe09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cc7f0cc05f11941596467801c1509126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af2691ffc483f5c775273e16f9e17e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee4e6ba5a53099056755d4e2f11138128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096789e2bfc9fb7fe318f4bd7b227f84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124469e0f7504c30a002c70ebfd50c4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298402793f086891ddb568143786bd8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c1576051f9c19d436ef2e88589dfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a05d438481e9072778c7856745692c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae1d137a6e6befdfa3a7a62b62fa08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c9a4ceb3060ca2743cc0f75efb1c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bfcb112bdb18e26d84bc344f224a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b331d6ac920fc2795df2706232181137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b77c56eba88ca975940f940499849138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181e2d3cb88f1290fddb4de6ab83040139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df6e235abc7d103b4703ad01e6df58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63edbcabb766595ca38945c8eedbee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1844d7e3b3ad4b322b3b5702eaab943142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818be40280c5906d32d68738f0592140143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a457623b3e978e6b5f3a7a45a0151144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e1070fc6531f746b9d5c5a6f54e78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41215e4972c5d81cabfde7ddf6eed2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ee029c273338e5ed8242b3cfac011147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847eea6d3af731e9f07f93f8c8db85f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9f2209ca46874ccbfabe09c0d55f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f498b01db6a290b03c89cda141cde3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20757774a6d2d101c67ef8151ba0d8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66930e8db4d5a85e3a756a1aab235e20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0726931119c1af7d4fa4563f9d8a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d29573bd6f62d49feae07d5dca228154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>