--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076e45d0600ac5cf5a0f302cea4e4c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95254a2872c413d5b8df6164e455bf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c483a5ad1165229e49c3fdedf6a44f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dcd779f21ba98ac43991d13059e534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588386c2cb724fcd5ad086623bc7bc4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69dc9f32e4daa0f7dbfddbc09248706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dd3931431937e0a47de995b3e2a317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40686f1a429e3365eb46cc3735bee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bb52928fe89437517870d45b6f46e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02e254527549a139ed1d39bb6c7f8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a9bb636466f5634fc2bddf803e3f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faed06337112807982492a2bf9ba9ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bd3440105a4754dc36bea2a50fe1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cf7c89b2261077612d909f054d79914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4e3036509b6dcd66eae225b99d53f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a8497d81f3c54844d58a9f617bdaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65416e612b71b496cb7ea1c1ff452f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686b1e9a672a299bfb40684d4677bd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3e1780c16af675e665e2c64020b6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5c79b6b03845858ea61e4b65125820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ce9621b2b351f02d464df12ff04ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95400296c0df47fbdf2aed2de08b6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439889367cb8e2aea14837818875b42523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822a5cecb52741786ed7e7e702aef8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2276797fbd3fc0410da5f9640426eaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c9320167338abb76f4d022c0bd1bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b859d759418371a940885d3f0eed127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841736bcab38f5a4b2dd06ee29d272628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2fa8d24bb1b0eabc0408bd4b0625d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bbfacfdddac2eaa95f2ba183b445230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27994427a6707581b5fa097d11daab831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479d4c5692dff1ac99a0e50c647077f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453fdfef2b7000e177bfbe656e0cbe933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7c265418db3551aca49f66b82129234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c714176679eaea19b935bca1500efe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1a04e0ae9ca744b6cf7f4addf826036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb006b3c6a51c99582a361d28ec2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d80485269f9c909a19d5def056deeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58613d43b86db4c3643220b03f58ef239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ec044073d0f6953886020a34a6df740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328f9790e6a147a20adeeed8807368041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e84dfdfbbf4beab66030646f6c7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7aa92c495a667ab4df19fd2d3257743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a047f0a7e85de763028fc3c19eba344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a60c780b2dd120650a196699cfbb5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9db563894026d3af894242ee32a39d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91414775c4b7db853811cb145eae609f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6995a558e5a5309b33f3d670287b4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc8f2b528a73425cc7837f0e14ae5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506f147f7dbc88873d6c7f68be8facf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376112af4f22545aef91ef1772e0f3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90374278fed733af23a286a463dafc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5363c335616eafd3c811477e4bedda453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4ccd1562943644cd14f23cf9ab7ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdff76acf43448931d58dfc85608a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c106b09fe6e7c9467f1a733584871956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fa9cf096cb1e15848befee957423c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c57f71b69116561becbc57bff48cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074377ab027c51e6e0f6733f370f305d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd758ffac1a98c19ba159e25291848060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593b85df3c7355088a63be90c08d47d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f2ba8d8b715a0c808bca2c3a6b8b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb63ccb491d1304748437bdd5cb1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45ef1942ae075283726bb04352907464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e42a4754cce48eda2c800cb38e04f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed138a8f7a2e7f2a12ccedd3236247f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4c92f5f5df69ab667237b68efa4a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a945342a7f75fc3a85f357d1643ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380a7993c55b7ad5d16c1353dd60e4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff36de0598ab32f880c1f2e63945a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384ec703f2becee24e96df8c916dc5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f57797724d1bca6adba23cb4f1f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bcc6a5b8bb2638b56c203635aa77073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a3dee19294e2bf247196b9e0f3d6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af18e881971e0034e7d40600e5db0fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f3a6779dbc8b56ce59a5b26848ada76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0856dfff14c4e130afb6922742517b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ab83443c121cdcd7f5de6a966373f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0544aef5fe56d83902bc6b29db331ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb702c5fecbe4c0bc29fe72b8b9b5a0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56876a2dec3354d112a2a22b0f5aae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ecff86d647b146c90959e7b57779482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b1baa2cbcb1077dc3750722eed93f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414b307ba551df26ae950a157c7d7a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3df6339215672a22743608e13fd18a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf1fa9e927c4219cd635f73172f47b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ff4700233d33b3439143b91b933587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ebb3f0a5f23fabaf3d7a02541bf5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2518e01e5f0571070a90feb7caebf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b208dc482450979934033247330ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8244e315dff47c3a35f2582f4434bd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de41e4eae36298524a8a8abe6c81fcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a3a14fda5d4daab87217ca73d366d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde803e2116d8c53211b2f14ddfa9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b989f44c662ffa59551a8e6678dc2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac7664971fcc415d27b2a5be9559d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5c3868c9d9cc8ed4634945534d6fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf65ad1641b4dca8c761367992dc17c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a24664bf3ff39ef26d22e8b31233aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a6cf74e45e3ca0ec25ee8d477463b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f27f9554fcaceab30d5a94f9e5443101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0c27246a0d4dc8e0bca6401316c7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8cce8b249cfac510d12302b20a66c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b3adee227e292c16d2ab1d3871a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547e83df101475e993d883d66ff8b3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aa9aa4f351ab83aa2c870bed9b9a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8d052768ac26129e5f4058dc271ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd506c6dec15916a512a8dd66987b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773707a71c200236d8241a3b1030df5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d156a9a1d1f2eedf36096277e8123110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82963bc7c01e59e14b6d3b64d52bf563111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746947f34c477ffdb0e8d8ddc55c77d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5d6a13a40536f3617374e58e48f1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682059d76d776f1ce4276a1c5906821114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d08fc33da81ce0796f75648587d2f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f744c83f497d2dba2fae17a27bcbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99782fb726df3fbf917924bc35985694117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010bdc7e720baa1f3208693c3f2b081118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be1d934786da7b3613bcde372f41ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544947e60444468ab74d149a8249e3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4010f54922f85e3a07fe6d9cabab23d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbe6c06080f162848f746ba9ee7ef0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfeca15321530d7ef3c834749aa568123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb716e6033d9bfbcd9ac051c02ccaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671abcb0814dfec3b76e64f27186fff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72b1d46fde9a1c258cc4d2344ddf1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cdb7ceafc4a5c4fbd3d4ee5d859ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e5b7c99a848e8a19895dbd2150cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd665691cf09682e34da0146001d27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff63237db359254d4109bcaac50b7ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296d0ca0036cb19f46c86d6116f10b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a5b318f5491e90eb68a54431bb492132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb7a98513157e378102d38655d8912133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc09a9ed2354f63390a7853a1c9c7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b5d4eb24b44925580b82d11d7e887135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41071ee06bc7530e4138f66a5a9c2fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fb35e5e2b7c26e15c1f0f0befdee9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9cc1ad914311b3faa9d0324dc7a4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a399188b96cda3d87ffc95962c458d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21f371aea48ef35f341ecd5a7ad297140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c8110c04d9f891d906a9cd4d7413e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be204333f2af15fe4d130d622d42369142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af780baeb42dd37c8ab60a0728d64a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1786fd2911333c8d07d42806c858d79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc30dcd4480872180a91938197616b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca4a149dcf99e440d5c26a623fc49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97391c594f9355ad01fb1aaa7c3fbe67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa87dc6bdc52930a1128e02b983b94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3b067ce3bb6629878ebd300a5c4a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe160f237007178fb3c5686301ac6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91520b921c6d1e1e5cb75d63d9171a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba14652f6428aacad70c9017b902fbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e25f34afca9f30cebda47fb11fded3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996e9cf2d3f82b023668e97856626ab154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c80582c22847d0a5344d977cd11ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2234888b0943039722c5654b491a8632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc70728e8591a483326d00b9d48d993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eaa8322aa54c1c10e58e8ffae01784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccb7c53ebd812bb2ba181d3ce6aeb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa465326f7240235ce9e5da4d4e0b256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e62f73ff4d56ac86c9643732882227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cc308b19097eb917672943f310ba28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82894f72e8b8a75332896dcaed8ecba69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae9398052472f7fe2719b041dd843810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198564aac05cedf1c629892e7b1c0b5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46a402c9037ad638a01f745812d22812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a43f0ae1eaf739f769cc39fedd06b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f878bbbbd6f4e8a37d75409ecbfbff114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1996a1472b6f1d26b4818d7c84a7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cb27278bc9409a8e44379d58ca2c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5cd0a687f049a175bba8247b051fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30487dfca835644795a603c4db407318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc0b2346cb3a1d7ad1d540bbcc5c3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abb483880698e7f5fcc60ecee7677820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ba034c64a69647105bd2613699e9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ef465f829651e511f72e224c1a06022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec99a7626cf638e37873cd4ea3f84123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51b680f82ecc8a353d0b5f8684acb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddbf5ade2c6f00e3be157219e31eb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7679beffc3c568bf222c6b5dad1c78526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317761c830cca0301541f3cf6922347427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5387f7d6a023e58ceac21ec0785c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d3ea12dab3508e8a4f1a11b74f3fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d4a3207d0ab006d50d84efc4f453f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e59b813ca9c4899abad95072f30f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfef843374523e962b02215368c9ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f7e3e1be8e053bc44402b020b93d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b182a5c006540df109dd7b46e19f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675fe90fd0da4951582c3fa522be7f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f837abd30bf49a720f2dab95e2b1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d13459e2f72a7f676141eac4e845e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aec6a4f998c1733a2ad3f87deaeb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e553522418a60d640e0be2e6cc1a02539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd7d54601012192e1cf0db6b3c567d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaf2dd12f0bb1a0cada0be6e76dc1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322f3aed58f784794bcb850fc56d99a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cf864dae553f62caf0c4801da83ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be60980451d5c71cc9649ce25ebf31244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aa2e0b3caf443f71de426145c721445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59df73f92cb0de0bdf4898792473ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8918f9dd385a5affd242437b8affb1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba10b24af9ff1904b5bb2a7061e5ae948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffd89fd56c7baf6d95d053a92100f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b291c61dbdfddd161947e641a8d9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981f12ebf35f86273196a3210c039de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710694d9f820b54867bbf3cf46feb17d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba673f25a2a0eac64e0e43dae5a2b4a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28a2273cffa0f143050445d3bd007254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e9012a48856cb6e46b749efeb0d4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62eaed5326f6b17ba4bdce5bee9ca456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6b24443c807c9e2b4dc49796aa90257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97f77ab50a43428f160ebf7d77453d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f7510006c7dc1eab4a6ac249502af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d386e3c23504ded56d13f518289d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae6a8d1373b720936fb5b66a52e48461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73076cfe3dbeeffa36525167d1ef685f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaff841edcfc2bbadf0c51495073bcd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0819935c273877460ee21ba4f5920a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930582a0ed385958cdb96d35e63349365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dc4ba780014aa7a41bf896fb40db966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a17482fcaba7ca11c9c7fc7266e6e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ba091a0ea51a21b79a31e6a64e8b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614b8a36550a63b109155b64826475469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38239cb319ca9faaf08dfb598166f9c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c9da46b855daee30f0d3eaabfa9e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57dff130ec384c090fb0febebf908972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa39da53c536dc4a847205976cf79b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aebf31bdb61b058e175607904e79a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a835396e7b16fee997a0b025490053c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e99e58829fbe7c1bd0f250c0aafb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d275ccb213347e005de1ad32ce3b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ecee93725cd52f0917b92ded24a4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886acd5d8e49db5dd71a8c22bd1494a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e444669c687ad8f1e2b8bbcff3183c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f49aa894b45bc159c1591bc038f31b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ce0fefc8f05ce93830412f829254582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92261299907a89973dabd66b82880e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe6dcef91121711a942cb5ecaa2b8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0de93518f21045a3da0241fe60d4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb300f2ebb8570f45c2688d2773c35986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7a7b1f154a7c6c27b5514306364af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e790a85032732445732488f320bb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4728d00343d9aceb47db8f938d5b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0f92cd5c6b98ddb75a08addf0f9ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ef851ff1493f877ca578d52d34af791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b75024e2d3c30a6bcf376f428e7d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2c3ef44789d30d1f3fdb4e1c86f5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f66353c4a4a5f673c53737b757668d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9e0100f24336014f0adf3b8c6eb5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862cfa9ee3bc428e926094d8bd260a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5199940469df48e9a702ce8f4bdeb7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fd71c5052aba3a8092bd04d7c9d5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabb91bb99bedf1ee0084725b08b53b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020f7705bf7bfcf9d7cdcc39859267f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f1a4af1af4554924fbd2db02575d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ecccded30cc851a6eccb012e40b99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c84b8d8a61ff1529263957ca32476103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec9d198b5f5b0335b852d234afe7cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7659b2ee29d5d59a8045f94c5f6b708105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad78a2e4574d03b9fcc9ef088fca09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d81b1b0de4e758497b63c9e59b2c19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f08ba3f20354aafe8d5b36cedf7aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfda087b075c6653fb647e580d098e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01395a9c716a4368807f5d565f7ab0eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8709c5a81ca706808dcda648fce68b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fca4e759acb4de312da2a30d74ed7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabcf522e6fdfb24457d5af3328e6a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c7f73dbaee6d83a328c346cbe4893114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c06caa468eb99be974b15ca71ac64a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f727a458831c245262e18b9458c3cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdbd2c8142d63d4d95c53e8cc40af9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919277b636891e7941d3e8d1d9e9d36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f711a268375e5288f54d5af0179303119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf9720fed512bab95c97438e4cba5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bcc1e116ee026125d43df81429d8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfadfe59f69d697da46218a625fb24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423db7915c57074e19c2236b39a00bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa008d52115473e35546b19839f6ab9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334324e978187dce32f0e9aaf1103783125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949205cb84bc0420a53a116538a965f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcad6cc81ac8a53b5d5c978059e15eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1f4e2b556f65db536984eb2015582128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada67aeca9bf705665f7de9c07a46f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c97d5dde97380c2976c62f60c41858130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b44c84ea11aff336594ed5b58d728131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7d9f76e16ff512603f38c857e1cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec031dea252a54fedbfc25d658dffb3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be46109383b8a954943defcfbe7f6ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759bd0ebc2fbb4e97d52ab1c179148e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77662b088c85bf5e8d2f35e1a6db934136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d5a767760651d6031464b25b95a8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edabdbc12009910807b95dd29887b58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89c1b5a761ba26ed3fd9db0dee0a62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc2730b8296b793b657edb16ae5623140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a80f453051abbdb68d0a8d11854248141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329134dccd74fcdf062a0f5d32940de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d44ab487284d8d94998fadd5785d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc967f43c4d4ea683b9f0fdd32840f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee8123d6b650d0ec1b7cf2ff2c80d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06f4147d7a0ae504265d207f9673ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c949856d1a0b650828a470aaac77302147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd5906b4806e87dcb4394a98f8ae75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41835b94fde98278d7c3ef92ee4d8236149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e4acbbb9676ad6403ef94c1a380f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ed78e5a36dfbb35adb6fe748989f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69b626c7756bbbb92a7ee4e73401e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f907073b58ce0eedba8e6072a887e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bb0a26aca1e5cf59845a1d93a5d74154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>