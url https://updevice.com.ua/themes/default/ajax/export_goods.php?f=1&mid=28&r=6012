--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fabba2abe52517cb500161c017fb851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3d27e8087e2aab4c206fd558a9ca52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732b9073d041fe41c41556c729a6a9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d7af2f9cbcec4f41825e94c7c97ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd6ca94404c869fadf1562aa9acc4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc1dc92db67e44bc072c5e60cbea5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966eb6a9f85a6243832ab02019d316f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825c87d3086ba59c8a53e7a2731cc208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23adda369694d117f893963174617659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0dbbf02b7392df161001f4aaf0a4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3d591646eef98171264cac8c3e0b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b976a8accf8385941c170119fd72c7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc28a2a923628144c62e5c45598f5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03387a785a6f195fef9c2d67b50715514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805eccc492935f622d9d9cb9fa1113815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fd1c6d82f2981427ec1127b45769916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf20c27b8e042c6e291bbc2ea97ab2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d801abb1871b97b20cf9cd8fcb8527418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddbfaf33b8d200ce7bc4a9ad74c5a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7efe21b6492dda6448f84e75883f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df302b6313f46bed216fbc0ee250b0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6878ffd5ff75423fda272dfa6f6f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af88f6c9efb7f72313ca78532b569223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e44a7a13da336b5122b367bfe6078524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5195791bb06daea93faf0f2c1627cf925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe553fa42ee6dd583365bbb04d864326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea9503f5341f6f709ed46b0c54cc8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f21cdb7e765e71c7976e67181b313728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131f505669252aaf708159e5db1d5b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef7ec289c063335d5f598984a91c8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a5466a74809cd2f7b5c2113e076c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7133e3efc40515cdef090b4c8dcf6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b23e645904eacba82d9b4bd9bc43633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0040a341d06d3c29a67214c6ed88bb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d3df386d4062d2c1001a6fe6e5d6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf38e1151c932f3016ffd91db58ac536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748d2f6ad239f8ee82d9bfcb856f6e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d754acde69430766bd174bdc1aad238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abd0657d7774fc39f66ff885f0bce239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0aa1ff9fdb9e9214d407baa3a166f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480f089e650044a3c05c5f6e36fb81141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b7301fe6dafe46e340d94e3bcdfff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9ce649bfed479b4537c31466930de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7758110fc9c180b297c456293ccf544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeefa3e41999cf07ed09935706629545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130481bd0a083cfd39d01143ab6d02e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa60368cc4885d447199c8324f422147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295a6d7bd22401d07826e8f642ec2ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bc073f1bcac32a3957e47ed849a2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef1d555ac38a7df4457c762da8398650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a29af8589b9aee6066a426de58f97051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd10b8679176f63d784d02c6d782a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd0f850ab70615312037fdef1ccaf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9020346dd82457273cb4187411ca8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39052a878208d9dac33f5cd6865eb17355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831994ecd46140c3038f85b702ad5b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01331653e9a50b304076f35a77446657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445e93d24c1caa13cfb45586220268e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d18080979b9aaecd603c33878a35a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d11fb4942829415a17a2664f0d85760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be2df6848d602766e8c815e57b20b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f0985d7fa0b67ffb36437db0465a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa8498cda9adfcee4eb744bbbef80f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec95bc532569126177190995707841264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a137e9180364c6b087f6809bd2666365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97561b3382ff6470a64a8653c2aa44a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aed421b9ff751a135e1f6e92e184767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c53039885b856463d6c791086d5a9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ea0c21355282ed45a666a98b55c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbc7ddf9cbbc869f5cbd911c123ac870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918329f0fc544e1d29ebb5747284428a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c00f24159611a81fd7aec31f83913172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613594979a6822a411850530c7afd55c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaede21bb869b28596ed793f95c297a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e81ad0e9b4e3ac7f5141e471767bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71619d65a7382b591943b90ff06485d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc281e1440cf1a512813d2fc756ad277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbd32400d4c200fccb5397018f907178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680059c6be2624595d9ad830f9599cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659e985aeae42cf57000ac7ec35f74180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16479ad6d148b3f368f507a99104245281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a77b3bbb74ef9badf406bfd7f3692082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95032c34950c56753a6839609ca7f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ad87eccaebc60b536a3f10811df8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50017750ee64604a4dffa30b85070985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4a18611642bfbc219d25cd892c69386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692bbf23fd72c9645aeadae80a95b1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47778894e5154a7ae70bfe0c4f6e1a3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5a1dc99ab5eab6b23dc26c715bba489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16cf3ec59cbc9b50a7f879887ad38490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42294ee1c145ff1b8ccba10fd4c27fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a332ff46da3a482d42915a1221bd34692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ddea048a0bea726b417950cf950793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27423226ba30f0440bec71034c9c810a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc10cdbfdd7b6c02917254363f4abc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc95d8f09180a61e3abf192a31a9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb6191fabac77045011b8d76951c7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e5bb5736c4971021578822c8d432798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fee77ff61133fd5b059533e6ea48199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54d6fc888a536a1d5bc4766e0af15e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e996f6788a15b8858b38fb159f6e92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0889b9bbf0c46200b7aedf62140f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44db1941c87cf5c3df66f68056070d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e2074c5b0f186d4059f1cd7b93c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb8eb5558c0ebb769d56af179a2a1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a122f72ae0ad483f60e7851b6afab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db0f77f31c92a6827e3dba5b3e8be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42881139e5a94ec577c761e0db618414108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f366570c84f1e17ada60046d646b41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab10774cf789a24578029be3e16861110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6113dc72f243c25bc4131456f10457111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb3246091e0ac9dba8056c020e2faa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb37d724119a5fe4950d35ff8e3b741113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01d5f2daffc4bd10509cadbc3670d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb592193b2fffe78e3f6277105eeb84e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26848758337564ee82751b9882a4c48c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e731410333beca9a82b3183fee3376117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375cf75b139447fe871823163ccfe1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a07bc7669cd4ccb93e44a3b049c03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30158160145b338deb7198d33485d50e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717af7bce008e091d39c4a6dc731b0f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176f31c74abca54e0cd1c3db676d194122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345b2bd7fd6649549032e8ebf9648c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee2a77cf473b95d29732e420fb7375124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65235756592ffc9a3e61e1b6ec0fd9f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343443014a5f0c9e82d6279f8ec5f253126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16ba7d849cba006ffddaeda59b39db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda9745b74c98031384da9855bcf1ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220a51a4224fc96e45376a7b61243cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e3d5ad124c2a7b11d38ba9a29244b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf242db82510c9a6df6f771df71dd20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a8f8d47ae546c727c538304e2ec4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081bdd4ee40fb73da6a90c0f50aeaec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74103c9edd7b1f45992f25893d2fdc68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46eca9a8e18a1361a7dafb41a6d521135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260619313a28821bfe5a374c52cd630136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaf6bc9a1ce47e3e2a44f9c6247aa2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884016b38a5069198c53ea80b8acefa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf15f9378ead40f16e8ef13037630ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f9119c51990f847cc100bc7720d3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5b0e9c7187c951b17f21c677dbe55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45da4f2c39ce11e7b8b19f6779676142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db6ae4249a12d912b07d20824df921143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356312252d2a5dec6913bdd00685291144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521d00b2c5c94d131108a66e8c4c3a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55c86b2e507833c2eb285303b7f06f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108638c9a43f6ee4d4adeecaed804994147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36366c846fe1c5ec039d66a66e96775148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e2149a6265dfdab394f4c873264f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411bf88e951d61ca5c06864c580ab3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8766a122d35ab6afd57f5b5feeb3ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef298a3934af8677d7c7c8222d1db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9f7e9d6540904c2c3eb8e3f0add78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d64f9435dcc19da9d28fe5bb1ecc1e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550ad452dbd9f4df0b2af190bf4c76c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8e0895cc28daeae4f32d7c510acc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fc1da01340a42ebc526e7f220292d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385b045cb93932ee35b48326f819b8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e764ac903511e6f4d75520e46b26fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce87345e2b93f0ec0de72f7a6c78cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7504811c53935f1a2e0a8cb7d35bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7d2c3134474afcedaf589f88cb2478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1c1e7335388bb257004c2751c8f139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35179420dbf3789462e35d4bdd680310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12e539b8a115a29fdbf88d1fe41ef911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f01c7cdf3511a14b618a351543862012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38be044da3b92b4b9706f3d975834213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2436c153bf17a9ce1e4333ca57db1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee9c9e2e194976172345b12dfd4d2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e665c63b106b88d898df4e29b4cf916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8655b2a78f643f48f5670744079f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fa6607f51d05590560f2f4d082da718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8899e9c2fbb78ca69c2d307d17738719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9acff2cd69e3f61bb85e9b096d022620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be5c6af315ae65a1ac69d0fa1c29d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7c272feda8b729f23fb23d1de53dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9dc42306cb65332d93d5b013ad2a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7e310bd9000362f93cf459cf5435924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fce4f99f0c475469839c74252477725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f96a8b356ef47d589c12154e13a6a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300eca2905a571e436a22bff024fa8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc6b5487a034eadc7c6a876a16500b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32afe2617649313360b1ce0c9339d0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706f1c3df15fae558e880762ea9f14f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01728e18180c0b29b1f53cabe6657a6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fa24f83cf10cc3fdcd12371a42ec132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734fdf74216a446246f10a3c4f6c24f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e048f713a27fef2cb6a320ff6c276c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad414d3add34a1ff181451c69678c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01224177318f4783bf8d241c215b24236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d56dc23a3fa5f5b4d8d79c83801ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15033e0434c398134402e97756bbca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350eb30a98aae21e7600cc5a131d47239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5af0665f530e03c6fd52a4e67ec68a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b017fe7c916f96a6b4d9e1868111241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06254e0879605adbd0969b0be03da9cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec95283cabce00b3114636f783b5f2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bfd97ebcbb1fc70cb58af0a50a3c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d61572cdcaff2008f804657a83951b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d27cc36a4aac1c70eb718ae96f34b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80961cd84d10cb860dbf0c205fbd64d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f28a44589cee037e4be755463670f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f62a5e463ad19928e43c07231bc4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecefcae5213deb0bf097a06c13d81450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3d9c70bb8b5c802f250966f7ad0ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360a66900da3048c72db7ced373109152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373460b17883acc2faa259621688920953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0b3e9bc209c5ae07d3fe43ad8d89254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a921d9de795b6b1f15bcd8a07d83dac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01858df6184fbed810494489cc5ac156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc914c6e18a40f00c0281f50c6426d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cfd59366a55bfd2b6f38ccb65ac6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa87045d897a2b4f7051ade84a1ebef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848a3157255549eeb0eaf5a03567fb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394660252b3ca6c3aac262861d0cff4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea6611078b59794917b8cd36f738e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327334509f5699729cc4175901f2bbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201f50a99821fd41fd72de6a3317d7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7786ad7d6331e2d5b1e1eec6bc476c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9385dc536d65ba09b6abc185ac0e8f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40887d84fa5e3f9eeebf8f38f00ca61a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965726a9c776a649198b9eacf731f2fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f8917c6e183a3180504b3effc4ec169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a29b52287f696aa30522a80cc407b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc191ee06783e9fc3df9eb58a58ef771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07827573814148b38b7af040ccdc7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2ec79b1b3d6313b919fb5d91dc30573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527baec497818bbbd5f2e793a45afe374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a32d0619f4b91e70632e4d3b86a1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e2bfee3b834c22fa6f0b75457188676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941cfe8dfcdd76573eb9e45766bf4a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b471315bf36cab9f74a1b3099c3e8b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf67766946b6cdb79255f67049ea1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08359c2dcc29ff29c03a2aba7553b5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0f187f94233180a0d72af22cdd27c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351312dfd8b5d35585bee21bae9229082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d8750727f76a1b95a2c2b61bf648b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c40d7da571ef21e1b8ca324de92c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704521b6e56f2b5191cc55011a5ded785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4d1f8115815e9b0f622113fc9601086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b59c4f7321dc2ae6e364d6a77242b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42b6154b2d9c91d3504dac6beddd6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce95f5340c443a2a23c6363dab181e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d30e0b7b212732262702a5a3cd46890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d76f7e4341ebfea7419c9d81c7ee891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48dbe97e04afe22b6ea3a4add7ec8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f6854cf02bb6b2cc39ef567348b5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3baf35d6756aecbc0887860c12f7cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f5af03015bc9a2b94e4924113710b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19aa5205e119fdafa63782c46a74b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6d05756b477791535732d5576d7e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68729479910213b5b753cbc4fe123cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43074275b88d020be12feb8e2bc2a8fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751cfacd585ab5aa3d6d44911daa6cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1574dfc6048ae4aa47f870b55220e73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9e5252477b164b26d7211477e837e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae5fd6f47dfc5fad758aaf9d9efa82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45acee2d1974a8f2e1a0f56b6ed73d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19caa450416436eb6792cb471ef857e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3b157cb35d3ebae408f7e6ec5f852106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd3f3ce3ef9b100a8c6d839d1b0f50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6853a0c1c8243d6a04e90d918b3218108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199eea9163fc27838e7b83707b1fdb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8387c6a6cbf894b6b0b374f4a075be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d9dfb2a4f21d850e1207b7546362e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a435630f50a30e2c02557c624ff3ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ca9ba6d33a7dfeecae91448e9bba6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb029518c526f881714f825148da224114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429fb7544fd54a1b5f3dcefc9652b72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83a9c03b2a42bb990c8cf74d603ab8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5359f5d0882292d436bd6d20affde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74a24d567ff262dcd94ad6cecc3c1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ce67573fa92680b49b16a0a5fb94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dca104c187aebbb11299f812f7aa0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e69a81808b4559b36896d0a79a827d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7c9e934f6216e8ad64f0c69475e1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ad9ba887b788259e491033f5fdbed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d21aec5bfc5cd7eefc66c4cd391f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc84656faf4791cb1b1bda8d61b8621125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657937b4dc94ba335316e8624c7733f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b851d95c0e4b58ff63846778451bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ce6c550bf7066e19b62ca275c5d78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a04d725cae377909a5a6ded846e617129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cef40df9abff23242282ac6af0ae57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a331096ed26c127a0a53b3c7a15cdb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d3d8589e611904cbc33f2af817e67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f116f626b96c41a9274dcbb8986a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e0260aa90f62533ab2d68d46bf6ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259b97c19a37f30ce08bb63fb39445e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296213408c685e42492e94b02fcc11a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fcc4c0402525bda335cfda83de4f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcee2b54d5aae150f3f9eed36d13f96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a09d3822f38c29dc0c0b65dae3abca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca35f967f4d401a7c8c6abf091f218140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601de2370e90c055c5e2549afa783b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960f2542618aada5292dedd379d23db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c18937f6626375577ba75fea65cf50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe0862c62574b42dbfef708938b3d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420a4f845d68ecec53fc617cb6c59ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f540038ef73bbfe2aa40205e9ebc641146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba1b98e6ffb2ee0bf79f685c6d9ad1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dcefeb7ddc5eabb2bf85e15585e82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53d267005f257c8f860d14313e3bfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7137f75ca4e3a236fd931e897021e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b4a6361ad70e3b353e87d8b82a872151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881366aebbf28cd375329a90b0fedc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacc94e327dc70e456d4cb249ad3114153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa148ef1dd8d0b47d34ae1cc4b5cf3bf154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>