--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5cddc322b6f25b7f7020ebd41cb321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b91dd9a1d4bf05ce94a412aba8e412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ce98851210fb20617461841e0a1633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f9c05442fe9bf60a1e4818fdd87694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9911f312c86927f75121fce11c2e455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038762e32646b149c19d6e7a6435bc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f8fbfbdce6cdeb43eccaef40b6b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708eb6fce7caaf083fac687cbda9f6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc95ffbc4b9b5437f29697b5eec0b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5e5c5d092035e9f385ec94fe57dfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dd639bb321bb3458947c6998d170b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4dd545e7dfc1c070eec628582799b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bb1972c04374a2f3d005646bf841b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775c24bed9ebb09ba768778ea2b54bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eece5076579c55c9d6747b0afc2286415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf1b5578f05861bc8dd4c5e840ecb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966ac3b7223eb02f4af6ee783d180f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d01203af6393da6f30275d9aa74bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262723494be9c0730906939b03def44719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f0c1fff5bceef68fcb0f99e9cd67a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041aa1b0fa25a0ae016b6cabc261c3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfba50746a28c4172c4c6a5d31333122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7defe0b23f7d8419a03b33ada8627523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa58754841c1c87fca72ea0720dfe3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8e54ab937bd751a21609393b07d2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cb6352dc96f7f98d700dc31b65b3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23814013e10feb4630ff202f7879ad6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1575545c6ff84be15620f7689b59528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371f8bead7434d4f128ddbc6fcf6e5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3acebf89201af1dbdd95b6a8a9878130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255df0a50f8962dad4622d60140d35c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab640e9d4998c3faa4a09ed83bf529f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb7ae628569da70c4fa981a11dd56633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3831fe10385bce21cd3024b4b0403b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645214c7e341174d3c6d5c89d39ab93e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ecdf1bdc7b8440cc9563a8ea9942336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdea7210e194e891ff9a7da31b1aed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f70b160090d76b74521e4e7f3f6fd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610aa59ebcfc10aeb07fa67f8e1daba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266fc0c27888bfe9fa69c64e1bd287940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09298c6f03f5bcf7c84cd89c6b028441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18c961d0f3d5a6727811244bf03a6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d960456541475fedd4dff5520d7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2255066bd5a7930acc45db70401aa444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f78882a845b50313ae9499a2878c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ec1a522fd10691c31f4bdd3fc33e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d647a7948697de14899fcb014a5670e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14dfd006b2b0b91800d036c389f6d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510edbc6514c010b5b57e8488356c6e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504330c53ae36edbc38b8ebc969ad4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8c982742afce82a930d8e0c024d9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236329a88491209ec08a563cacb5add52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51845ebfa71a1bbf09d9752fc673285c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0f0984d385f5f1cc89af089664dd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a843bea2f1a00922fccaf7a7aa3cd7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b83e2403ae4c09a4849cd3125bb7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fad626997ca32ea3e0e32f7786d62657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e8e206aaa6f60374aadc4c180545e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd26b943a96104540205f284e082dd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8026258bde2942884df7a237d8ed160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b13cd3c63f662eb85b93237076d66e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92dcae9cfc7ed8c561ca9bddbb83f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445a5c3a1152d3ea8405739290dfdcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b6b1d1c6db3414ce90d7b7b77ee6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5d57e90411a87d7594b26494de7da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e849bf0358bbb855eb6df5293fe3c3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a434b89ab037a53498c7e50ba975067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d6ae62936a9f8e8a6e7f4e54bcc2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1554060206826deaa117ef8b30a283169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae8f5527109c575f140aba30db8e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af3bb8a7d07ac5d8d916f124cebbaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f58dab5832947d5702c73fc8f734e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b3d1725d17fd0a8a7c13ee43a911573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7505d41510933b60d9472ecb484092674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbcd770a0750f3d77a765c43a4f64675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3098a30ac3b9aec6deab94216794ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f26c1fc583b4fb9112dfac33bd07b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da6ebc9236e9b0e6ba75accb839e9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2602c68e21f1cf0104bcb86a8b2dee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bef0e4420d98bb4a944c4d03c8c14d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199ee1c8721e0e49fd584e090eca72681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf2d62fcfcf604df051b0f411f6df282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb745f662712af86bf83fbc954921883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6432fffe88d01db56a24b13f86b93984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80b4efa250a5ca484f6232a7e2b09885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6af541807a251cf801a6610004a7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57cd1d55e4547056005a8203606fb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a326040e1e2f4212f7468091528b3a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9798fbc35373bf70ed655fd31f6ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de31cec778812924017fcaa7a24d7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d644317bf42ccebf48a2a37a1995991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e2bd52c15f9928c0f8b4450c45bb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59f9bbe4fcc63fff5cbd0cc841385693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edad3e8d8e0f255bd6ab88e227af31094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63764435aca89b41cb8e46b39b495395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db93e56c510455ebbf3e0d810fadcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626bfbe2bd46c7acb1eba46641b0f0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfe841ad4b5ad3d6e8866928264ad398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40372a059c26adb457d2300a88af8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615b11ace77b077e6c1e3177a395c6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed752ada439357662723c030020cf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3ef6d5ca600aefaa27f717fa9990d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09ad7216d5f8650ed70a72e74bafb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c99b42267b9015419207e44bee28d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a4fc017f2964722b4c365964947a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362350d317d7262fd97772fd171c2a74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c062e253da17524594fe1707fabff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcb5c1c85cd8cfa6539835d2e2ac82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dba108766acbff3dedec5ed74cbd51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38d8789db3f2f43bbb6ddeae784112110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74021f02002925e0a1ea59ad5d435d48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c607e1cb5b31b1e44157f5dc593c1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8ccc4d2f97296bb934150c91fb3c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f0c33aa4cdd1fa941b52fb7b16b32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f25bc2b191e9af78d067a23cece833115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e248be9500a344983e1ed636b989a22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec6d28e6c7ffe94aaa96ee5f1f08da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411404e2a86f2aa74552b61b666c8ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e2f75615ed5debcfd35e38901b9f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd652d22b8fc3635cd34579a8db49b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d999f1aebd9bf82b1a22220afb550b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d4f48b0591139234fc2602bd1e37e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088c00829ad371ef5ba9caafc4141d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfcb2db8067f91998a8ee5fe8c7580124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ce69d54f7f03ff2ee564aaff70ee7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a220bd45de128174a5d961c6111a23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050a931c73ee80c804dcafb10d84810127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58279aa1f25294e051ad193f2e69d8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516675ef4cc88ece6a33f2d198f06a07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a30e194b081cd5f1c063ac2c488d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56129e53e58f1fd0935359ba5dfdcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf9f8c50740d4eefc1de988a17c598132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7f7fabca36f177f58981e00982e3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5bc54f98822d61584700ccc4e7ece134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66074f7eb161348c19e4863734b9c316135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075df0980260783e4466b997eec8c52b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f10bbce274d094210d8c09d78e1c92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8389730b0aee57d5e420d1f6a256fde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bddca0556ce2afb37f7e1a8ba5d9ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19da2a506ca893d44c82a462b6cf9ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded49b8f1757e7b8166b2f787853de14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83961deda2b53372e51db7c25db62dce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973de7f02af1cd37592edadd796bd134143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5121f11bdb28dc43d6c40bc706af2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc0ecbbb1ddc3dcf1c4d51c373d9f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948fdea5c88071c518738f883dd2fb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ac65a07cc49ceef241ff10467beeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4da574725f03dbdc5212e13abeb916148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb442667dbc245d2d0651f22d181e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c30cfac8f6705a8c4894e5c83f3f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc065231203d70067c5ddae55cc9d971151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5895185dac4eff889440ffdcebcb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9ea18930cd8b619a87c20a94f0cbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561fc785956bec8f10b2b4b4d44e0a1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5726a6a703edf4d824d3447cc1d03281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a44c51ccb66de9a4fe61f12aae632c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3fe0c907dc1e36d37eaa1aa2734aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db789e535a5643f77974bdc8c0f0a47a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93477659e56b52e5bb10fd750ae0d8d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ce826f19972099e6d3ceef8aa00d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf2774fddae1c49068933256a3bcd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79c6365995756e9fc22a3f7283bda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fabb253ed3009cc697fe605c258ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564616a87e1ec034495b1cc505bf30ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b7eb09bc24c8323890b4f7e8881e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd8d1149f06992d3b34879e3ab189e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bac212ebce30fa77aea8b142365e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058ab6162d03021b86760b59a016f4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a94c4ea0cd2bf8be18a27477f81ab915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77ef26cc0e9f9f16b1bd945194a2c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f591dc52a68a2f9275fd4f70b6096417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d1e67217e661c6670df0f46c8827518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e2ec93f81397e3b1c93a7c617a0c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387c1d8808f9c085f2daaafd92844ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bff7c2acfc7fb5528933e27f1b5a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d6da28f8075a4debbd70abc63540322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c4a65aa32d3f8a17392fcf0631bbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7edff46b168f71785ce1c2106bdd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b0ff9d4288cd80eac34ca73cd0ced25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7be703a34ce0ecc391a6f88684b6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d0ea1d311e3b76d0546cb9d5ed33127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532c91968fda78555fc5171cf484f9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae63f4ea7a48217f2ea7f2dfbffbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da359d89748c272dbefe53787e18e3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e374c37b14c45b8fb762e019468a4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abf89cab9f1a065c6ec253b0e833e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dea8f9c597a49f30f9b51ddf0fc4a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a0464516084405220996ed6e30ba634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852d67563a6587e3d70e566984294f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894e1d98dbdaaf362de54cf527ef0f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b451af311ab0eb5f1324fbc3bd1b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3301ece0cc26b0d08288a05a1dfda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76efe9d93f1ef7dfad9b879aba4de5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b737a19957de2fe075f1a8f54e904640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f8882bb9610b0b8097bea3d5a991c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd4b62f33b54b0be21cae63f548f3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999677c72d074346fbb42eeefe1571e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e9446b9fe49096faa687155eb8ddc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cd308c4f534b00f002edc34badf2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b45a3bc3af5e60d895ef24b4427e1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69805d5049fc60019ad1e0e70338dda247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32429d70267c3d14fe3d07efa21bc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f5776a30d08b08c0b6d0cc0f6d1d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25322211e01064b55a5c6cdb72c2c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d0066693e1bc24079b8481e472e3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d837d61f10048f743c09250d5adcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e70e9847e8e7c6949433a22088c7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6492c2ca5eb754bbd799896406445454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62d8036f583343f5c5f70721e87c3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508abbb65b4fbf319c0f7b2dab53d1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c93c52294fdfa2541b8059ff5c938657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80de7e1c88d46b1c9de9ece7135ae1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87998c8e96d894160ff48ffea49f2a8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de834c6af313dcf1ef7484a0cad3a12660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81544f4feacbfbd4488be6b933aca2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d853f4e3acf84d132176b63eb4c131862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3c704f9fc2fa561b3bcdecf35a21363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16390de3f1ffeb3554093337ff648064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f85bb1d2ef6883bf8f096c015be6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec194372bbe0c10d84f2a1715ba63b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c32367029105d9176d4839f60664b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97b2b52990051fb079f7308b71b0da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223b9a684b2e19589e8569ff5e6023d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4032c6809fda0b0d0bf2e21a4501e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdd0be53dea41925de22e1069671f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79cc970edaf5aeae813f7ad197ece472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5e4900bf94621b525fda71d6cbf7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefd165fe1303f035f491ce9def20ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d8f8d8c1ffee0ddd594990285369375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb32521c4c52a53c79aa6613a7d59376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd650023226b551aaa3d5ef7f5c0dff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca77c9b0f856bcb63f023f94b0fdef678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cf2d1a4e39cbc9abb5fb0c0056e0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ca1f9cbf79112b133c557119e6d4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb59f4c06b37c7fd3aa2dd8231635c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983177a05507d0f591f736aa035af6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633703e51ad656a6d09b79423414da5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98855a0e22a53d2b00975eace8bd2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d6c8d1e799b2d9171c17790802c7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cc61bb461c2acb5ee756c1384e28e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebba90746f9d7d0386e4a05b4f04ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8934094f667d5deeeebef2c3391bfc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e424586f14079860a483fb6759308889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4272293fa0688646f2916e9efe975090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f2306b02dd0924fb6b1f31893ea3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754e451c825d2bc7f8cc83089280fee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132a3cc6fe77d7c30e521da9c2fa2b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad16e974f2988d37e125ae6e0dea65094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e44ea2a21b9ebc9a03ae97b8a0dc1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6f29a4908ff909c40200f8e88137496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf93649c5511d5c841e6898d393266597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc69ba3568594950b121da5cb4348c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e9dfeb8525330758a31d01a2470b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38caa2148886fe0e344a8941bf46ac1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfdd590587d981eb5ca7397de13a3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c1dee219793edd2f5185f02a8d6fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55ae77b8bd8352aaf2b0a17783b098103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809c9b231df02ee9f3e3e61949a802104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03341af665e793f1f6ff004556101793105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9b336e0ddf7c762ac969b6456b60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bb19cff195d7a9b9192428fe096ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a80ecc0608f3e13efa2d3919bc935c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a143191857f78ce8c737bc665ca240b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554157efaca6e2e0a2459bebfd967fa3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc776cfcb3326dda3f71f792fe81a6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f2ac40cbda7adba710af8a3cc7993112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39b6bf66f2640b3d0e32cc06069453113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49dcbc46751b754bc744fc0a798273114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f512272ba39bb11f70b0428878688115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336b57f9b628e376854b58744f0588c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddb61d628fa2ed25616d36d8193c1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc327e3fe0753873013ce3133e71acb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bdd2ba36e7c0b20cf81a03a2f5fd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d90a9c08a2e4c42f0ece359f3f259120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d09499c26cddb93d427f9d4e2664e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaa9f5acb68893bb6108fe5dfe1459122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91debd6e286f2951bc6019f26c00e3be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bca03999e6b26ec1802eaf1f24de05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7fbaaa5cc6bfa496236f10ff6ae3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a92e530d4563c464af2dcd965e5cf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623757ef49264c2d8130e5a48dbf255127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed32aa8dd54e347397f109c012731e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e77be0629fd86305fc8eeeb619749a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2ac51eae5f43c5e5893b2cd689516130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aff6387b0c6c57ca1b4f009e8c901131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095bcd155142cc695ac337a55f66d45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313b6061ae20a33a953c7d88823d078133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b799557ba1c54911d13394a9ccde7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1f4e6def72631f95b05f5d01f714c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac8e67cf4be29cfa486f6237b64332136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c54871383115dd13af6fe914bd7d47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fe6f605fc6b87598b417af3752786138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89163e19f85e4b205134219fc6254ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125adceb1d91db17bb43e6e0b4d14a09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501b2560c313bdfe6e6902e75a1f99a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897245ae961f5c07af6431f5df5d988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ced77463ff124980cbd8f258f25988143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f9b859a500962046f24627adc2313144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d0f43fedcc60fe0d46a954e317aad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc653f82d627395866db1cecf09262d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1428eca68800ac6a1bda7d17c5935e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e873811cfb9311364f664ea7c7084cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6695e79d5378194ced83d56b55556149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a6f1472c36fff374cb4c5ebd6a192150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c7765a884a84cf982b55c417b9c19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0831b065144e49fcc4ea3d4ab86ac8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeefc20a79016579c3fa6cba9dd450153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8db272159b66e2cc177e8ed8360fe3154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>