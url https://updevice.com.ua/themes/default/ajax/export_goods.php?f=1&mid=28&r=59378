--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aeb53c5ee7471ebebd806f1035d6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02d9d42da63d5cba58ad0fa8a49a072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c6db777fc75191e8c579f72c731533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65067e7f880cd09f7072cebdc997e3f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414697588e611e52ac3ea0e883d66705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c616fa7265af70e5d9c90275e5e456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726fbd0a3e65d2d90038f0bf9bbdf667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053141d16f200b810a82d311afc28b9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457365f9ab7decedc217270fc6c7b7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf3a065ec82c337bf3f5dc14d2119c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c0ac0e1de6b1ac6f854e3c5db5d1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993998a5e119ee8a576308b4d946c5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3cdb358501e3e951c036fecc95ac013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4cce6838d1a7cf8364809a39437ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9d0c9fa904d8f639b1f1e4e841f1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f24be8f3550470913869db9332c4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e10768adea6b9f37ebd699585b09c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900ad97ddbabba43bd59e0e618c4ac018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87483f3ba201352833aa03c455d1871e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df810abb702acf3834f392db11d9ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d410f852328cb9521ec6aa2ae7736721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bb5dc4386a72102695dd49b02097422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f1463d6de80ac75ef66354f3b2add23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e85343c1fd3241703c16b12641e4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99919577a5a9c06fcdd77f6db6cdc1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0437d12b45caa3d2092b7064b2acc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c7f28f9e67eea00f9a8759babadb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195781ba5a27f3b8e17cc7d2e4256a6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425014d882db116bef1fa048fabc1c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511575dd8cc094a4df27a086342970c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec73174174c19c36b50e9b58adc95b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a787faacc677e81507d25f35b2ab5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c867e23d715050fca70335b295f50f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af546aa26c2cd08ca5f6b70ad428c4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1252913eb55853008cfb16cbb04dd4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dba7884fae101720443ee52499dec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025a07ae83fb05e212f0a2e1f30704937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cea8b461fcf759a886372713d488c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f9f5a71c36f3e800ac7f59cf5850d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e764afe3f003e72b9c1828c1250f80740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a3e117c044b6a12a814ed7f294ec041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c18fdc852fdd27008382d423fa0bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1867102b6847456a4332ab040091743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b98620a9ba47697383dd32ab48de2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fddaa2ffcbd8fae9e43b0d40868e2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9287faf82db14c877d5a77b1771ef7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8f57ddbab3fce06cd852468700f9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a23c37dc004425717da0125e1aad9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ade566a6f8a98d1169dacbc7f0a8ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc740723567d04840be4896a6b07e94550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0da3ea3c0a8314a0eff09bd7f3ccdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104c6da38ce74037d6d1cba02403cf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cdc31d5c7aea3aae187b6316da0ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23bc22d5fe0b5ba82c05391814f64a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d577e8d8ec09633d9d99d55530d2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4929cad48bf31e0f24b6966c39ed95d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e5a19b3798396aa26e80ae86927ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec7555931307c177c5c07f031b26c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3444b6f1af4ec8e646c12c4ff18d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd599c231ab1232220c3e1da060033a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252f8d272c698f02f7c6bd5ed17c7cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25901e9317da30f66bc69720abc3aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd228e5ec483fbdd75874f4586613e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54dc353b2794753f582d82b306d09864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9099176e23a24f831289b57f38f6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed415611e9f44f4f8631316d83f9130666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671778eb619aa913efd4a7c053f9379667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d333948fc36dfbc679b83529c4c63a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97969dd7f3aa8e666b9fbea20abb964869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279aee09a0d66d88028d1c297b3f29470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779c97208de70de5dbeafff388ab05e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aabad9553a73cda3bacc019c3fea5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21067f98d26b15c60ee6de89f03667073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3370062305f40689db72cb242d1bd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d073de9e953d6900e2311039ee1c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c440636c65cf813bd121f5ac5083fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a250e7c123aeffa323cfbc7406b9ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afc4a1154c5cb269e4c033e42f0cfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc920bb2b5405ee9c62062d6d2bdd13579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698180c38de5c3df28a171c7e776c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e6d5cc4f2f296ce7609c26ce5ebe581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad42a27e4c992d8cb6c85ec04a8ea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb80ff4c156f960b4d3260b9b4b01083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cbe9ae321452c611f859b68f3566884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3d05eea62c2907791026caec892f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340ae67fccacaa575d51e7c6b65d83886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f3adda1aff3618019f5783535ffa887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556efc147022f1950d7af5eae34ef9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dad0a23e6658e14245d2b2a6ed8d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91da778a17fd86dd9f95fc9cc3ccd8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff631814631ef16beee64e9a595d2b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39853fc0bb3426077ceea498629c8fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58728cac760acac5f339845b19d6f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a3890f2267657c03a692b126df9d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579892dc4064466d04c7dd78461367995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddf1dbbf4e150a9c0057b8c185950196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac897d87e007cf4cdeb264b328b22dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4408f20e3dea57911a7fbf5f7584a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547e6cd4f2356fe700f6282e7d5d7aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7456d96f01a9f7b3b14f1f68195b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0138e0bcbd66f159c72a480533e81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914676528317d8f6cfca58baded02c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ddb4b67e439d639ca5b7e826defa1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d45fb718b6b9274e59a6e56be70788104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944745e9e050b5cb66c2b8997dc831d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d377e4c0b656a1306749e1893d0fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57883c124173e2dc82379b32806db45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948c164141260ca91d95df4d02e5c81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8dda3566ae9525dff046b57348292109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32398f6f946da292afb32bed962e5319110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7075be9d28c64285add6a4ceaefde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc93d29631990884d4407f29c4649d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4b0230d71a61ffb53e1be0fa75663113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a297f0863356631ec9f8aedac25a4cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2504e71a72db34282b5285675aa8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d06ef2c5a9aa2637eb43cf896dceb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea103e3d0ada48bb6373d5ff3b3067117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456caae7978efa2571ff65c8b470150e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc43bb4a7b77f72997bf3860dd61f31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd9b16b9b476701ef280a7723f38f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a635bc074b5f329dedded3785bbc152121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd5dfc0697ed8000f64ecd0d64483b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561b419bbc4378c2835774707f363f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13748fb1aec929ee3a071875b8bbc44c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08298b56b5a50071ad71b5639abedfeb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badae47956b8ce67b6f7e1a33876775126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8081681ff718e0dda719970fee7bc2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b25d599054b8580c0d7f4955fbf0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf50d1a6c05e5e9b2464ff2547beaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe9c8d2ed4b67dc68c4ff1644a103e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571473f29a5784988d23ceed7da90b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe710f10d63c7e985809df2b0dbb8cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc540e30dc3a9fea035ccfb1bfe5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bd09d4bfc6cf15e131548088528c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18095d04a94930397a58da5a861acb73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2cff5f65d52b4110472f80d267c3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95415cc18494507f465411749f39f480137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a061d839b0d7babfc19987d37fb0b59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0546ca0ae9ef103871e083f5874f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528a31f74681f8da4053541cdfa3df3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285420982bb13ba6a70c05b80cce81c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c3489b7543ac91efc376c96391a5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137046ecb82a9609af73329a9ad402143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427f6e9b82d6c2bcce5e8678696e8c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6b65638f9b78f2d0f9dd4efff5406145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d42e918b78241bc3a73241d6fcd461146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506ad575e33ca9890957d61c6c91742147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8193d57d3cb9fce71e0b0289e7394148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d079f74eaa6ea446fc352c61ebd43f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6815602e58b747145dc9e88a679df6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c87c2ead4e46970422a25bb9ddb61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffa1bfa7a8c294a19c0d72e0ffef38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2615c7fd2b0c599d10fe7b10d8ebf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d9f8622de0f4dd5b35319cb293a3d154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4720b270c0a3a9063c8075b5d3a1501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9314f1723ca3249a5e41af93a4d5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27834646a3fd397d489ba75a9aca667f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eff747d0cc0296ed1a91b44434e1354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b7cfcbec9144fe08cf7eb13ba026d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4798c938e3bbeb512dcadb7ebc125ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc13ec2ff299201d798225da547c687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c006cd8442c69af2f0a5f8ba0521c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c5c16148c5b98a399bbb2cbb7e76b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a47439ef3b9ebb17bca0fb7d8c01c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba29f3a0d877655a7c95243e6ae9bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6f0dae5eaafba1a80bde4929b718e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1bb9bab4af84f7f2d3638ebbdd76213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db182b1e9e8a7f826cc38a69e29b0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd98d21480ec4450fb0c092ffd48a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2c4a84b0fc8a6c04e2f9cb07c36cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1165db3ca23ca4cf6f13ea243ccfd1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018245d68d6007de0de8ccb61a3d912818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2f6d105bf7ae458b85129fbded5b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de184c0d9d6fd5426d684401d5223920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412bd4c328829f6984ef09ff18b6fea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc472f7ac13afbd7824f8520b932e5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd33624d9dec2530cf69e34add9e5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef73837ce59072c3a525fcbdddd78724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ca609a04c50d8a4ff6790defc527625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ce44f0006b1cbca6c136be8a7c4a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507dc1557b1e6b7060194289a7e6d9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8efccbe7ec9b4967d4714e4cd253f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff05a2d98740cafa462974680998a6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262723824e1fac0388291925e02b24130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f78cda6668d0bacfa2a773da3e7db031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30310b77ed77c0823d4b79ef406bfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31c54be4483d321a798ec723ade8b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83291f678790d8868f4e41822fbc804934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908055a9949c9b363e7a2f539b7f22435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f7a746eb4e43873328419b845713b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f1a4e762f0319089e87f659ce789237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830e95fb4ae9cb4808480aea41eaa6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fea3cc8ce71a4790f38e4866d6d34139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3433f3d805ace4256f008bca610ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8d93dfdd82a6963aa490845adc67e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfac499c207a0f5a3da685a8318341942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c96bbd95cba86bc3d59f3ef8dc3e8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831061e8aa305d93b14d50b53189121244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7066ed98ddf2d22f8d2d7d815baa645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeb0871ea10054c6c7b28a694f749b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a47742cd4b37bf0a27a58a0225f1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b9b442ff3bc82b52be08e9863a94148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c127ad55a9d76f8ad9f28b7653c463449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826958d2be60c8edcbb0e0ef37e6f21150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072c04e11ae7a932c5cd26eca30614951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3428a19b993478391bf61316e81e5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11558581ceeb2a78cb25786cc686cc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca5afe224bad848ed770030f59ac6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc4e730fbbc4977107b0216aec515a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d51fcc0a22d11d8d6551ace462c2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d057c5f0a0ccd9adf4b334733a6bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141d9c9e766890800815c436a53fddc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b844c1f51ff641ba83519d4b37c3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee70dc66e57a2f2c941ef4a50c670f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87947ca51243c76ff6d63b684ad5ce161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435a143bc549ffc211990e3883914c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e94bfb95ab3a2de41bb938cbb1774463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3cc42bf9da0f35047a3cf55b4bd7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b403f1edfa8cfe9b17ce1d943330165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff16e91f99161e5884c13b14bc5a4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42d10c08ea674e73dff96f70ce6aac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d3fa6b304f8fee23a0576fa29fe9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe10ad4676dbab863dbcda34c99938669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452435a79f3368227dd1aaebf323f99270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022360b428e3a9ff077bc56fa2cdebab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa073464adabfa678eb56d30d6afb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5478cfea121847b79efc6b2cb36ccb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89089a2360b744a65ff4fc5dd774767e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788c8785f30e2363860763f451d7b6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec972661c1cbde509aa47db4bb8f67e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a4e39d3c33b5748441145cb22694577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4026d7ffd9b04e716930ad26170c8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120bf75c1391d6330fea418bf2668ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57196044970b1283bcc0147f6e975c1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfedb0a062f22e03fb88f8b9b3fa1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd34ccfb94945242ec480e86f338f8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716df6dbd8d364bc416b98db960d94f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835552eee05c305a18fb559b820b952084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd29daa9e8ee258f714090ad9f9a2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd90722e50add753aae83982c34ebc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0d0725b1aaf93f0fd9edb75c045b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db70547d1fb487f26d16b7d07e047488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc407714393a15896bbabfc31a0b21589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221383a5c2fc40357dfa15f5e538bbc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d87373f7ae0d44450386ef16ef36091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94c185b3d79066a97ac7c66c8a581692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb08cfb20229b99c485dd49be0f309593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a1c6eae9afaa0622196198c4300a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566b487b71e61b07502ca45c0df86d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807536f8684c9fbbd72395cc0767ad396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7a8dad4b86c35f4d623760c84a3f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc96947f4fb76c6cfe36e286040cec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1908c98558388a8ed99d466bdf00d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ff136156fee1973766fdd2a97a89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef24ba945cb008e55fe37d7e6fc3d78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd446a72a223ded8c591c9b9f36d2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4263e7c4ec755b27107927400c0133b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677df2b34d5d79290df61d212a35cd80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b9a0032d39a40d2142ab6261dc6fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48a451cf48579d4f53a4bc902fdc73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6913d56ed791180991f52d157648c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c26d1fd5ab09c19170c32991bc3485108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f711ddd9c2d0aa56e0090d8f2393b11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b4e8ef03fcf1f29788067ff6f7156110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a843d308acc8c7a1ca6a59bd5eae411111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79593ef36ff6d84c270ba9c9081aa7e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c623e546a626b4c40e71fc6a51eedf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be66e9f03f699d643e48b0c2bc53408114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653d72d64d92dcbb259bffe4babaebd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae37473d18d685a08da9d6e53807571116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6b9d2bce620e3c0cf38b995f723fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb18ed1ce2074731c1715fd881b5c39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c21745930c4aa20ef21de95e097f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ebf173eb27e3555c8021d5297b0ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043efca24b0289127a2381f8ec7a8012121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5222b7be3c1c8072d59386526e075c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05363241ab9082c9304d607e50cac03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bea3d362f2631335be37207feefa47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b4ca6061b4212f16d97a95e8fda83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19063637a9c25aa2ac74551ba780437e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155346a38e9894b84fac755bb2dd92c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6938bf7568e00c7c4467fb77a69fdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc9851c6b750043f86c0443437eba3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fffd14cbf2b4b9e9fc2bd5d59ba020130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb985e384bc18bb722562b033fb798b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a16fba9447994ba5d9669b8b57495132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fa6b12a205463cc12d664f1cf4990133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b0f959f045bc1d5ef13e9cf8932ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9cbe7c1afd6eb5de62ca7e869a9be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1256f3a886446d2b54804445c88b045136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f695cafb176353ab1abe9cd8668a8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a917cc89c81d42feee7256e0c89d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b75560214a54e7972a42085b06dd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668c3b9014a6b15e85748fbe84449e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e20a2935054633bd6d7134e52a68fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f82e125417e19e951231f090da0a28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66f6b284894535995c4c76d441ea2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3955c8340cb12c6223ff815a831b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef528d9acaeae9a05f7946d549e85ea4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36697b3e728b52cb09a0dd2410edc46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71365c78b2f1f9dfcd4a97996f24909147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c80683c8e762f098ffff7c988efa50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23072f35e937aa635c4a99b12cc4e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06e849145c3cf2f6866d6dcb1c1473150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c534fd0258aff03472f963c401b0023151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693189325a7df2ec5b424519dcd9e7c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123817591612e8990f05ed3b2f671b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69806e1b92bca9a9ca61b2e78f41b9ea154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>