--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a814fbd73b565ebdbb647e7386e6841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d70130d262d38ac689689146e73c782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09211b49418d2bf3ff2d6cf7ca6280ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bb97bbd5541ba080c7359908e41574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c3d1deeb332c86233d1a5c032129a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d636e503de2edab7b6c22a37b9798cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0effc6c780498737cb476b891a356de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463c20ba542d17cefe87984054b02a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c72112f7443349e91f387df7760da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a85a0a2a848bc8cc1958dedeffc82c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1def2398edccdc6f6e2d8cb92143711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a54f820d02309b66ba9627c85adfca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b837c6ec0aa417243e1a41b25987f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d024a351eed9394034986b3aad43d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175161810c98a2bdb225831cb47ca45415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0d233ccbeec907085db57186585b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8499d85704b69503d8ae0da2b89917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbafb17c81cb2452b501b8f85867b6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fb2f5428196c4f88b286a9caaf4c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b23de782620260a4ccbfde40b7e5a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d91ae6b3210a6c7f8654fd57d95c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122e5b5a7dcb08739cd7921e1471f2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912beea5d463040726f903cba92977d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0b710978864ebc7d728a8938ca9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff24e7cedc49fb40bed3dcf9d530e2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5ae0368db7d939951c87b445b9f6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92302ba8c5c9b2e8a77f06ea21c447e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ba0001b54f76541eaa509a88d7fcd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ac9e6461f9b2f16dd4559e46fbc6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e889181924fa834d68d20b65ccebc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cd1ff0e60d7064e16eb55e0d26a2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5b79b2e5a14e101166c0eace736c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c426cce42c173b5ad51aa9a047b3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe980d478fbd07e156098b7d5d96c0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc498c8de1d165743e71564a8d6e3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345ad05cce1af243ef0ddf8100bb44536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07d81120dbbd7c61a62155d16cf57a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59599eff1f3d5c5106dc7f9920a6e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552509285f248523cb7b3471d0125d5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eb07386ea4daa4fc449151484711740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab65d24f0796bc41daf01885c1b292f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0422f15d55f798205366197b15c1f2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabd16c77b8add105378f682ead8c0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102edfc44bd1f73fd81fe352be8657244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d65ebd330842ae5fbbb3c580b5ce5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb000ca9b403a545b3e5d9d6d745cff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c509ce8fc3f91a8b68a8b8f731bb6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca340452594f8cfcef86043e7c5b23948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10cd0911fdf1950e01830afd7f419c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeef2704dafb9f26991a5ec4f0a50050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93a8742ddd247309d460e3380bf93b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75048b3cc09fa14c49de9d8b80d187a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b531d3b6a44524c0943a65a03400953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0617b662130436d0e306184d866e8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e840acfae1db840ccc865822fa10d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c41b6ceacf6b7acbb9a382ffe01b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2ccfa01c5116282a3ac9d99bee3df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10761759afe86711fa4591a50b0dae858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32de8f1780bc29dabe823d02456094f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e16bf9bbf387b3938001ed698e4a3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587b19e2983453eabafbd8ffbea628b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052afe0d673b84558e7f50004d35e0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c04b9b4d15ed90991b59c9f517cef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b745593de6edc34843565b9c86eb99564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a5b824117dbe841a4039bfeede14765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08239c9ce79612f802ce763229d215a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b796d166f379da1c26af5452ac9771967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f24e333ca346f7451a57be09a381368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fff4eaed3cdf52ec18522174fee9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf9fb8175c3c9ac5900fc0d5ab366670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7b54d199bfe791c161ba68483882671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8871f496b3f7e3cf0fad592ae52ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595b0671730af07434544d5510a847b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e74bc0685c1300cd14399d4985762074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d232c9846abc47dfb194ca521f2e1a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfa340c323a8cfb3c6e1f9404261f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf82a9bafd88b3e5beccfe040bf1c8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da49e2056794080ad4df5eee58058778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefb79a609f498f2b2ff74b5619c0ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa083dd434f1e3e17fa74726e6c357a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72dd9649af5008faea51974d77d1c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716c24a639768029ba0112fb29dce9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40166388eb6600c22e1d26dba3a7efa483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82681e31cc61b955f2761db29547729184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eea35c27f628fd0df5672b019e970085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1fca48783a137b6a44e7e0315490386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce899c41a50b7a5a8cc3ae0f541e521587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fc3c44ea375b6ced0dfb92651e6ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011e8830756f685cc4278e6885d87d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0a5ec48df7587d05c5133e567260b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d7c5ac29b9f18a005ee936875432891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a1f7ca9e84e575532d373ae63865492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365619f96588d47e72818d236db635f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441339aedb93a5cb5ccc0b4e4e5f72994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46ef6a579a4c1b3c85ecb9479038dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e67f59aadb716bb085c9f7a443de196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4295d0f1329207e832dcf0b57312a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14c6521d3023306ce73a0401df261c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975207ae8cd112bdb07a55ff1573973199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2941a576bfd1073db2888b40046a4ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2adb8aa4a5f1098cff357387aa3bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1f9ce5ac3384f3688a5a56f850f7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868ce9d448521165f5a2d109a461e04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eff0938bc89f1cfae09f82b193868f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75c7cf90dbb888c64668ae9d26e092105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f8d3fc59bcbaaf174a3cffbcb300d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a569d99a6cc4edaaef37065e295c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a04141bebb5ab4c698881b0e307d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3514e148237f7274f643c3f6699e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44b670a28cbbf6ea9bc815d5d12070110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7c67bf1e057155135f6234f3dcdab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e69bf698709fd44b84ea548529f9bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be996d0f4b564dc71ba5770a7ca714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca22223cd6c038fdce174be01dcec2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e43d7900aaf1d2100790bcd053121115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c43ba6a04eb78392002e4efc8d5dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c383a67e394e93b55ee587793d27724117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3b2c11148c08116534dcc12135669118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67199fd970f1907dfbef65544eb7f134119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761de035d78bf1119377d17bb74caa7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5da746be2efcaf4f5e7769e81c477121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feb41cd6725cb52cf9b74f53061739122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df3c6ce61d77959098aab89f42dd3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2bd9906fa8ef51fd1453299404c5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7183a3701a5473afbc24124d7fffd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36441a38b2169ea03547e90addf2580b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2fd379ca20430dd4ee9c9ef687b1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c8cc01f5fac46aedafc4fa7c8f2ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13cedfff9cbd8093c275d58ee938d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4091c0bfd1053150199a6df8af19c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe45e9febc60accf98ffb76be3695d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3f1ed5cbf1446e1fa2c6a2e73550d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a59ac8486a0f6c50ee0530f68c6ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ea25ea887484b1e1815e773e63b4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fa8bc85c1855ea00f233eeb021901135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398194e1b421e7cfd7509413101fc09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385df1892006170da573e9816dfcc2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bebd57760bf6c5556ac2cc5d087f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d4737c6b58a81d04af9c865543a14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9320d1596af376e102b77fd9fa1c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7cad24ea484337d62f79a55413b83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d3fa07776c94836474e960dd17973142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706665d0dfbeae9beeeb106c23ea500143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643d9d2d640fca5bf24d9332f48de30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81738afa07299096758b634e3ca3a1fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed4a94e093cac075e9cd436f296460146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137f40ef50e3f4a35f75a3dc0c432e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcd1ff25519ddffec46cc9479eb294148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aa1c68f154be9aa42a7efaa5cdca6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba0dedbf23f7e60202967272e67111150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef38e0cc5cad7eb1de6761e410301a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615258b7d1cac440d8dc25cf00ea2ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1524a84dd624a3ad37ad0f7bbbdff66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef2773eba855574efec2466ca6ef2d154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88701f0b3f741e9c5fc7fa101fa5980f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0becacffe836f811ad56a8b5d549472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0c0b9c7963c521ed5b83da39e291c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7cd44eebe4e39694ace955fa3b43c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840272c0934217bff4f908e4cb89bd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b7e98e3337c2c25a2fbcf763831b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfab4fe6ab006c9e186a26c3f45404d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ec7a2bb26da222e664bb8ba7fce118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c6cc5166239f27c6d1f0e3fa7e58a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a17f7d7edcad779d52d6ea8140703f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17a213bde965217260fe6140c06cfc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f289ba4703c14146aa384b82be35c2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcbddfee333c79eb2257c6d6c42fbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4af3ec8320f2e476aad10d7f81d0ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb1059e9ab704a3ae6429f116a8dd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796be0b6cde050b2f5ce8c4da337f5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bafd5254dbb7948c4b0074591e146417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b338697a069cb0ce9510b986453945718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e567c93a08fbff633f974b3241ab8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b84746374d8c6b328b7cb0ad0bf3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405690fabb8c3ed55739f65496e4901a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66767ed4421837ae531e72a070f4102022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bb95f8325c0fadded8d86510da77923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd42ec49ab7f529260ca9c78ad544db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46988c01fd577c3c991196b9545172425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51111146bb74e67786781e68b99b2d5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0368da9a08740b2a15a98d38b6303327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bc47ab8fbb3eb7edce7425cbbec9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4398b703abc0d993a23e74f7d9947f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150f6153054af12451c2b0803f9656a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84da908d714645a25dd4a1646b7088231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c9a885f31df4c5ce34ad9a1b6226c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464f68a33b034d611fdea68bad3e1dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84546cab47b838be1d8cc778185a86af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be854de8727bcd1d98d25f9dda6b343135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e52bb14383ac3d86b2bf9b6e8267136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f46af72ec36eed716c4d2fc7a257aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2306cdd386c9e47069f5b077ad195c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7906fb7c0f19697759286240657b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63d6f2c2fb8a7ee612a59bf279c43f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19705234955a6ac3b680bad864ce167a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f397303537c96506d45dc169f9f46f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54692376f9b806666a2ca248ae1d7f5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c1255465e5da4b84cd2030fc27d1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94ba8a0ded353f53666d1237648a9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209adf7040c4d480ea391c1a7263e4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300282f795d05261597a9fa6ad41bcda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c04b2a0e1fb311d53a38f519da5e4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115494ad12063f2585e396ad77e48b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81994f7943b686b00bea1cb600219f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c583b732d67b1562b19391a5d1c0d7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d789aec35cd8fe90dfaafce9a08b29652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800818958a7c879f3f2be96534eec46e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accdfb7edd5a56664199c1bfae932ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757863d890647405486501fd2a2813a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95985322b9085a7d0c6c83d68170c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd6da7921c8d2493230678a3d62c0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353fa150e0b201f6cbd1b9122f6f6a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006fb40a8bec761988bcf17d7d1e21859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882787333d1c554867fcd721a36a75360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1bcf9e34734e03335682ec2c80f1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7884037d9af7a40e26005b083dd019462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9306a5ea9453645bdcb6750c9172efe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99726d464819c3fb701bf43373163464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89663fe9e0337aa8ed1b275487e43bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e389a9e5863006320c5ccc1e4ff3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dfe659bbf4513f47f37b593630e8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce20b2b5191287926796c6e94f27af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6f79d7114d24002cbaa985be34a0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9611162f1540ecb9febb7690694c78670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420ad3657dc8c7f1dfccb32a6d82bd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d4daf53d7895876d0bf071a571ef672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24e70e81f8a0fcb6eb752e8258df6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee098a2d34d935c2dd7c50be95a243574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b5253bc9507b624cb5fa52c5c034275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb078826fbb50721d869dfb0e2d3dce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dbe65ba9cf7549988788366cf59a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67e8e974a040bd7f78f738c4f9ff8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c5ad1351715bcea0714f2641947c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88f0a904fad02a14f611adb07f671680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111f742f0b861850be2f45b93566b0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78ebc8f2cb206d349160679ca887d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975756fce3abcdfa8a4dc689c13038683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e68732a5a3260f1c01d538e601d4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acce45b0ef5ba710ac919e0a3e5a9d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554fd556f2c75b8751c815bd3cf9ebd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf662d1f9d20b5bb9160ff15667291787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9e4ee9899b63ffda40602cafebe1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba58a6e5fd60d40a580852f6bbfc9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fc540d395419b66d02ad11ff37e7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1972349ac7d2f79e3ee01c6f9e20a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414441b960d7d172081c2c78c50964b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99cd2c8f608a6eb14df85ca7a7dec593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fff0fbd8d0b3238247381890e01ca194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1269c1919bac61c6d7356165790c1b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf6b8b2669ff87a3f1d833b50992bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ecd2bd1f9647929edae4893c0f95397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c77b5c7b5ea91eec6b5167d7d057898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804935b5a59517048b861bb0bf51e7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bab3e6c3f97da65b0609c516aec809100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec530c2eed070094d178485bf75b48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cbce48e3911ce480739126afc4fa8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77841ff50a3e56d31e1c4b09db69b74e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfd85d47b03e680460c3ee124f77cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c914f065aeb223b6e511401dd96e8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd514c9875d74649020e693f6a5e220106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78700baaa6bd191fa17614f9750cbdd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aa65729debdee7468fd5a9289fe2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41192bc32e7278c4b52d25a8994a868b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856f6a976eb4c50a3d0398729b8b53a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4852fd51f66a74315b086b34fae7c1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df6cb354af69f0712614b759e00ad5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e45465cc6a441e6a788af25ee1c9a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a6ea90ba3b712da0464d035c82144114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82dc16fce231fe3b75dbf5fbb3691115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8052a15090a6a6aa722dc44d6c9aa7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d77b0d37e5b7d107c5cc793efea2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5440ac2e46bc4f88f2bb4c633c145118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9dd4037b06d3b91b52db007760b6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff91e957806eb13df7208020cc14567120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc87be1cadccfa91635f7bcb0c188e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30defbd293a75aa9c4845295da6a76fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f96427809396bfc773f349c51a01c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaea33f7b35ca9cf15314e5ef71e832124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb9d30e3bad34c4953e3c0764f5c4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00973d4d1c9686968a578dafeaaa1903126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea87dcbff69db78ccc96d1c69fa54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6df92a28c0b0511d4ca82297fabb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e802b2c4285d4a81c73df225c4a49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2c890affdd2b1821e23d516510af4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4db1944feba6a4ab18fc93b17f795131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff13db715cc7df34a5237a5594428132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dee2f8e55c715169f493208d99b76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a1b419cc3c1706771c8e36600007c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c7229e32cfe2606664c3de08a2ea0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ebc345017006ee86f09acf4fb2591136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6d4863e0175a0ade3a22807dde554137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0ce2c427409717908d9a87ce3755a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55228cceae7bcfce0f692368d4ec096b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4a559d57bfe6912f75ec290a82a8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682505b822b4df2ae012ef92412750fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4c5e29424b8ad857993cf4e023027142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3995c89d4ad69f8c5518efe6ed3a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c3b659639e7b3f69d0b647dbe4a47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a74898a34129251f1e1ce9cd0b17a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7511ece8bd44370c06302314a7cf4de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3394780bc5925f8539c04038694c124147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4766287aa8e1c774460be1b4330f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af005d1acaa5194b7ccb414790e109b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba48f325487c782789fafef29027327150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19803f82bafd4f658b9d9177991671151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df9c6511ddd241547d9e22f6e68ab1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8117e6d28c3353ec1aac8db0d75d23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df9b03fc68a4baf6f3e7ce4412e05b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>