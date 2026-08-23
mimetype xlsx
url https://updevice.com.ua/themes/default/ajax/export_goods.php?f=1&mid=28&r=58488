--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a6ceffa4c18423c517088f23c618c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a289eb28d1ad38036d266e5d65dc0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d8a8cbd4ec0e86fc61cbfff5a757d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5961a40a2747e9a5a6f28d8923bf6d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6019e49e417209924e2ec9067ccc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7031ab724fe2c090727a65023014636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515713dcdcdbedf960a389c9476a797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69270ec3c7ae54af3c98faa7e952ad048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c842b454328b791dc1690257ccd1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41432764a80bbb192d15a836fe6e1aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d834a1d343c41e8feff235e02519dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b7f471961fe7489f320b0ec002dc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ffc1b17f9d3b91fb618f8d7c3ff3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baf2432245a45afe0b8f8cda16889e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7de4bb72b5c20f2b3b79d5c7f1497715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74afc252b1aa454cba4229fe0e2136b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cfa09788881c5bf0366f37a8b67f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8cb295c25d95e33bdf159e510f53c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf901412ce5995ccaa12e9b99543fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257103292e726f3af8a91b672ff931720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e0fe0f4bf0b05e952947826d0a65b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e5e24d237f96ade1a0c09df88019222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f502ae27cf776b4f245924a5c6d6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ac91f867aaa6006db22fed5ee234124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c4830c795c6b938a5bc18e93b658825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566a26b631b348d4a89189be7e20e9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76571984251d72cd534038bdc3ef04027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c44918bb402dc5037f083b45de0e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48392576a55f9cf1c817e9ae6c466e0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e705a67001b9da7ea0a569fc85ea230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85fdf79559f00927ffab9fbc14a45131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9cdfa89e694bcf25b84bf38d302ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c53e89931995a23d32bad8226777733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc6c2cd533be4beb3b1e3b018edfdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc5394b691822a70bfba32109e40f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f8d5b23364e97f81e8c50b64534f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a03d41a699ccc982018a65cd4864537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e41de543bc4d80a625894e950c97fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d290da7f50a0d85ec3a8b16eb511c3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a7d1a0ffc9b01a33fa4fccf50cc2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b95223e53220ced77aa2c3df9d06241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fafff0b050241499a13d8c35f008e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f17cea2fd4c1bfd7cd8605cc45416c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b68a240a99e162329fc3ae262e40744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654d9abfb5986dbefa458d77060ec5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd17d0078af7bf20c471ba71086dc2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0323969e938b5be7b4938baca2ca2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0b7478bedb01b981f0486ac46f41f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570954ee6017ad34ed2c64a1ff68551349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3200466841ef9f11a0caf6f56a49e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db43b41c00d9f05fbfc179eb4d2ead51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd3a94ef9a8fe205209e01bb83f09452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3c544b558fab874887e1461cdb90053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834075d9b1368cc80efe62fc9e81bf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c0cb1a5a1748c4849d049eb8e8e8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbe00bc75d8bc1b4b09cda95b1847c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46536325846697e3c407a70401eb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6c21173cbdc85b259f3654279301058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6202ef4bd6558814c4322573522f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b3c6015a4f602842645f0ee01a76160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce007cc6daa8c5dce79dd4b20171e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18aa94b4b534088ac23470621b565e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bea743c9a71f752fc149aa0e22598a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c9291aacaacbd6026c6644c06962464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b78217d8d3d61acf2ff2b27d8635c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e814b77112fe2f3650c3b02e59a34c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42835ea4e6f3c98d0d7d733277ee6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764d9dda0d028f2cd4121c2885387b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50457336f0aa9fce77f65774d42a24fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32781c79e88a528ccc7486acd525cbf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e466f5f18098afcf6fc96fe18100e4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec1dd883bc60baa6534fc768614e3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ec3f760e4eb070ad6a9d4e2c2c21e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94e5cc324080595cd8c90d694b9c7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c59785a73c356e53e3b20df448485a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c146899c2cb3f1402d77b985abb7cd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638f2b200db799fd0d4afb45d87d83d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d30a94962e1e992683f59e9f8940378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0068f9209a8e858a7a5561789540cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151632094329967ce1870c79f50a99280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d66befdbcc7149979db80d4994b64b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05bf8edaa5fd985516fb6a67fa8e7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d953ef50936366f89b708751001e02e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8be8db8ea8a2ace05dc789092120b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb28b5b8bb10e31c1f315c467287bd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c8331363cc4bc0afd77245092857c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84942146b483c30ede216925dcbcb50487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0ab95976f43be1d363743ad81be7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3961a7a5df6146b299a6419f0684889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23464bb15f9906c26faca68234dd959990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5bb043fd7f86cf8210fc0b6f3965b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc822ca4e6edc3aeeb4a932b12170692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55394f56b7bbf8340c205d4db7adaf1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4702e6fd63023d15fbddd13bf48e10994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3170868098323f65c046a33c596a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cffa35e9ff92be425112b40da3fde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e956255ec4e0b214a628f46f288ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c229d98b1666e6aeb6f5bc995719298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c42e87e3ff350b095325280e0805e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c19690b202bea443094937f694cc5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b26867006e678b899eebe48dfc144101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410168b765cde71f78564c4dbf316afc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132013c780a7e75f749a30ffcf6c0f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ab36ae61739339fd02b04727e0ff1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc18435c7ce729882b98ed9aa21413105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f827500e8cc173e815808ad69ab786106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92c534b6488d199147baeca328e6db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d40e52d6ee4861880b589e306a7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094661329dd1f675b8d37203ca46924109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8265b2d610222ba39c2e12de762c87f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa13ca0be0b39e67097cd4b961a259c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de29e37c0561c5b01a070ac9104df54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7027a675402e2f589f780e58900502d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf530cd18c8d7d041edf6cbf938fd01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07671a960cbc9d5dac1920d4c64567115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406fce86ed1753b1a3f8eacf6e97a21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a265f76be5696936650cfac52a77392117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c1216013c7a439802089d0dc60335118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f175b4b7e9fe87f33ec97b11d9b7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87107d7f2397b4fd3281e9f2a0cd01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5569830b3a7925546b19bc112e78e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad058920c804d0e1e4b04a684aaa1a12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3ced916838d8839f2b2fd8d75a8b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71e736dcafcb357767bcf5d5b283d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d8e7348af208f5b10c6bd8c2b0ffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39571514fb3fe41807057c0f682c4d6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba689595d8a7c87be979fbbe5cfa2409127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17ae9226f036745db753dc1a98b56a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a378b89efb7fdf2d69453b5ab65eee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd023289dac2c57fb1a3f8c2fcc383130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231860921454fe42a90b8b0055363199131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd6b25590381d29553ed6136ae140132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968754672e7c7d46825e6faffa28d47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa6165e52f4b1115f56eff58186238134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c806ec96d1d75c7e18c8e0ad35e12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf52bd0101e52971299fa5154a2867b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd20eca8bb748ab76f33390935eb03a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df705c9aacdf11b8ebf8726252b9f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6ed11ea79b064dd11629ad6f922c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7181e910923ebfe40dd2fce72e43b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d51be7529fe26cf4bef75c206dd01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172da84149325ff9b2741c389784f70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86385dc086abde689d129320d81a26e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d73be21fc7add9a5bd5a1a20ac5e56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e053bea29083b6e28b098f037185423145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca261487372472a42471704223b5541146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dc0088ceb5202a3dacce4a4cf2891147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a531a30fead454a8d1b725a608d694b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212d3d2a83c062feef8d709048f6208149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1011e28409c875b56d882b4fd977278150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaddd63fc39b9e2aaa609b080c19ac3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c7543ce25bd0926eb635742aaf46a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e2a406daba7875ab40940d403956f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a0097bb6ddea4ec7769acd3e21e3b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e2a29f91179468eb21521a9f204a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf97671ca6cc0a5a8d2d5be0af04beb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa0d73647ec8b7c091ee7a5c0668023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fee18902c15894311bcb29afc814d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb925145caaa00c3ee4818e03f2eaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78024545f15856a2926bbe4b5ba40126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d26bdeba0e81d48e3399bffec5a8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e4d87ed387eeed25c047e4c78e0198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310a01955f89b29ca954e28d531f16a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c7a7781d6a35fed2aed0ac8f2241010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c74b42c53730f28b574347b581085911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e0c25dae2bf692660949285b87b4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eb8d7b0e5ba6449ff5352dcf06c8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399ea746725375efef08db06f43197f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d6a8f3a5f751c585ef2ec896f3e0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d31036f53c55e3e16fd499519deed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb293c5ec93c50914f79c651d9580c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e728e1b02f6c9402ecdc22c5984ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7fc04a93e8a313e370091bc564aac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6d8392000b40ccfdc1487e3161a0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5175e5b05f174766c67c5cbfdfe2bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0961c6f776e7853a24c05fc0899e3dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69d3c07505493fea91253f9297ecce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52f5ff50b628276f2731df956fc23124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07a5d5758cc59db2606eafd724d91525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65ef9488d09cd891d92b339cde736226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095416e26c03cba23f2b626bdb1a4c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debbbc5624f2594f88beff4fb2ade5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f232c9b501446b4789df82cd4d6c7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004581142831f4adc3d162698d553bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e049b8e8ebf514c7b3f08305ee27731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8315fa3d32204ce333592e65a431132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c738f0e2a0e93290e32d8340bf367733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a8a4e736056fa106ee02ab1482fe534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b307a37703a0989254730c01e87db335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06ef57d2eae5140343a9429ce9d74e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1ebcc044aa4bebb2e0056626a9ece37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111fe05cb448115d243fef60114949038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c15bf93857d58ccb031a9c4e9c4ef839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65347ed2d787cde8ece405d68bf5181a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7a321abd519ee3be9ec97c77ad5b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db4fe710e24caa630784cd6bda0a1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c5f8dcfe232c049dc9257911ebb6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a521bb431ce43bd1236477861d72944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496e1e250ede5b9c161f908e718424145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b6b5726c000b69ce14000c8973b2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a67a8a3de34b955d3018730a6860347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650c8fbf69157f825a6614758e765a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e5d2987122aa1f64140319a319b7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccdc0797a42af78cb9e0a4536a0f0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047df98d2635e4734e15bfdd4918a14751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b8da74f571da718d986baedb16d8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd6952930852cb20d7043a92dd59d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde28b2b78caea6b6f97e4c5e0867454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfceb77365ccf0640a365c0a06223cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d50883f66669f97d4ee222c80acdb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485a40a096e72e999954b95f978cf5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee865da9efa2ab063edc49f8aae27958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2543f6d2913fb24f1b81b6f66666059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4e98ae964d96a035848c807140d3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20c675dbe6a5f7c3e56804d68e55cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc1722af33b2f22d8a2e91b6bc188a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe01c1715e45522b1e4ae9e85606f8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd48cf137357c83b0c7b264113203464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7245d6be47022c8adfe1206c583c64965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b718b265d446b69a973e6fd3ddee42466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccb8ad5cc1945b432f7754936270eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaf9d4ab7f8ef04325f0d39142a1ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214bc860852e873464f5a22d03cd3b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a258957edcbbb1c9c23ba75ac586c2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba185a17e900ae476c4123a5dcee6b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb34354e9b65b04f763f07adbcb077d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a22d95e72fce24fbf42d41dde2869773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4152d821ad544b99e7c71d56c2cbc7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a80002ef42dec06feac6bc4ac4c8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0158324271cf1ce0c03cc7529b830e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80314d4c8ba9387086a5d57a3a407d1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd84c0602f169ff37491843f881f8d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d721834d84c562802b6ae54b53929ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d95cad7f9a3fa9489f52ac7b2d00880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882862a64b47ca67cfd9379a5575d2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e4c3f9f6354a37bfb65128df7823082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035be841e7736589d0c7c598676a51f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b748bfbf45a75a2cedc0841d3d751484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62916b4388263a511b463a876b4a359685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b32a416707b61b8ef7df6ba3c086b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41cbc61a01c4b4d6b69d12aa5faa2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1930618b28196805f90b0dd11a04388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d330f55b656c9d4026700b5643f695489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1474126ad26799c7df703322a6d47a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fadef3a80913d86c7857d39a93a0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f6dd7b7d9dd851fd0d0b9fd9826e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61847d13cd42c253dc4dfbc2bd7a82c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db7dedf7256a86ecf9ccc976687c0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73e8d57ce2b28c0429069bac4855db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c909c6ed31ede7a4d9e9db7a1200d1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33d233c1178f02e8b0a1e156a7321897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63c57b177e725d97c723c44b5677ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b219fea34c6a00aa1e297c6733039bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57772a4af817778862e122eb3597b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997675986b29f2c707648b548b58d703101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa3bf157e9efb2511fe8ee55754f47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba09eed85267b3b19c49efb256cf5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd882e79ede19eff7c637ea687f9f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34ade21c9c77af2709bf8785937a70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de932b4ea1596dab3381df9a836fa8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd681264285de3603a1664a85806833107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea31452682f4c1e880afcca19d277f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a65ffdf28a748511968baaeb183a2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6743846b2af7f4610ac250f786abed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aecfc40863a5f3751f2847532739f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fef3a636ffbb7d525f81271919856a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16522dc83c2be670dcbcce203121a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf875f317793dafe87dd0574651bf4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce120e64aef5a676793ca06d05ca47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d7120c5261401d2d3239691695c13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c95441362dbe63aa9256050db8fb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a780a3521beda60d17623a02ec0a958118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f246351917fbb89929eed6a73fc689119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e38fd29383da803ef0cae9bce99e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76a308256e5687eebd5efe6fc331a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93ec5725c878ce728ec959dfe51e64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f73237ebb821af491166954b854103123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933f41c5e22d3f139704c2864bdc767124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d55fbc8ac8c8ad3092c4d3d82f868125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36030e32409ad401306519926b2761126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d3b92136561af6e75cb145b06d9e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63982d7c6cb186cc7cd3eaee86aafae6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d3dab66187d5b32f136c99923904f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866391b49382dd578296b29eacd6e263130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e416337970a89159dcb3ce706d30e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff62ad2de8e87135c5a5e71159e97c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f08a95e3a1e01fcdf627614723288133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c260cf68fdb2d3b856a88e0270b5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eb42e3888290580b58d120f720d95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbc8a1268645199457a7ce808bbdf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c07a10367aad23769fd9dde879a2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ccadb3c0cfefda08303c721d4234c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eb94fbd2cfe5c29a81652a52b0a96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c7b4178becbb9807cffcb676ae42e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dbc61e0d42cc25802fa2915113b4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe325a73935b116ea2db69abd8a5a3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc0560b0a6e2ad7bcba724aaa7345b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcee1a0b563a0f7415b796c5730058144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93144b4149c15224f7fc7c53c089fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650899df82260967579df5312e3b732f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1d511adff426c553117227749ede6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376b4694716eb3c7f6d795d24f6a859148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b71f7f210f1c38e7d8589ec514dd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70db240894ac7a6200093d7bb80868150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d3cf21fae51106a92d1abe30acd44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8331c7f1fdf6a544708a695eda28d67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff74532b14bb6d545a233e123fe90f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b95652db2460f6afa09d66fc094fe154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>