--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e524d6a810a9a85430c3edc450a6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d4d9b6b1cc42175cdb337af5c5d092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b11361255e3f00e9cb1d53998f3bfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447059c99030d759c1e1cff4523484c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b94d6e2bbfe7e8a4c4bef892debfa75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cfd49d8167c8993cd42052742722b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f50445841e0ac949d9b8611faffe417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aaa84ceb3392937a1435a555de41e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722f3570bfcd05fc82e454bb7b318239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501efb097d23d181a7e4670ca57c30c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73ae1e0300d9facff4df38a3f562a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c18bfd0af08d5d956e65d7064d1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd7777a3a1dc603b660f3644defb9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8778230c23aeb167990c023225d9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23739c124619d6184b21fdeba7d672da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c41b36fdcc2b2740dbb30d77d21016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc6598a306437446ca961a9216949117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e1118f506ef4326b34759793dc18718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ab0cc3f7983c0aca9e04aa2a8651419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd979c46c0c63dee9553c9b481257320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ca171ee8a6bdf0dc1f18fd97bb24a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c6c2a62c8e36826176e74d9562cd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3f0a3043f2a379366372e1386b36723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce490bcfb8b265ff10f0e23087caee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be7f3daef9a9bd633378032ab2bcd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d404d8712c324c39643e8515a5446726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a31e4260e2ccee5c62ec394654685627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5f1209a5d2bb13a863827294e73f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b19e41444373d6af75da117fed04c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed23b358d9b372355602ac2b48eddd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2b17d00f84747c4b6142431fe07f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e1e0d11eb70f49d311389bfc1dfcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a7ca8e801182dfc8c3044f7395ab433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b05ad275d9bc5a85657dcb43c611f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c590c135dea4e146738e3ab2aa9ddd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baee4fc56d37433fe6065ec5e7af22536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1607cf5786c8937991bd3b8149f6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be766217feea2fb93e87b208e41c8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde90764e9258d668370affe89234ec139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d006d2dd9423ce16daff73297ca2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626d895e6ba35b94d19134fada19d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8547a16a6c91ef93e3f2b54d7f170742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00ee2a977388da85aeb5f020238cca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a95adadd208397fd9088f5a0e615bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47087f897d00376c6c1eb3ed41b9a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05273644f2fc19a2f7e6a287307075e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151cf958ee507df23f039577207ed4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e241faada0abc45ccc75df13ea1b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab020ff15588cef0756c21a8c14cc56b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46143009bec257f4d8508f7a18573c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fe47476d5bbacd52d0608a69b87cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a831797061394430f1cd728149d53e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e8c514fb60d3105e7a60ea74a0b9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c541fc0b19948a61fefc28d9904a2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c023f257a07adb03f5b842b179d47c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe619157ac9f965afac59fd8d2e99856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7951fcfa6e04fcbe8047e84827e09e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc1643bfa647879c136d660121502d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c860451da5e5bce569e2adf3edc15fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9bc4534b48c1e2218885ae2c4ee4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343283352ad4035ed92167a514a1492b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75579d72a2e0902097c75981f5aff97762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230b38e5eb478dcaffdcdb9983e18e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e6a81e90506715c42400a2d45b80a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936cdda3e05a66d1dd941947f23ec8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a921cadf683b36695d2ebcc1b3b2ff566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bd2afb1f04fd1f4d4ab28e48359f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe41c7780a050c66cf20c2a9583b7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772d68d305db83f444baf56c954f5ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5f57b17a8d2788544f4f43d27400b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c401e5fbeaf55b5428af06b7943f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dfd2e4eae841390fcecebe3ebeb6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707af490c59cc5757090f8e47e3e6df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9437abcf374c76929529fa3614de7c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a771fb426d0b822904b709d97184b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe9c507faf68c66afd25e0464dea176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ffcd136c6d9ff1dc547ca5d07260977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347741801a9b966c9ef265ca3bbd11778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68b0627ab8c0edcb98bd15f4a7fe7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f5efba055a6e99351d5f72bc96d1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd93200cc67921222c61b57f7bd7b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306f6ce5d841e140d948d579a4934bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90068a961398d86dc5ebeb5f2585e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af9a932d9337a5d4b5c0fcdf7ad3c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4e5fec04116faba7b276575bde5fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28745b6eb224c02e770a7627d68bd40a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f19d8129db20b216264cce5a57d33a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2f6db0b6fd1be33cee9265654d5c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9727b0362d8ea910b0bdb5ba07ca189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a5ec3c640ed8259b8b50ad8f1ec0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb635f030918e9dc4440c0991ca06a4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de65156c01e3f0f2e1d2a86f08662b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653434f1ea0cf3f460cb6b3e65b2dfa993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf8e80a92a9a961534e20aa321469894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913939a22bd5dc75267ca0b8d7ef7f0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631994e8bfe08285f2cda86ed518dd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f621db759a7fba2a43a5e4267dca39397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cfa7441409c3385de59f56191ebab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25293fd24a69c2df0421f267990a0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f316ac9e7ca66b65d09df1714a9759100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937bff076525445781fa38a20ed2e08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b11fa034af19f9dda6d6be62957fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5b58d75e18d634ed09b28427aa119103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ea5dd34198ffc16899eff287f316e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a10e55f0c5b73a3ecde106bbae14a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d92493e9d659238d3ce633ab626ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14ddc170a60b6b5eeb04f4593769b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4548651a48d48e055f304dd1880ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1d1c832d152959847f53141128094109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f091501ede4bf1b1be85b5c8120a0b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638ee97c7b7b6adbdeadc7ff6239758111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4caf29ff51a91bc36c19423272ef7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d202b88a46161d6c00258770b13eb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e809410fdef1b09cca83652a8c0f5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8bdfde63567e9a0ed9c1354ed3499115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244886ce7b2db637e99e9cd61a27e68d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75685d653adebb523eafa937c4d302117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088e482a7a3264364f09fdb4dad4c69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb90edb84dfbb7ebb0f7d465abce05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60331e6b676293993005aab1439d4f41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f16514d498e959ea50b991d16f6575121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79691ed77bcb4fe2fb57d17a9fc647ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d069230ebf2435d3c69bc9a406115e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b8d5636bc07c5dfaf411e34aeacf6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217c9af3e5789285cdff78b77c35e93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230ab75b297cd378cfaa1ff1462c04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc590950bd8f79740e0495d981a698127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d52ba084b0d9dc78b84d4a730950c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd79c5d2d1c9c7dc3794bcd41b99079129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43cb1b3681939622b4930c2b8099fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea045f54627cf0a47352d45b7fcda236131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239056b5c662371e86ddeb76627ca7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f836b98474e7d1567169d40456401cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b77891ee9524bfe57ab4fe1626e0fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee170c214f091717157bc9fa9e6cf99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a359871c0950c914f017827d75649136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dac2bc543b8701fb176420809ea06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03826a95a8cdae4988aae95a5c96a5e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37746a81ccc04b393a304aad213d68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493bd1d8879d35b85a97243f26825cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe0d2079e3a4fbbdbc6903baf42c6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec9dc991b442e9ec1566d4fef9e18b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688f6948010906564cdca49eab9673e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97d6488fe629964413e09e24219d57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7853b42ceb881d5aa50c18d10af5d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40f46051d72ccb47591e84218bb1fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b800c2df776a7078086a5e737af18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80619b9519c3d7fb83f12ce727ff75b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f3256b06908993a78ca72653896b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17c4af095cfd3f5b4ebf766ac4d579150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae1b555018b9c34290e67d4797f1a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d3af0cd1815d676ce0841271bf0cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022df1f55db983d956a5bedd00a6c9db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6d8c8d263310046201b1de8c9fd69154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77194d2eaeda22e603e5c536840c5ca01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7e687b312c4f997f347c04b8e796a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cfe41bc86d24f5996e0e1ebc1c5b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f1bf9744de37e1b941c2d1a14f704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a24e219b19cc8340220ba8ff17bcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa58f126bea89e086baf9b12b1523a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df78419816e0a0331abc4a0fb40b6bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b0adbfad5938012e997208b07dcdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c175308eab38ae71e55a6c90633649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080084a47e565a6129dd44700d77ab3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64993cedbfb8fd8bff30db52845893fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de1be9fad36fd43ccedaba6e3b8bfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b9f342e4cc61f8b6dde3f86c5a9a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424de73aee3b8b957b0dc3592e3c43a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b097bafa0b2223126e38f81dda6b8b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29904ffeb436c4a8c1dffe12da5e25d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd340a86dcdcc1d0611b8b0ff16836e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69126b1f48245eb1e9dee9a670aa209018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b7034c355f4b6d72d7a4b5eee9c8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb87949877e4cb6fb464b8f5a435db320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce287d5aa6167388790f7aabe5ad8ead21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ee2789c15f5eae9129202faee35a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a05c89a15eb8e79172fbf02bb735bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0ca69ffa3f868f45a32a41615c8b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530407c44be20a2457428f58af2499c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3535d94133e31df9d6a3556a69431c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834833a6a924dee5ed85c9d993e12ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3c0b1371e8e30c0bdab51688c802328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5bfa709f3e588df8efb50c6cf200929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c58845cecded1b6215afd073b87f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f05de4648294b56210b4b54bfc8c4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fc77f32e81cabe21577718a77ebf332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6e7fd2b6c348093481d3d02d28d4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5731b1bba757d862128259c564835234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e1577c5ac80232bd6083e09a657c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9c3570ac9792c7ebaa556338eeda536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae60adf9c43604fe461dd304952b51c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1f0a64c0e3dee1708010984bcfe2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480019340615cc621eb9552982ff566e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dce21e8599fcb5649392d9fba606940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79fba820d718c79ac29325922f557941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b66f0707023b51a617c6e1fed13b1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373418e36d7851ed39ab2eb79c5077d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8bf102e0808e6b0b40cd8ceee0b4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672e339861edf2bf13d97e3d9d0b22e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65196be051efac2f4157472742db8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006f4ba69f2b4f3a522d388e4f0de4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c54bd6b4fcd3f09512110ff1082c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445031858e4c5fdbbb5c950cf6220e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de317ca608fba4bb5958a95ed9cfac2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe832f5d0e7b5297aea079669f892051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab88e028fd7b3a5e23bac578a6189752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80716f4948288254c106ba7e4468606953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab735c71d1f7f16448eed29656253554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac044c5af64177082377d13e5a3f0ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f70e75d4c6893718d77866c7fb853056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e152fc618884b5f2f10c3a0a0bf85257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641bccbab31d98c5cb49b424b62238458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea1c59b560d63e4e2ba36e8b47ecca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f8417284b842fb2eb84a556851b6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587736e6b05e0d9a90d573c11560af6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cc80ef6e33c4f3b34e4f9f87ca6e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096083fa7ccbd466aeba7de7006cd78663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a09f38997ca7232cf37253f6daccca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88798869da624223c6dc783d1f394965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3f9f682ba29944dabb9a34c18f36f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612345580af3d8415dd28dd7b611b3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71686a68c7b5ca882eb40e6cb75b9dc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bde06d1348c5bbc0b33c2031b64a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360a5382afa088cdd06057adb594f6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505af37e3298b3b2f2dadab6d051a19771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ca5890bd9a9fbeaedd1fc2c301e8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abde0612caef3145b9c3ac617aa4faf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe3d39d6dbf5caa4ba097f08f3b2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244bbdf0158944ac63568a54e66db4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657128b228e79144cd6e82b2d99053876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff8c4c4f3a33b6ff3419f2653e3dee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd424fe64d895b5efa908a8531e6c9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc2a1a8f0a21a8396cc35d4688789679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b261c3b35f18cee289a836d672100a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7e2ad55e373d603c6e024243131f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c8c23d1cff0ec435eb83de3a108d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcd3a1c8fb181da535501595da836a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a033ca527ce7dde2ccf83af659199584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661c7fb1434a493c45f4014f606028685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e091614b3314a30c6999a34d2870cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd442216e939fa94d98d38c7d6578d5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d8c231d09fff3155749c690678b3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b015ced318123533d7f3d251f9a6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b2f962102cbb0c40a99ae4c60634590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53caccf73365a5b83b4f1f5f67f43bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59e8292bf0bc5c0712d50e727e7f1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f636b9bd2ce5eb8c0975c249c0cc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d062cf5225b3b09f9a52ab5f73c2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a46d16e12e694b18b6655b7430c2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2d71e6ceb189cee7f56a31707245996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b0a70c6c21212c4ff85b8e7fad8dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f8bfd5cfd6f438e0867dcf1797f2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb416a2e85395c12364241ca0608a9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34028a7b158e0a281af14a9dbdff85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0fa4eca938b92abc9fa0bae126663101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95f50eecaa970c3667e729b49a7d2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7083508e8d4b1346616ee0ba9f56c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65418fbeebbdfb09255c544e4f34cc47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d751c72e0c7c061e83daaec5d154f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79cd800c1e5ad44d9047a63b3ab7e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a08f241b5465dc92b484368721317107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a482c7f60487d3e6dd414cdb93dd05c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d8e52be0d701c3c23afe878e2e2d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb910f9079e975527fb57c450df27c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75216964d0905e3601f322eff24405111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb4b90b613ca1db47bae6512969b01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efca629680b69878ceab48c52380b32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2c6072a44b043fe04f26c4c585865114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871e9f4a9f854123e9f5e3120b93a2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38b150a590f7bdcd3a371520660594116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249088ceb6dbe66981a6d2385980366e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07b3368f28c8645bbfee554a69c6e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ade8fb73b409c2f7d0d636cde0576119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd598582e364a8250b75d91fd6e405120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e640a2948e09532c8e5ed36f1b2189e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba9097a8dd638b3760ad23ac8b1980122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372fa79c0c9999568bd0cb297d24f9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6bcf0f4920245e4d57beb00718247124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3418c35f7be75b2e5ecbaca654ee416125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2665485cb26703453e43378d0632c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4fc1ec9fbfdcd9cd09df7d7c0319a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd8b0e72dce5eb3a40596fb08c9206128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa79c106ff7c9e51cd1581e42842372129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f054e4ec3f6a1257b74fbc5d4c0e62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c4fb082497b3269b107bd4a5e7634131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d7b8c307d5608e26c8c1bbd827d4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba53d579b1cbc9e0710348d2d6757a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8289d2623b58bab75896a84bc84f3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3738115b55df15974c54f3bd6a1656135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ca7dee7a627c2f7edb6a3f36e2072136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb16b7f70fef212ad4b4819d73baf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dfcd9cd08f4bd27f5aa298ba5c386138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd307debec496ff4b5d021932c89c67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fbf20e071e4dc2be6e2dc56e4ddad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a976304745bb6e720b3e738580fe2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7b3594e1bb5e8c3b3e81df06b62fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faedce1392ad942cec5e409883999f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f308dac4cfbb9621a860344518976c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99991475345c78d9c7bb6bf8c2e565a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40486976ceafb00a96eea98f563ad229146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce8f5aa7012578e9cab218303b1980147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21144b8d43b3e7e453d088d14b22af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac980e2a0689ebcad689f0aa8fef76c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be19de868297a28099b15ee8d584b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783306cd2112c84d21e66048d52f107151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91451b24d484be0020ebc8f00f90f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e78910ce59af0552c6b28044e18dcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e589d92a9ba7e6e8f473562273a73154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>