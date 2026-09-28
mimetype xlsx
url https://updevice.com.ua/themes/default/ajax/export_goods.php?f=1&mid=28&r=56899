--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df9b4ab06469589265f98c1d0960e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a96fe834505143146b9aad5d397a2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944968d3f4967782f01382e007d861f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63582cb3930c70414e04e15c18f191564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2836bffe36c56361963769e1ecb08c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb65512dd574011dd77b74f7dcd4cce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596e9c1465a54ca63b740a12b1562987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d4211aed404b087f9e1baa2949a688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8474123f50a28ca3df29187bb23139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae3dcce73df5b3079f8a8c4e6c118c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee8ee0c8169e04baea5a3e4b8650dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cef1a1ec0b4e2b09caa8ce3e30a8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a9c74a2236da28cf1bd1da8cf373913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf57081a7c5146665db326d74c5f6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608eba52ffd0560cfd40fbbdf373bc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f4196c1439fc816c74de0c929518016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199deb9d4a18e92fb079de810f141c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4bd9457073e2d57126938a1d8df7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072622a57c93d8a16edd28eacfde89919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f264fe8f92a742237d83c595fccc2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a41b86a646b5795ef9650f45dad96f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66d5a412b8c33b5d8199720ce6fb6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4baaaedb43b8d2599ecbf297de82323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e163f95c18491bca2b0c326d1592c3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc191551abfe2c23285b41e35371ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9abd15f51c84e225c462325d5af86626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4a20bbc610e2f684448b6acdc854427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77b61d4f7443606ae8deab66b237f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532956cf59520b698eee63171fae31929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e258e2e6a5927f90c6516fb482dc2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20757f10f222151125b15e02bade5ee131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633afe340113cff973dc77595eb3f3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11319181aad294e6d9ec18d4597de98133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf414c7cac920397da371be88b424c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22603a4cbb9d855a33057a2c011f367035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b0042f1f7136389c41661b01d4fa136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a626c1bb42de0cd4dbd7aa855fe02137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a895ff753d3575cbbe593a44aacb7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8e35a55cc806b8d86adc872c882b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6f97288768653dc2d3314b3e0118540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951539efb5bd0811755af5fb1c460fa841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ba19f47983897a12ddea66eb3e8da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf510c04b18701fa62265a2ca34edf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9d7a42fc18a8fba41faca23710a2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150c77a0e493579278ef912bb254ca045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6f1f5c48b697e3b2b12b6dcc69c7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4462d300ff5a4bbee3d037472d2c3cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443174f801f4ec535904cc4bf2a1f3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b2ab79a437cdbfa4bdb131f913a2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc0d8d0a4fa54c49a73b809a522e8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c21f16cbb6b5ab6646426d25b98b2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571046e7ede3e91e19d3459c378f47c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050fb5cc030684fa004cb2b1fecca5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33230edae31066e4ba1cf4c6321a2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c2e4caee903d7d9e453e09a078c8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e395d3167999f871d3021ee047cc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb5efebcae55cd712138e60b6f767357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f1fa444a2ec7b68e38ef49162602458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51944f7c7a78c181fd911a657301972459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a904b814500148abd9cf25387ddb90360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301fb592f08d5f886703bfe15bc8fcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b2d2e70d381063bc9ae988f873a1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fbfb85ab1923a17df550987f2236d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94963559de994470d1530a284fec2fa164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce05d9d71d3fe04c7a6ebcb8b9266765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1de0ce3cfb8736361ee991d1cde75466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3e45eef8aab119879e7dd6060086167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d530b73ddacdddd8538ecd15b23f7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cbc27d8d0f04ef980d1d6247fca9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acccc7b8fc954e57219808a42754ea970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8025cf21442c188f2dc41ccecc0fe5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b8d35e9a753447852fc52f699ca372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91accef92603d2febca2c770ec0e407673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f148dd4da2e7ef084456842e07f87174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bc9e4005a46d2e5402f0237f9f30375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6184c3de6e9becb8c6c09ae8db13e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dead146e48286c797dc85e566b57577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebab6e714698f1b9fc54a86e309e86378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96013ffadc2ee03e99d182fa8c13cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83b7993c1fafbe7c079df244eb4c6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d590016b9d03b61c4e6df8a4d2ec2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49fdb651877e9baba396da39b086b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bdcb67d2f8d6ce7d5085f6b4a8e6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a630e2b487be4c55cfe123e82a9c8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed532c3787d891c4d385708e0a44ab285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef160d10eb48521cb7cd212d2c61565b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cf0bd496d05fbe9bca63153d1dcd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b7fcfe0c043116e7ae5acd86206e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce139f6d4d7d668b1aff59c72ebfdf089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4712c490f3a83d27d7cf9fa1363ce690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57847f20d8b29551a1d3a3e4bba0899e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5b075d0d6f245c379571637948bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afea5a49f6ef4bc628367f855c841793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab0b74a75bd5611e840ad2d268536194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d2da294435cacc908cb8ee2ac7ba795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ad5b7c346b967c3da69753be8fa5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323b82e8b4a578bca063ff81246471e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff22b36caadb9ae12adb58ba7d3769f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dbdb5be6254c0d422200d6f86d9dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb35dd86a41da22f67ba97e45463fe4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cc6f58c2e14525ee7255c5dc44e73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537838ae2261fd7f5a4dbfd767380a2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3911ad9d47abf1ec0b599e89ae4d001103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02b5fc276295c29faf2c6a24a87633104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9fa659f042ac32d594925a3a33127105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862276034e2506e381fcfaa993dbd0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a9bcc6f0a91fea764ffc10f0c54df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b2f2ac21f49eb74c049d8970063b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2774f56f5f6dce2fd5c0562233f22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e23cbf202a9688bf90d039f306c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44078a668a4d015dbcfcbc0348e171d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a635ad1a2c9e098a9fdffb792c68467112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce27e7e25d7bb90bc10d267e4509bba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f7d2517e82ed4e5449fe9c00f7273114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7237d30973d89fb280ffd2ae416b4e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45936bc63387ffb4e4685a5fe0d08a22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb94aba53f9fa7eb544094f60db77e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9b8681492d078dcab61555feee099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5caefa52b852ad55de2fbd6719d22f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ceb9996456dca1c0b52c74950a8e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfda5ed1a81780d7423c66d20b6cba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc622f3df519a8789e5f0f979a01da6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06de8e02b00028bd145f21f80e3783123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685da0ae79bd9c3b23d7bfe4e015f9b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c074f9dcada288b41da7c1094fa4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2144da91e1168436d97d1232f5af387126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901dca95a1b4e8f8a65d88fb85f9c4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d19356dfb04c211b83bf2aabb025b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eda1603a945d370a748221c17cca0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae51afbe815f85f199844d8709bafb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e636517e059dd33c7bf69fdb89e5dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb46cfbbedd6d548368f5fb32490058132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab648bf139b13265aec9c7c81911aa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a79a999a3f0d9a02287d576d245c3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c586fd82d0161ebca69a699d7e6f40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ee0eac6ee20821eab88d0dfb15f15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149fe38c74978d232ab2d8eb7d1cbb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a69baf7445b2802b9bbbd0000cb3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80eba9675f864ee3ca14b5e5076f04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53d07003ceffc34b585e8b1be2866d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35078068ff99683b70be683a4777bb95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb548a26842fb40dc8510552a99a74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420ba71709a7dad8bad8c6234c0d0ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd84dfc8cb75a3839006242813e3f97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa4e925c9f27c14866b53e924bde6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802d475fc4da1005f5ca824a05d48e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c07cd719b274c3be54dfc17c8eb7e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72985f88cbab2721dedff257bbde550b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020b86e06eb5f72ab726a3a0d7dc5f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85522b88db81149d734f316ce5d4be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ed2e32558604c4d5065d08e68b008151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1ec335f6938a11716f5c4a73abc16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25fc27572d567918b7d50a9d09417d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fadff96f483fc817adcbe2cbeb9c12154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0923c9d0fe7dabb24fec27395e60c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda87515188a6da52824b3e25d876c1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e614f2bfba716062753580f6f36833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa065e7f49bf12134ca3b9061090f574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008461aeb6ffac84e81cbacfd4f6a7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd02287bd7fdd7e42a9ea9978739e3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c70b884ba307a2e623b61c7e9b1b637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36548d408f9b36e91e046c876938d7558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e8e5bcb56ab008f5447b28357f8ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825a654e2f43b9fd23a17d90fa4636f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb6aca1fecf729ddc8b16c0c9d805411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743417dc18eb09200c4b2ed6fa82472312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ef9faad84d8ab99788d10bd6c53d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872a1858f05cc6cc22ca164c19d235814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624fc8369727ae32c0be0b008292c2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316f8b6421526623dc4a1f6882ce4ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d28971576b13865eef52177a0c18917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19555f3a752da0e7737c60800d2646a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c63f33d7e8e2fcdaf39c8675d6a2b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fba6cd8161cd86f3fff35fe608f3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ab7efff611f3434020d7fdd2e4c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2ead2f908d9410d49e907ea41a49722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7fe8323e62c31a92fbcefedd144b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd26a555bd6df7180e272098d53a4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60554b683ea41fa146cd69bdedd0d44925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1736fbf3b57ae53a33be971e8543af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5146605c323b69cca2bd3ab04b82f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d299ed27894e66dae245827847aefd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a179268702405949a557fc3dc250b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c807860d5f85b8cd528dfb82157b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0a28323136ba92f8d20bd1b8b659031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c0fabff59d56a47361fddbe0df50e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5319180fbe259ed88d0d010aec4d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3a00b7b5bd75bf9f780c297ff990534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc92e1760c9cb72ff64b847c719dde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3d86312aec16ed198d7ca3d02330536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2619c3ae902d55e85760d1eaf1bdb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e779dec1e054a105f24d70b4e593838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322499f72594f52922d0a64627c0736539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a11963e77ae8f6ff65d5e7cda7dc9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c2210f39f3b5c2709aaf5c980f46f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c67e699ac3c5af18999d1c87dd291742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71e8d7e403374260c9a023b5247f4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1ce5ef61615aed59515af3fc2b9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9530db75d7470086b8d2fb83cb45445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0259560b802976ee23ce5c382aa90546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bc330defa3d1c49ddd4d1a286df5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bdcaefeb39d0a01e57c00e508dc2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3775e0287af0ece2e8c9f6b21d9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e609ebdf340ef34aafc77e35b26bc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728754730925fce95725c68dd962000c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d897c3ea01aaf22acf5eeeb5bf5bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5844008f61079b306eaa4b60777075553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c42266523e13a05b8f121aed74527854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b3abdde24e33a2fb5f63be0f96ef655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b3eb88c90f27ad98ea9bb23d1156a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f53a54c1cd54239d4954ba66b027b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dcc9c9831ce0e1934d0bc42950fce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7027025d65aeaca4a4b0aef87697c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f93d2a92cc1a15d71dd441cc7c77b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f056abe79e18c38aed245b2ed2cfb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014229b81dfba4d1e2d473c9187dd7d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcc2b5944f996b4529b5be2a78129263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc9a0717fdfe69a28da5709b71066864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e161cc3b44a52b6d68d5954282c1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa84400e8261ae42e41028f83fec8dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67bc70c7741c2c11decfa3bd2a134167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3cca82864d111ed00fd1fdbede88a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a5e30c326a3fa2e4c8e15d1f5ee8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb14bd8f06aa45f06310f84955588c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7d28fc489068d40cb3ec00fa1920071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de636a62dd39190016b1e55f6f7ffa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8ecfb848a5a19030ab31b1fc2afa573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df8498a25ac50480f8de0d71614fe874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d65eb9eed387263260b695b22eca875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d87392249b29fbd82245526e7c44eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab169c274827df68b96b120eae2efed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fa4d68cb67b79be47885ee3a1348c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6164124d223a4bf08a73f4ed004d3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d38141f8c99fd9210b66810bd2658a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826f9164055e3a1a40824ae2588cc4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3cbd2fe9dbb9151f8fef978c505e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27382fb58ce7679a60e25f21c15a1e1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f98794c69f77cf5f20c2206630568d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903b67a3afdd8155af9e28bf26742a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8269d717cb19ce923aa4cc6167bb59986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd2671b5a8ad68339d80212b94d20b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b005e010caedd73c6b726c7adfb6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c793b7bc61a392726d5c1ee11db6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757d3e776d7517d6b93bc6bb47c902590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2c24d62ec2fe42dd72fd82ecd6a4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e9d081009918a1ca0a24afece8b8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896106637852ce79d80a953cdeeb68a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d5d6da9e90103295fbdf7a752636694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeea4d14a3445b09bf9285a348b502f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89152f37dc597b435e43cce35d4f4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b911791b412b52cc0eabc32825a51797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405fe2048cf34ccfcab677ae416c2fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a31976e51e34d0b58f38c4731796899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc89fb9c3fdcf22be5372144678b15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c3d325c80d75c3a6c21b9d7109ab9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693de4e89d50f90c73fba1f81f9127d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cfa870e7027e16f7d174800ae54db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949ea581e59379f61302bb5448ce5c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8b6cbd579b615156150428f67c01f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8300e71d7019d4f0bc17ffc7ed45f23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a02c558d1e1bd2d0ca8211edb1643e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79bba6687e7965ce31fc8aec4d16e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475bf900deec1cce0a3a8d01f8ea1a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc075748d1c371b3b8efe0aa25b79ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e524ffd93462b6287a3687e9f9dc9fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8ab9b577568d84ea4cc50edeb9136112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5cd513131b53688eebfdb8ab8f655113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ba42878aeb23cbfc29a3d57adb5c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b77ee9e0b62ac577fc706cb8f6eee3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e0735ca970a75528931b58c092daa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88941aede7fc49b6612e73472c1dc40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c847f1e99734dcf55ced4abaced89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958ed00d89789899f2db78e9696c4f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fb72faae97b5337c0bb52b09eac7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0939137fb4baea8ddd0c3d2af567664121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92005fbb5ffe34e89d62b79cb3101f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dbbbc957abe83eff59075967bb1bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f63d932c5a50c1cd7d3d4a2a19373124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba5e8f6866a6e3c94fe011c05d0162125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaa78ec8382c92ef33231a592338a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2bfd7d7c328f737acef9667c771b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42c41a9e5d28ca32ee53b7365a79c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c0cc911c663dd8153b5d8308f1883129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca130b8ec03ebae391fac9dd9ba27363130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88938cffbedd9ebc8bcaaaff78d47c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a0f2e5fc29f177518d0e3dfc894f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870421d5d806f0deb993af0b85e45f7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d6076c157cfaa73156eae7790180d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15643a274a883262ad35dbc3468bde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa2dd3948c0f2a46139179bb781049136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911aec80c89c213325bda8adc5d3f8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ab2f47acea48e6ae09a6ae2fa0771138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14689385c5d41a8630a5a116eb3f32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b558a8bb5cee3a0194f61297ed4d98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec65249ba019819d2d05aec962e0c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec056b51ac0d742f8aa565c1d3cc9b80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174cf01c89e60e692692e77fb77da55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db5b65f9eb82d43cf94161c20fda65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab251ed66f3d03fd8ab070491d57ed3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e28435cfb7aa91dfc214631312c23a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ec8e69bb4a9aea9b4bafc03e3e6b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2448cd1d1478ee0b6ab21da5caf03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d66d0d249a73a76f618099c7355b37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f198eb57fc8468f8813b31b0e1f8b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f53ef929a07abee843957bbf4a2cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df462a9d06521438f516108da6291e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fb869bf4f092e52352d6829af9d40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855d18b53354965d07278e4add0f2ae154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>