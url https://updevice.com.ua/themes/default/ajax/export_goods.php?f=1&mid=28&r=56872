--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c37bdc785cc7fd03fa41c5f64c4531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9212febdb9760482d76bb2f730c0282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88394dbfa12df99de8e5b99847f1a5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074daf3df99f5d37a6ddb87c90ea74c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea18d24a20bb6ea9859f8015800e6865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704cabd451c7d9a503db72ddebeced06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd915308619acf0f74dd4941ba9f9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea4157ab7ad9bfa1d1b0c21ffdbcdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91473dfacceed3dd4a330a659d5a3419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeee075a84265d199ae9498e9ba1dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34acba6a9731cfcda9e6fde8ba19e8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976cffa206e9c8b61f2aa738be93f5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d405dd2bcea7e10037b5b1450f44f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51ef1be2d8450939f21ae95af1d87d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a43dae1388caa66cb876b63fe3310915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125b5088b42691715e46b131f4bde6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa4d22b9ff8a865ad0864e8c642ac817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e76cd7f6ed150c0a61a7f69a7051a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6778a61be535b69216b7e669b707719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23137a90ea48af8fa94a9a183ff4e34e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741fba63cc3c203285796663f9a40d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667632ab218a88ed454dfaea8c8b066822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8571f772a72bdd68fc29a51897ab523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f69e5f1b6d5a32c7970107eb8a30a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdb7e9b3e72a37b4dafea37e30c06a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db3e28cd97e6f3d5df84b70341dc4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09033ea0e1636d5bdbab7d97463e2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42204f713717e554d7ca8e70f290dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2db4f42fd9db085d20abea9fbd79d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aff7cb84ba25e890052243aec0c98e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314d6a007c67f1e4eeb238184973eee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712d89d50b5ac1f65e7cbe1abdd92b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdd1c4164259485f51dfb2852b855b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bba1de802d3243ec565d8200f0bab534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646129620ff5f419f5ab9489d45aecc735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb6c0aec2f99c6e18357a3862b198036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4264efeeeb8812fb7a9969280c82e2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7840c1ed7cccaab7936511addd72138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656672494fd9812eb6a0117597fb2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb0069787ed13fe7b473384df279e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f472ed7c4e4ce6f8acc7b5a7ad718fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ff24bdd740cfff8a9212c3803349f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e5d9b34efd39b9d608018ea6b742f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82da5ea8b0d4ec0d00b1419fec31fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be249dbe7911abb850afe4e35f3e6a8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4596931fcaa71ef22e9f7915e2d33f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea261a0af1bc3d6ab9901993d42ad2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2bbfd0a6655fd6330dcb01e144fc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b317d6c2b3f06d3054ef43cb5e2036249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969962a7c88a78f7abff96c1c83671d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcca301331541ab79b921703db5812851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c4858de673eb5e72a174d09ea132452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8e86fb3d57d8f4ff9d5dc813434f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f96a5596e49fc13ca5bef657d43c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13338196c18e8743d12937e4b77b683155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08103d8547dafd0963acba51879ef8a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0670624ab3420ee6fcc9054b7b9df857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5dbfdeb22fe4d72da91ac0cb0c14d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae0a5b3d85fdeaba3025227bc47d5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5485609ff31d572ea2881d8ccfbacb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efa3888f3e03bb73f2ff92366f89e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76956763a6aa7825555be61d4c07b9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af131e2f3775bfc8659bd3a0ecb34a6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99f21676efd14e8e8a4e9702b7a2cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159b3c705f073d471536bc029491bfa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc60cfe0f7364f70852ef0966515a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3401654ecfbe3dbbb9249ec734063b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d3fb261dc56158d5fea6d343631d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4ded4c1b8a91699a74990f52f95c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f2c2533fc3ed37e3afb8db20ab91470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9747ed6ec74084ad75bf2e2349a0b1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88df239b1eeab087b34ed6065aa7fc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f802af4896ee5b87f0b2fe95bc4c50573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6b060623c5b139b6e1b33fb3f64ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded14a2e86bf700ea257c80a445f7bc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cb06f9be5b6cf93282c8526d0f3be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b52bf2c44ce626b1d446d67118274b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d7047177c89034df9f80de2f79f9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657acc37fc49553e2109f63b77d587879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50211f2f8c337a9edc2b7a097b4b6dbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d768048914b0193466c49921bd672981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75067ee7f8755a16a16acd8e85e25c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c0dcc3f9555b61ea80d95bb93977983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31838ceeec769f524d29588754cbcdb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5974023a6fc96a2979914f206a66b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d676d05f4c424bbaafeb8f27c62dcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65866bf734c1846d75d42e5a40adcba587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40c3e3eb7c044472e45f80e9d4751c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbdfca562349481957e0f6ecb00c3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce955b16edd056e88e1aa58f0b582f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510649aae8a68580640549223029ea8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e3344f6e114b978b4d91ae841fa8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb322f03ecd86520fe34dabdce8e9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1b2cce902b22099a9df4fa836795394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c3a39ed2a84143fc46b48e2a4ded495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16da7485cc3481c0b122c37653ed9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c541344538232503b014154f2345b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075df67dd40b282dcba6d07ee8444e9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8babc1daca5a619e795edbc2cab73e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cf375f02bc85ae53b5915180d84c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bdf37d9c88f315aa974fb5faa2d34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc898528f312ab149cd51d23d08661f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e53c7667284959d7dd0769768f58f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a8fc623b7a0835ea62aeb589cc5b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a745b6a253a0fe2e90b508ef7627f77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad9392ab69006d334e0f4bb54d567f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d68fcf0a7aeb984416c71550af6f34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc0c871477d094c891de669be2faf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f45c98281e6f1f442a4c7133993919109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bb2a42825267b5b77d8e77d2bf2c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7575a4ea4bf7706b6f94f9ab4211b1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097052b335239cda2ba70094f4fc6985112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876857fd3e23275ab1045e78219f325113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cad7dc18db56872e935480b1417e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41b5beea3a35b1af770294547c8de4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32744ffd2094b45122c8779c96bceba0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881ffa07d6d1511a380ba71905f53ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7da65cea421dba11b637593c53af5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2146754d088bf5201d5502849681f6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a709f413c3ca93e21779a0eab6a242d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936d9c6029832c282b9770af7f83dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8993b456d2c86a9bbe500748714c16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36f147d69a0b5c17caddfd8da24843123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577633265a9744e808ab2d41d1a3a276124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcf301bed729294944fcca539db7ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229c3bc67b0421f65581a32a372b0fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86643a7a05bcd56c545b64c51567c146127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c655b243930bb96da2c1ecfb5b2aa08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e46ca381e7e4a674cccedb9dc70cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164b4456eb15f76cae74b346a098547130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b6e769bb5fb36be2c561a55ba010d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691113b764f9a6fb5d9798f26a6b756132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd43bbc51dec6e81fcc9711c76998e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dfb693bece5383e8d1d5ad19e8822134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb8cd83b69481344e46f566874372e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cee09f92584133fb4c390fb2ee4bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db5b461ccec31fe52b1909955dfd42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110369646dd20fa8845760daf37faa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716203b47a9c17221b85cf2c636fbd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75fb73011cd9845753f3539c1e9c6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb119e534b27981a5be950dc19405616141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8db101fb44bb05c61a9ee18149669142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef476e5231cb376e8bca47ad9136bf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f4d681ef45d3aef2245881115b046144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b116569196807e67c746fba5091f3f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e5d415c5e5ec8f1fcdbdd215ec1f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd3969e47fc95bec75257c1eac2f16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051eb55960e68a7a3d88e68ecf2be13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba6272c7bb770b67eaf7805f8f99f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e42aaeb06038c2ca30e9cd823065150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f67215034b3cb7acd9219048497af8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3caf4a8aedffb76d29a9f6372222c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55d34dd266c143b99283dfe4dfd712153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03520dbb4f802d00b1fce2beb936786154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b620063710ee53d086fed4bd19a3681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cff48415264573e4b85968c49f7c3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11d38e48f176f9e9722ce69f5a0f0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded674af6c3ded5bdca6f5b89f7974f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aa9ae584678edfb8ae2f3dbc4d3875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90365d905d3616f9db0fdb2dc1e046c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6bdd556d639d84457647a8dfc02ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a054f214373da6b2f5ba630ae9e6c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4238546ac98671c180d1f25a5076b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62329de0f6aa37034546ae62b916f2ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36ef6066ec6d40492c9e5cf964eb6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306c0c5dc31f9b707728715f2b033ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83e901ece998861efb7e1d5093287113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff233fbe1cf9db47e0e6639e28ee44b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2559293716ba4a57f5b374eaaa88915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538b53f3e6f235eebca5d3befeadc6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee258f6c4b69a830d6630d93c4c2c7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf69e93a031aaf062ca8098768dbb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c48eb57ef91e135dcdf5c5c0ae82a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc539ff1c66478bde5deaf0573d656f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d742a55208039739fb132c92f0b41f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b261ce26e8470901c04e25f137be25022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b971ec5f6e094e5447cd693d154d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04525ab8b6cea955d9e7f2c9189ce224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733d7a03b1c369e7c312d8eece65cc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c384e674fa5ee8e6afd0893016c0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd37a664979b236e4d17fc87a0c09e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084cbd74c83d9ea28374be0aa6dae7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a71f080bbed8c04da7a3b8ec8c62d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb30403d332c70e6339cc459ecdac830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6e8e7bfb8d54523ceece53967f9b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc52b0a73ab60ffd308f707f6aeef2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dce0a983fdf64f1a23d7f6412e7de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e95693251aa03b992855e9005136f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82285d14c9e5fd783619d23a3d563a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbb58b0426c1ed54a6e234ecd25e6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22cefb206765cd9bb0ad8742dabed437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16e7dc2bfcb5ec8759098b55dedb0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ec69d1332b89d123e0da17a9ca25239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c8f1722272358c9506e45c980a85340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea4e435a12fa86016a06c15386075b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f6bc33093cdae9bbf6bb0b2f2c4de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49caefa282c1e0ab62a1ea01c070143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664f475259f6fc0bf414d8c952464e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930825e105560281406348dd81c4b2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d0042661b76a5d5a0ca3dc704565b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994e00f9fa0938de80ae14b9823551147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69f5ce5695f5584b40370a76354c3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e4818c3aaa0ec0755e90ab57a885049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a20a7ed8f7236c58e127641737fdb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3f3fdf5370caf973c23a93525d4e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c4d9053c7ecf506f24dd98ef20f2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844713cc64e809590b7870aff7067e7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e94b0e1ab80f5c734b4a0bce2c061154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b84b3c659a2cbaec063d91ea593a7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beed1dd7d1a2aa008e2a6841886061a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10d05b808206a908bea6dbacfead9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f76d9e60cb5ea56a70701a9b25200958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3508e03cf049627dfbfe119f2c489559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d652d78aeb271464eb9900757e27860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad1925c87bda260fa40bf5ea6af79561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71bbf2c73a7d90e153381bc7f9b25e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804a971353e3e517c6b6ed3556fc2fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82a62382a38da75bd18699db98c8f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e26e42ef023d9043e3c617273fd22465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33367c0e4164aad31ca761881f74425966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828add86cff21fc6640750be2783c7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489de325ecbfac5695becd9c6856a1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a2739602236f2f71825bcffcecae969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae17ef5e3a168e9441c80f2a644f7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae237ec183f8d5712281efd8d617de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971873919ba25b222e7ee0b6d877605072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f7785f3a449e7f1123b1583169d4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb51b8b80fa5fd385866816321b7ece74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430181c6919e504edd85e0eb425a7bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d8a61b688c9a2e5c040078920b1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b896025ca613d6b6460e5531404a0b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1ff3ffae65fe2a360a426f9a5ff4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a092233e9d9446806f514a2ee98279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ab746a8c93dc81a22574aa05ed19680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14968a28eebc5d6baf95220937942ba781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc988af5bc8444f34c5de53bccb7d5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e0c15c3e93b5dbbfc91c370e164d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5bb6985855ef7ca0ebbefb92e189f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689da54ea3c4cf99ad1a57a1d90e97485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdf8541cfcaefb6e9d737307bebfb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb569373f8599a3d88dc6c1182ba440487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bd4498162af45b1eb272e5577d0ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295566b683bf5ac2591abdd247ebdaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223998f072eb426476e752f9d17bb7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34c3a4b2d92c1e07facfa145c873b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d3cbfe0dc8c46fc64fcedfdaad0ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71036cf080f39740ccb82ae229db11f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32d88228294af29da658c634eb002894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773e8e23f958b734b13b0c92daec94495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b370cf3f1d955c115fa19aa8d032c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd3ff539af1d79e1d3254636c9e4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525ba1305cab01c5f63aed0ea073d8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff5a14540ed26fa0e3873b72cba68f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740206f25e07dc81ee1db1bc92f8129100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112bad4a9e30c15f8212efb71ba0e49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a1693e852da441b936f8d6ba524b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf82b99feab88d1d135c2612b4bf911103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc405c6c929e3e5f1b52173b039b063f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bd88d3cef17ca793f2192482145f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cdbad7253d51b91b96e9f6fcf742f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab1682c7ca27778829f34c4156360b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c94eec4de9f87fde13e818dc1e78a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f928493ed03ec223fbc1e7d867302f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca504cbaeee3c25d5db14c7d8562c86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c4cf4abdebe2270118ca2ee11f52f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a5c5a2d00f3cfe7630ab627313cb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1d949c409e657daae3ca263a460d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbafa2c197478c9e0a980d97168fd8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1a391faf2df24a22ba7b9efc61f60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd756e48adf7792838cec2ffff5f69f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27681cf05cf3142e8e500fef3766eefa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728a54ec05f646c6b4aab5a9c88ad70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e197a49d0df9f2eaf19f21db4b458119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702e6a813b5fa34d3ed6718975ff52c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092baa177b824dc340a84b2ddf8698c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c743add9814d42df8d0a4b13bc9fe00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fa1f08bd37b1ad56cb8400d4bc4d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b862011ed07f8003e7eaaefcd2ac3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef597d9ec6d79700ab6bf3394312b99d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffa6ec00d45840bec534c977615e8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3198543e7996e9c141fce89e079058127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d32242744753c0356661afd9f9db36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c206c3707be8a42da27deeb61bd9629129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4b3d76992f00c603f9b080ecaeb1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cd022e39991f34395d94c0ebd4844131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894fc9d8497adb008a7b2182ac2aee7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1fd076a4ecf8f21a59c9872d2ed6b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a41d367fbc1c99d340bfae4da414f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dc3f96995d7edcc50d7ce15822cb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cd1eea5f9df25e2cc2911a57e4a99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d615da295ed40dd4302c9d12d517f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a530b46ce3a0a2d1151d38567a6185138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7d056b89f82c32ea7cf67463ce131139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cc12219f9758769102b90b942141b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad99a3d78c015b8aacd79824cef2cbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ee43b595376802869f12d48f30a79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824220fc55ee068b415c8d625eae81cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ab552e949984efe82fa93fc0d022144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89eb19d85e96a6f6b65e6c08b76332145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76723e57ca488d358f1ca6d6277067146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fee4927bb28f6c1373d6967be0282147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad8011a72357ff591b0d12dd68ec9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065891106a0894dafbe3839f0b4d0d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cc56be6683bc77de9c25f2baa7246150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6650ab007efaa7ecc2806b1bdb737151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbdf2e5037901a6ea8cfd773b038fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2f6b071aee1b9b830e2234798b158153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca696eb72553337dadd68367038b973154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>