--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b12255dce2ff5ddbcb00b22a8b52421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd2cd1d2fae2c1e5fade2838503b672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea604257f92d707814aa3222eb0f20243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25923fc19d476b455047870322e583f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb013571f67fa14f6af6a71ce0c296e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71a1b0c76699c565e0fc23676183b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f00c49f66af386e0b7c399c0d7bad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb000675542540cc3c00f9f57cbc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c40f936560b4a96abf1857769fb58a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91878458f975947b13f8f6add5c0e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada809b4ef6b7160231c1ab4feeb02c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb17a7a82d14248f0910bb74cb91712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2f29f3558fca835e83dda8daa361a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a0f078a8460cd5005015d6bd8c89414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e0034555b59dcce6654cb26c5a54f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286500812b26b3557f8e6789284bab416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d60f6519ebf082d417914bdc83d0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f6c8d3606a39d4f20153ab1e9ae6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75481afe03b9bf051ffd738fabb207f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b046a162b1a007e94dc571a55442c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110baab9a115790948e3acd261239bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dca2b7d703c281f5d7563f78b13e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2437dcecb987e1a6ab96773cde05d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f134f52a1da16036a4f2327be6f4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf22a993b1440b6bd4f410a04cd87b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c991e31f6da6803b74bdc4405633ac226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76734e28d978d096ddeb0886dcbce2c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d40d0399aa0fd3a6f6a02672214ac928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6fef16486b7c6933b35d771e5b46b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2ebb2bc0e5670c64c700525bfa62d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df21a0a9c1ceeb555e10b155254ac131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab8dbafce15d14797a834730d104a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405a00be7efb52b27d55a7303d1973133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c8e816f475e730b85197822937a8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10699eef5682744d146c230d980c1aab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e855e0d962cda066b84007c0bc26ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c412e8e3ed3b15a1363f50d13537437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3f0ceddd8bfb78135ac4822a6e66238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6f5cca19085bfa4c64cb9afdc7bee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0fe84aba61f0ef76602406912a63740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c0b0921c3690a9aa961a69f432e6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c898e92a4d64a0b65302590ab584d0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c18e52f4ffbc0d2044161dc27503543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906d648da88cd603732863a965ca7dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ef360f107f7f6f1f6e146597d26dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecc5b30e3e072a13baec60ce45b63946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa13ae353c1a0619fbf4681c1fd71947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f88a6395b124a39457b83974d768048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58ab864bc3ab944b6d2b5c73691fff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1862cef5f251d6422dffafd4b003e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe092d54216d778e9f7a8b213a7b9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8905f5f929e4c46ea144b00e58e41ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79e6239f22697ceac230a0bbc0608653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05280ca3abca420141fae874a55515a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab900718949d9e8c472ca122438b7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78457c8331bd2612fc983060b228359a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614582f2a8a7fa0bae5986545f4380a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4fb090fb2fbffc4023612d66e59658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11457c579a3fbc4abac323ef93c93c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ec4123907381902a7ae4da55334f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81da1ef7cec185abcdc8593300c45c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4eb3f084b6473e65d4c3280092c8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1f648905dea4d397f349b1ebf78f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8467861a00187a43740388fcbc17b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f76c2d3495342a746c15a0c333b3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace197a8e47af30ab2129fd1db6a3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e35dd2a7ed9b433612cd1f7494e47067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcc32b947bf06d07ee8e01952d770068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cecd3529f660379ef975d7cee2b44a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d24065070d4ebf5a74684688ecea9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8fc4bf686bdfa764838d4bf1bac4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5e322fcab5995519f0baa12ced56272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e861b62115ab39d28e82a8436b79a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9c9b62b8f13ad00fa6e9d056c7d9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819e334e50a1df912af4cfd09ca912e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afc08fd79572493e9811693272d61c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1c1bb1e86e30a6172cce1eafa305777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd9f071a1543c4178eb16b1a01521a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e21b507edd2835fcc4dfca2bafd8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa10525435560cacd0f41f9a6e9d9c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f021921976531d1c57df7694e69cb3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa58a2ac72335cd06124532673467182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47b4618c66ea02cfb46c0e3061f6b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f4095882f6da5c0d9f1e05207564a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc334c92fec439a3c2ff8d52046ca4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ece8b828d99df0b1b3ee1a9c1841086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6593a2e0f865eca5bb58762ae8693d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb452a4f66b1b341bf6729267416ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c004b1961361bd16db18091dd24c5f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c298f579320c57446add5cc1f0c2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf24a36a1fb5b4a4e8effaf5bd496191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c13f96617c1524817bd373a9b5e5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba18fa1ab13f16b40f4f6bcdf7c93593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b11c11f3096fdeeabcfbf4a805ef294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393731a908640b70dad8ee524e2ed96e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e727e7788e8fb25380012fb27091cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900504b0097b7ea35484e92eb4bbbab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ef6ce99ef41e628dd9f66ef47927d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea48809f5ed8b82f87364d524b61c9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcc0304b8b6a875ebfe8bcfb284845100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500b11f1a79393fc953e040b301923101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a722c70e90782001070f11b2ff2905102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daf8a8d3cb7392ca3dc7c12c95b1fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f562239de8e166ec83721a4fd339b8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84573f334e38675957900d41450ca062105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdaba1d3e4f3015d56d540efb5a73d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef2ba4cfe01b632251e0fb77c12a7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b26af6acd2f5a2656c392dfee9450108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef62daa5e4436f515c38d4fc2b9c86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a6046acb6d34fa12a9ec240b0a739110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87b9df70cfba1615e2fc8f89135dc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33109eb3f43561cd11b5d19c4433c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38140a60a565f6e9b442a0f69aae45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571126fc5c8d120b92bdca651608d46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4f2115d4dca8ceb1ad6229cbb931f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca444d38997dee9dcb0c73b292ee8723116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731fe265e7daf73c67abf62ba2075db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeda51c12bf390cb53969b9003a08d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916b7b5af6b35f005aa2fd4de633f4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f6ed4f13c8454f4c9d99ecd13340e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f16d86ed01b1bd2d01d3e1086690ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77a89927c7d2728bf0d97b5554d774122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a46875b6aa85c21692aee3c8dbdd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6038c3d45436a2f68c46e546d75a75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa394c1154a1e33543f35c90ab6cde0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833596d540b05c8851cb33835097435126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402f487f99991b6588504530c5c912c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd8ab45fb00baf4ac0de18a7375b39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a543f08e0a8fcedf1827fc2f48f1c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546d894b5388c989a7ce09de317afea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420ed3dfe5c2ae95ba1e58f1ecb89aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097d5046f5acb107078f772632d7865132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d78b7183e6e720800047c694cf87f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c9796abd5246c723e575bacfaf032134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fff236b06cfc4f59402663831c99b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef4387f82db485069050dc148d8cd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a9695fe52e19d9eac6dac292f1a22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249176c8f603bbfd603d37dbb08907d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a626a89d54e66d3819f9957ea8cda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a5127fab6698070eb965025aafc49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058aae5bd4666d45cb29a38b67f1c16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361671ebcea56367dc7adea39b1599f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf41279c60d69f7196d47c242587a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7ce666f2cffc4ce3223f4d6b39916144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4e03fcf9af71da3ad4dcedb86e97a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847c8868a026db44f47b1db7b4423dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea97c904efd295888ba9ec7730a0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f2f9554d9e3438a29c0c3de04ea5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c43b154ccaf4817340e2ef5ddcee0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a527921a6c72601b13c1d69b0f0495150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050d1ee4ba6d6b4d17c6409e1b11f90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94493bc0aba6d1a133aa1e7c15f725e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6c0161cf99f73a11d58c7f82e5b0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20eca580214feb814099a989b37175154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5416e6715e06a064d2544bf1004a10a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed96871d39b8f9013fcfdf0019af2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29adbf8ae89736e2a6f821f643eedd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438ecb7972db382c83fa469b369ede54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd65ce6cdf3a21860cd90addabbae05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756d97bd823516020ba4216108dccb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0447c3664b2f27e58ae7cbdc2f80867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f069ce150a9dfac91a1d6b7a251108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c69a8afbb7c32df9c1c0100e994879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8863f9069e9169d6f975029566832810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ec22675dbbdea9cd7e134f9109c8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14828d70f0ae31ed3889838645f87712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47137da6373f658770ea09775810d06013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f55f057a068a6d8a89de2672fbb4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea8330d5e1d86967bf113195830ae715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952571e944fb6a94f0d7e69308dcf7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b175263b0bb179c6a37cf30bf2b45b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71051d4a73ed203e5d51eee1b2284a3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeb6b657e1cbfd000dc4d91104687019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c353a246eca5c9a404cf9e57ad5fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83746f4aec1c7e08e4b5f78b4d12f46121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97990830fa5a456a8b7a016382da0f9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c5b37c642212e7a8a8422f116e56a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaac1e8e8924b6a0d5c40d842fb16324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaa88780725727355ea0947392b7f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b4a982010e77056f53941150b2a1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9de52086fd1b0d4f61c2b80f82b4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f12c5ee5e2519e4df2a564fa56c2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039f4c7141ad3322808d2d7d780cbf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b6d6697ae2fe71cc957ef4703b24630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adea270fe618485711c6f7ef6e33b7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b9a886b5c3faf9379229088c857f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31525590ebd7b9e71b70087bdeef108e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc836a30e356a5a1899364a1f2d70a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb52210158c799c546e1e45ba16b3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575386dfe61c6380ddbfd2f63da54f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7682b000b31b984653c9cea7a8be137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503be26818dd5fa6d2febc99f7dd897938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b74dc4e1cecc2aceffa9fdb901917e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a53836e67aeb16c6b34d1a031c8f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34850c144df37d0c6b03bbf35a98bac141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4915c35f27c0bf5f5e20405eb58c45142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aeb20cc17e31094bcfb16431fd10e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8912ee3a9fa3abdf148137a66872144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd18eeba99db20ac32d5083b425b47a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1cc5c4f10dc3eff3dfd64b42cd3ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003b1402943dbaa4021506a5752ebe547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc644f17fab217c07ce91af2115ec648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65222d63f585d59724a099d59edb2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c571eda9005479c989b3651700a9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898860c1d5bb097b3e408538979ac8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf507c69c7698ec9fb04efd7c8d8c5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc627025e21fafb83f2d9adbf0630c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc599b25649bcf9b31882dba497e2bbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd8df1cb2abe6d55af9db27810a29a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20077e8cb58dd7e618c4b8ab75631e8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29039156923ed27bd9fbb1b82dd0f54c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a21e11b4df2c5d3bae725886a0e7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791856ac9b248d48eab3ff5b062ecd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eeeda12876695fe6fab97a57a06c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97192a09baec6854837e101eb78e4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917dd83a291d572122ddfaa28fb474862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5ca9587cbc184b7bdcbba9e68b87f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef93543a4b0510f9dbabcafb313e11a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd178f70293e0917dc1dab67f1d516fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b83827c241efdae9f0c48ac317a88666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d17dc4ebeb4245c6888ff09bdcf5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c9dabe93a24520335904ef424bf5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d872a715db98e7be099bc6ea563534769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa61761e4b3f1b4627bb8ce8e56bf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2036ebc7406c97e2a3cf0e965828eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf81491f97271c314ee228416d42b7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fca2f1dda4ab778750dc47ed16bc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87597607c80c53df1c995684edfc98974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b7489fd215526011981e3f8c5256f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c9784da33b26a1e12fa26eab3c0f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3c66252dc66f54e2c190fde75b8ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aa22e00e0c04c82e903416f294afd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bd39f6eb20912a0c6593dfb611c7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5fc2734b006ce87fedea711b3564280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb0b10befafaac04ed64b5f4c38b2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877acb3447956f70aa72ed10afc6c2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf2e362f7be9b43cfbdc43412741f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bac4cc5f84de3545d525e9a31b974184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0036049ec9fe479b80c974b4a221b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063290bdf549a5366337380d3dc6c4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7e52292a0c71dd55e544f43cf120b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd45aec1fff52837d274c603a8737988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a211dcd2f28ebcee18edd404a65b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1cd0c4791f1dac7e40504ba1ae28390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d06e3cc94ce5c16915392cb2790f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4215ebd19e574797bc9d1e64ea1edf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1286a9aec5e0dcd6177eb271af230b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cea67f8cda42c0b7668c8cef7a8bd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2a8064eaba96ef54a86dad7e63fb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b90b9b5bb8f12b30ef80f7ac04892196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e155c0c25651b1fb37acbea337b298397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abe21de19139ef7bfc7c686fb7334b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612684a431f39a0faca91e3b3a82681b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd97762e2ab15bdc9320291c3ad61b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171851542fafbfdc183cd4243c0e152101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43fc5ed893859e9d6e2841931c7c2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a0a8b3ea032810f38769738b8e57b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564fb38614ecd29bb3ae1ed705c38c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63256b14d99283e8eb2771c2296ac8dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae1b47b5f537bf7bf6013a71c9bba1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2042914d13ad3d5d56d3bd55531003f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941df4a6ce9489dd7d4158371cbf06d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3f28cf9fdae9ea1a54e43655ee848109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd92dc5d357b456f1e8c48800f0f93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65536716df9c19972566fe685afddda1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d2bea6312d655890d0b13fcb11c0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68cae68b7c19ca249f8d4b081c2806113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168db7592348f0c7c6031daea3696433114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088dadc0709046cea8fd43758401c89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e21b7be5aa17a9d4b92e7b8dd8732116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8f0b629bcca1bdffd04718b48c9f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d32a6c40666b4ee0b4761fd1f1d54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3147fb3b2cbc0b25703ee33ea8c52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590a25912068022ffbaee0c4d233098120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdb424fbfe4db77bd126edc4686cbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aa36812dae444172dbbd4b4614c4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2d657457b668745651a2e9aac6836123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebdd093ed55af1fd6d1b01ea8ba75b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178640ef6a9b67147cc9343323ed58b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf95d7f4cd14733bf82237132a93541126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2921c16ab15281df1f3d2e50689d9d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b1cd4f7558ea93541484c3f01c9dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df883312003f13d449cb47379d2060129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff817d0001d3b5a8bfbc5604274c37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec781c4659e1f01f0bf103532675795131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35541b9fbc73dafd2f5f9a5bc2ba5e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c80f8359265ee4354f39cdfde3181b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24e5d6092c7d0353f7cb5152882d17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e1361488d53393eb72140895a8e51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c6abe0b306631e7c1b23b990dd67b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a3f812674e309cdee65efcc02d813137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef05be20bfe99b16f6fe872f76bfade138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be62d4e0e49e1b3ab36293810b738c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571de53fd251b16b3c14b462ed9a4ce7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f4cb22c350b555077f2947b3dc85e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e3995971d5ea432eb5dfb71eb1fd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3ec5a5c401c9bd0c76697df1f0668143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436995805a8b99009242f20c8205396144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7300fa89917e9ecb44553ffd05c7f44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8bcff9fe6d424474ce58bb705949c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28acf456d8371d96b386375c966855147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ba32b33d21edb4cfb453b273aee1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf021f047409344230de9da209c1a6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c991aa9aeee3d40914fa62d06f5a5d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf73478487e592739317ddebd905733151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0514afb33f9c1af8b8e2691337e5a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae6f97e6994077f415bd184e84b0df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c82b14bbb3a60bf7b1cb2c785519c154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>