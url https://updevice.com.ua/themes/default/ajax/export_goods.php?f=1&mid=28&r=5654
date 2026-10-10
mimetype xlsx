--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd1a46512c6ce4a84882c0f8dd39801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6546508c045539a03c87668f734a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb2249ffa1c61ecc1737b9fa66f7933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f27cf0005e08ce50a86ab29bd867a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc970b5a5d8e4b2eafa0869db5be9965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe22adfff0f2fc99ed901490505a656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc8e36c18224e5f6ab108b8f7e70517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b1a9787db6cd0c4811c46858d2c998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9b2c36fd0b6e43c1943fa37f64a679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd591ff89609c6ea081e811a6daa2e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986ce25b3674fb65307a5661874e55e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d78ab1d1eebea191eb0c6116dacf4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dc2567f4b7c423d4a5421c37177ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0ec2cb0a43c2739b5380ff84d0aa114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f02c8ce1efab59b75fdd40ae65ecaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc235fe47fda051e385904e6a35b1cd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cbf9b70495e4dbc67bd32ffb4c19017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8c8c3270d461e24195db7fb8c2fb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f985b248b9476e4d9546e24557dedca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de8f62b6c973c2b0b3bc17cd3efd7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436aab6d6880adb84b89902faa9c95921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5a83d0092139c3dc858af3b32cff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3d6ef8a101675da23fd2ba740854023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565366c892089ba6e5317757ce914e4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d918a975614a8cdc0485ec9b9356b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0f26b5b9b10bfc0e6d82549237a7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d580276ae8ac4641ecc518d26d5d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7acbda406b0561853a8611691d3a9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01e8d35d86a124b71f90a9ed0991d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136924f16d0e5511229a013f0530851530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ac9d004a1d58577c296823815974431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc698d706fe8eef6a1bc7a6ba6f2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f9e8eaae0f3eb7c3c15f3bdb64f8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754dbe63a13900f21409c5aa7d0937e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33024b90ba6f8601d1d4f16b1cc08b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf588c3daefd5e7c995a4fc9fc1ce3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143a6024232fde15c02815eda82a3eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf975fc8af9cece87b8131c2f76694738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c972aeb091398a5f2d37a1cf81d25b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75536639dad3c31e8b30a109855c568840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab9c08b575f6fa33bf4c1c2121c65141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c705bbaa04bdc4c58c5ee683543c97e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04574206ef98d79495821549cab74cdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9917aeee060c26e1cdf11843570f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b48e00eea2ab270381e96bb1033745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cc803976161b0b57ff977373a757f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49554d39cef148befb0383e54f096c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c5f80400d4f9bd54520e3d747ee0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b4471d65b8d4336bc7e367e9d1f7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d66a1989352fa972bddf91f01cf7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d4442628ddfbbc5fa96a630a803d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9ddd31566003452aa318ac5a14c9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607abd7a8e77b77763f229e013596af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5d422d2bc2b843ff0570e2e9f96ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e77a462180100ad912087794eba3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0a8f14b5ff0a37d9094af69161deb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292ee99963ee6f1362e1fe47aed413857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85df09e015f13109f51b9b698b9fd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452fed4408ca345fb1736695f478bf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc585da3bb629dcf3278dc8c04008060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cecb97744a68cdd6cc932ec11a7fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0060d48c1576d28454a168e5b30c79462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719bae074c4139c527d7cdebb3d494f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb81c85ae333ac24cf198dcd3ec7cea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6a4c03d7f8873ba16b3febbfe0faa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8535ba374345b40e83f7bf1890db5db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b36626dc0235f939142439373fc2dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6afed43bd5e76bfc5860afa514cc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d1b2b6ac05cbe608501d2c47833c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2a905c1ebf9483ee50a8fa27d9f0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117220de1047535167782af58b024ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49138364fdeda10156bd55627b341e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96162948d9a414fd1785c3eea11cf63973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86da5c53d1847cb6e890e390c57cd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d744f924e87cd7ec50fd96a63bc8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cc7a516e6a5523822c503ced79dc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7445e11f80b7a82a1bcd59129087b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a02bcf2ea6ad99d11f07e29e1478178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea2c9a2f521d934c05cfd7868e8a1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06089e74564ad59b4ef67d6640769e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e786e9b6984f693bdfcefc4489ca581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3ce5f7cd3f0ad9f257fb267d7b8f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd9374f0732f436ae20bc77c840a4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831186eb517b81c4c3edbcca5ed2ee9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc7301ef5ee3428455db7a7e4a0fea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099163551f7569b1c9d847a75cd3ce3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db1c01397c1b3a7525bc7ac12901b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d54c4157319fbd9588c559e6624c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8187a04417ee704cadbb227de29c08489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66584889bf525a4ef04229fac84873290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fec44f65dc4fb04f7cf04c74d41f8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35907ea248ab21f0d44229a87d98a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f4173fd14f4fa8b685038b78d85a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0797934349bf2c252ab4570268fad0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ade2d49d477349c6c53b67261c7f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789eccc7ace668fd5b1dc0d5b8a0fb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f593f367acc6a54bf58b53cd432d5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6029727587f6bbf594e3b162a617f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d97beb2477c54e5ee73fc4f1b0af099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819730f06c44affef4ebe0f23458e150100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5ac36ecdae1465738c3c6317aca61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e701cd57c4bd30f5fa1fdca244be4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbed7e58dd621c1ce254f967596bbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857710813403828c54e22c0776b7b3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2f855d12b92eee3a9b24e00d07063105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff362c3c42e724ebd1a9b9d2daacb6b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981348a8f4b4df9b0a5c9883ad72ffde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef1c52af346d3b015cbd3beb17b8e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f120bee92ff27433a7c169acec4377109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b1a35ed2d37045455c02d32df32b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24212c2030ec5d3876d7bb7a5f8257111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800f9c48ebd6e7e5b1e39a26da8be90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e436e111166fc64dd329a9003d7b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dde9df04ac60116a6df3794f326dca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b76fa3ca614f3f47fa45f042d18f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2ffedc42e506f69814f5a5b575e2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90924e3d2ab1d5b33a661faf2a4099117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19b90364d3978c5434ee7e70e29c25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd35786702c7aeb0139f3ad1cc70cb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d4d2a28443adccdc90ece5b66266e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d6739596b91138a6a13f687d05fb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3728b6adcbb583b83d53648535697122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc2d501a901ecdbb34f3d145e1706a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75656993005cdcfef3cf45cf29f5ddea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711691389c7f0c02f9968eeea5f6eea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b78cf68ec686ca42e942c8f88840ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6574ee696e381dafed01cb954517f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068cbd2249e05ebd3a929577798f681128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec4005b374f37ac24755aab97d1058129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a692502329c96a88412211d5618b84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67347d628dc77e8fd65e76712fbaa4a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2730ef7875a66bfa85752c60196db2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b97984025b659e73e4d7bd8f2d503133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214fab4694bb603b1624a75bc9e844c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd791612463f7a224b2ec0dc2b4c4d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645924c7ae4196379ee69aab9fdbd67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98010acddb13c83b98f43eac3f685e04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f2e8321cf0de903301f4acde17b67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00242878bed205d487850ee0fd7064d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d54151e80b92f8157f727b12c573a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc79351fd13dba12fb8f88b11c32c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f7d2548935ffb592e82efb97ef9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b499389944066e55fdbab6fbca6c424143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f5ec954cd8765f5dd3de417246c59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c87b2bb2809eaaac59f1eada1bf020145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ea2bd419efad31d775c8e4de85b15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388dbc21224ba06bbba8f638c4bb0ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d505b206cb44317e1759bba27593f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df8f7391e2a8ef0cca97722d1298d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eb6227d468c9cd7999606b14e2405150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2812d9d821ca6f63094e667ce1f4c9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25145681801368baf00201d48ccebcba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83802c24e882c8b702127f8d8eb89c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2888ad0ffa016962d54e6643bdd368154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b139a8534ce7add609ec88e6d59be1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46077f32e576a310c8f2b1780bc426582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979501ec6dbace0ccc76a02dd2a79fd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca907d83f715eb570a75665e4fa62ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbea8aa53544841747f3bd046432bf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27b889464711cacb20c3fc1d08951d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4889f94a2f1dcbf8b919fad6100e23b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e7ebad949ae8d11c3bac77d4d84318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0e7efffa9251c537372526d38cd4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89febcec9454b858c8a22d9f08017e2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21561da9d6aaab95c96b206a29db8dd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff648f6e64b3443c28cec12332e38e9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aabaa2aba7163e436c5a8cc3fb1e8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac95afa1f768e4f837b866c130526c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4c15e011560307ce129d20419930a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbb0f9a2234e44bd805382901119a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccf0074ed4ac70d9b0c993e7dd79ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ee4667f23cd7dfd2fe25e84a27e7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fe2b5b285d6fb77931312fc4d018619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd40a133f91fa420c4847fccff8fadb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6b687a8f57f47c3072c426f48015321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccbaf5bc4e0efe75adeda4a9132e5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba59c1799cb8f0212b42859185e627823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23d7668bb9205335b4b63b3c6a249824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14cd3b10f8485242a23e50c9cf359f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ed4d0a0d2eeaf15c25d88ca497c8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fd181e7a5bc6256290079ba89565627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb1039a7624cf4314da4adda6ea6d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590d3959c31347f4a0180170edcf8c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa4382613bf1aada01b049effe14ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce4d4a92cde2e39ac5c5b7daa3c8da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb66132ca4362d63238b477cbe424232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab61344f436a8a6c146469d72dab7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b19a1af6ebb4f5bb1b8742b2a1d4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce989fef566f2e51ba069340d3ad89a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeda7dfdb9b280329d8749ce7b9ae236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cadef19249ac8575bd6cd94250939637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d345022ce77375d14df73e0fdad938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f7f38e64c4718320816fafe45afdb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfc98abb9c3dfe48ad46f4b3f036fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684d98b465c818037f3f99642632d6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80171d38a717aeac1e779900256f66e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc6027810c12c389b97ba7a2a51d2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bdab208e03afcfd4f27c343c4e0c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90026d9b7807b824276db8ec2f60961245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aaee8fc8dd391e2db105dd709370146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7bae3642187c79ed57b1e39f6243447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b33b48f1b64d4446d72590574b5e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca96d0ef26085535433bd6f26b286de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6547e2b7c3df3ee885a93e13a6c0e9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdd768abc636aa6518d3cccec0069951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb08843d8c2e491b5b77f0a597bfca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90387afb4c95574258763033006626453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c56ed08750a2fbff9dd4a19d959a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a05694ecac02e0f8905810ccedbe0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb7b50c64547eb26de36de9fe39dba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfd4e499f59705483c7e7355aa4a8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7bfe0d78406a2a2f2f3c8c894e5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10dd8a376c09e32cc9e741de6714d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4e1f037b42ad3f4980d1ae881f26b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72adff1e50bb9eb91a1156718e8b9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50e1b21e8f94fac82c2dceb3a8269a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f299b00076ad84430251b809eb67b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b96032afaf3ac0095d8559f0d9fb9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43013845e5d60a89857f4a03bab234065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615a7758e5b7d6a038fbf151df0330066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d486a5fe2fb11b4ff9915eb1851cf5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d19862d3ac6c742378eb76992b6e8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751d45d074129549e1a4d907df3c57d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50464588c3240fd8f1e8f5682b1977370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e25e0841f3cd518169a392807ca5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b497387efe7d2274a8c995eeb5c295572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495636e9d3e347dabf6d2491137770073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e18c007abcd0b20fcac3f2cdb6e78774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf515ac060661745de9c68374d7b3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b1fb4eb035d17436b9c00deb0b7be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55a2fe08423738c18423d53c73dee377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28070f1066fe676b4810ee76adeb179e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ce1d20889d4d9fded0d71e8734aa179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69642d88057b913fe89ee0b2beb8d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177350f9d9d25f89903dc7ffeb4187a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e03bb3798133f6607e42a82640e92682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ff37b3a62493c520ba08c6ca330b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e894cd0dd0c13343155f735aee7a8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83618df992fb131d4e80264d509e2c2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d76e4930ed86b1492cd40aa3b7d4ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e93e0b56a483b77cffa589e1b85387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e3a04496ec1cfe91cc28fbceab3ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04e6f585552bc9fb013a6823e25e2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327a6058db00c9f8e21ea493a8aa85b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f27b8b094e5f87c39a7cde986351b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c84f9e484793a62a904fde3e9fdd2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1960d1377496c043d566f244dde6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8fabf8fde6c2a7e12c1200691593e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74336ececaeab6cb758dd0d8527826c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7fbc112ee64f5a1987ba381b87a0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e9e775b0e553aa96110a1369c5a7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b05d53e1f3acbee364c2e74547f2e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c320655d2e98cc7d0acf1d890ab7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a26577e421ec29efe793aef37a41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d890348d6e250803318eb404f7ac4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a1d46d300f957a021115262304ed4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ead8f73766fd7eb9a5f83b45a25730103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d090d558189ff8ebe51150b5408756104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42510c2d89c9693925dd2dc1599bdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87b3a4b7ce1a90b0113a294c049a67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775af1fa96756cca6d96b40e1890706107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716b97f75369d15fb8bed6b59142a19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b8cc3e0af6038e562b8ec55f4a4e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852034bae3a63bf54271b84a5bd1c772110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee3db19f5dae4b85c9adaf3aacb68a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f419e6e140b119001dd0f1a77953fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9721912780bcd54a569c56c6e2ba01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f625156e47803d06c7d358576457114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae8b86c1160fd62060f3e0b2cbb32d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259b6d3272b98d2f66fb9fcd8e865ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb24fa6ef480d46226b9092f335344117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd922dce99cab8c3126166e66ffa18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287267e974318e48ab7f917ffbc063b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69e9b5ac89f48239013b994b47de95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075131363d9bbfb6cb9a44aa96c37b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54bc59a97563f3ed9520145fbed8cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e808923171c3ddb78eaadea653f75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f281838f1ef765a1c4b2b49ebeae45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c79b2e4a9349f85ffb09d9ff9f70c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2d23f49064d670fd43a0cac36dbfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44889dc65faa926ee8b85814543d1780127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befaa931eb41ea3f8d2b8a2f4610c5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10823b09cda7ebdbe3fb15f99e1bb39a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882e7a4fc0da3560bb00ee812dda3e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681de658b667204cf3449300dd93708131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bf125c6ac343a7e592acd836aee2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037a3315a1b9814615a12a31b5bfe3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a229fd633d806b5778be2149a377df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ec11a37789799e4d75e47de2d12f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609e88c1148d960feec4561c4ae75f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f5a6a421e45b775fb666206fc9d69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f97cac18052089ea1c1e399a84b55d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4815a9f606d2a7e8b9ce1499e2e48b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f3a5fdb88ad0401f08e2bda7a1966140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64ed691b1a340aa07d3d6f512ac896141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccc763560b0d96c0d0343258bc9a2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65873d606923b3c5ed3331a2de514666143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc423950556003e31035ec72858f98dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5eebb9ddd1bd3e24d6064fa44f1fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456bf6ee5912e74afeeead6c3ce489b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f1b07db9663ff84de1721e06f2d6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aeda00b205041739d38dcf09b2d59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c2ab8ac1444be16c56305f9315c92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba9ea57cd1d57ebf9ff1076a433114150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f956630e9a50738c1062c28901a5fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe05ec32a7b06e1337a8e885e2dbd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a6f61b52c1106ae12dc0abd5de9a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce5715690b2409480020fae78e1b85154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>