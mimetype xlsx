--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ff24dc789025b9a5a075d56ec12a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc32bd5c3499c2e6de2945cd055cd152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad821512ff868973181f9047f7c370ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce511329f26be584a0a54a9e57c3da24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bee1ac11ad1c8f49da9fafe49f1c335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953e60d9b117041672e61e0288687e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44009bd8535c312efeec7d704741657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb96b7d8ef2c0c48a2a770d3a312f2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b340ce1dc6912e97cc92b0224380a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdb89a2557ce1c1ccccbee63ad4dcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dcd8d38947802ef9c0ebeb795ff2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42ba0f7aa6b4075a9b1dc358f1499612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5112958a0a7950123df26dfa6a73cb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf7419f22771be6c55f9942ea194f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053626fbd38be84fbee3b6d1e95b82f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af119eeeb14bfdedbf67992702dce5b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fecbfc1cdc9dc19a4047716a9d38417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71029ae638d614ce9240ea97fb0e88df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4e457300dbee74180249472d6bcea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a64b53bb1c799019db0cfcadb7a44420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb94ef4656aed792c1a2be5b570102e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dddf429c684addf95ad7d6be2a1c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725b9a0c4aea06afc3434b187ad108523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a15677a47f290afdd29ca5778728824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8847de14b0227b0d067c53cbdbda99425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526f8f0959d9a66dd604922e495d56526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0f324817ed447625979f5bf0f9b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7a1757b6bf713c7c0edbddf4c8d3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa883925187a08b4282a73e81de45529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5634ecea27791e6b5562d73a567c8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fa33c6c8436d9a66fe5047dfa1cee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83653a5ac5d97ca9c1ad176cf9da4ab232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952554394028f9c45b99f7cc13bbd4d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eafee66cdaf8367cfb728d68712ed234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d7109388adbf44226d3613d9e8fac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6bdbf1bbf782eae6ffbdcdf90a18e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9097adb0e19644f7723d5e1e5e3723f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a92c2802ab1e0fe65f2fe5c66ad6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd38007654565c208599dd255982eec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e1588413d4e9ce48a8baa45e55e5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b14213c0217bc4d72d65d5d626c00941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39ce279e18bd115febd72fdd4e1d0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21465862330fe511c43d17a2d2b9259843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1bd1b3f7c8d05bd7d3a5a1fc9917644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bc81b98091226384863c0c23d33d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65e124b2fa2cdc57aa01144fd32d8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c70843b379fa4d3624ae1af657c5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff1a2448db247d74341ec2e6f75af848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678ffb1b38219c934c9407a46c0efa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a56fbe17c9a2c0145c9230f04408850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62734c00e1fbe4ef52e54c9a2e7a8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fde814c3477e0b20ca98b8cc3667252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5f004e6dc859a6acc0435bf6ded2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e4ea149cca360197b0521a8a3518054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b596491b4b7f0bf774ccf009777bf8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020a0c026dbc03328613eb9dfb0e57e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59437f80e0bf0903efddf900f822e22b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94088b1858d329aaefe888aa317676158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc99504fc0f59db13757fa2c14dce3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a67e81b806db42283fe00ea6feaac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de65ad48076f4b04b8e0489038c3c6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792267f76c29fc3ecbeeea6180638bcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf69b059c9ed7129f9e6f67e87640163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3762e092649ab6726d4df7d7aee6f3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a36aebe518162aa8014d366dc0fbdc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb70da7851860f1ac35ef5a0960ae266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcda62d4d8fc8a053086d3aaf7a50e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7db55ef6acf943f17475d1581341a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b58a6d99991ef7f1474c643cc28e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce9091cd8cb445d962b6e3b32dc74b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4b02949e898b1c0dc3e5ddf3f2cfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbf10b99d1362bc49f9f89bb4a3f4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f878c230ca627e09ff62847bbc433773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0e4612d8ad3842159d0bb3e38cb4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee806b2f68834addec6cdb3215dc8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1902a6a39c1a1919d130d7c0825c5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23fa89572da8ff9cd6a64d39324f8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289302f0afe9472d208c4e617bd08bd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8b1328730851b00def6bd11f7190479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b4382c960828f8b1100e158656d7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa7ae97bf738d4e2f6c6f5d37632b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222d18d1b5cacbc09a789c2719a70cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872b583dde80f471075b0cd1de5187883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad750368cdca3bc3e68268fc7f428d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1254fa8c7844296155cd97ea8eaf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221a065883d34d68dfeefa45d9a6f0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48479cbb81f1bd9a820c6accdf5437987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07eac76f64a50f150af288738b84cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3512c83ce3c91caac04a10c11f36389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5fab2624587fa7f9917a50a70a38f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca198f33943c010367e7968c5973ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895d33ef0fbccbb6b5c97805b0a7dbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4cbabeb3cb75a4257939e7696096a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7873c31d41ec0220e9666a08943d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695135e33a7e050fababec924e6f71895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407746b6e8795148e674c6a57c1746f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54812efa6f6456cc8e14fa1e95322a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf86b0d282d37980b18cb9c37341098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e25144dcc79bc0bea841d4aa8ba699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019858a0d2ab01f765b9c4e71eeb7af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abff6f0c267d16c90bc9d39385d5e11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73cd29f7685a154aa3fe4a22dd16d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf389a8d9fb2a06229c95264e88301f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f25e7fa663432ace0982590d879d5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eb04704a8780591459be71b7137c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92d329b3801709ac45db1c23d9e625106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812521aa7ec3a440bc4faaed24291bb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa409e3a0dcf5ec37af44c70110fd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578ab0a7306d8686daa8c277251512c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc026a060606051a000b35b49c7948110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b67884aa741876d8dcd04f4343c352111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1c744ccf93909ef86639bd717ffa1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706912d4b891e04f93a3992a4f99e6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3530bdb1186955baad56350c35e3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136c78f97701a2848ab785d1c478042115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d61b13182043b0a1e11fdac559b55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368954ad921d30a1cf8e48ee2ddc153c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134659576d8e90f1bd8947a21ba70d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59f199e8a35884c78b248d99eb0f4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c15018450222a6158a7b95751ea75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596246413ac19a29063fc68b6a4308b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3143d7f72bf82f0b612828dad25430d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca84c17ef9dc8ba27a488f2869fae5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365e9b7a495f0ddbf76acf956d82a78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05f112b52a9b2d11ec1dc0de3b8da9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d174199a1d17af3e813cb9a6a102f0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f2596522599b9459ace5c3e3d51b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52759035e3b6ff9931566ed8c9dd6f27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736d9056aed5c29b910cac6beaf1d2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e702bd627a615d0055d78571c9c443e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724649e90c5c9951f6c6a078e4045ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f76f69643c230155541576efb5a26c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588257caef4b39060ce07358ea8d026133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc7f511cd07722b848f85a189cab87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c13fb37cbe7d0008579249116f9d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55898d08d717bfbb8ee81a9f66d069b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2882c10e568ff17294a1a27105cf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8a580313790830db59506a42126c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0ad61b41e50bdcb1a187882e91227139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbad11511ed36b04d8b0d35c988caa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31313efb3c144661a13547b710657657141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c49bb18d4aa52c454e0197aa88dbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21802ccf33f4802df0290d62eccc56f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a4e350a5a30b73e1fc88534a03778144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57020fe3621f843f8b2ea2cb6f0d2e30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f75c0b35a55a3e06228175ac8d5b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db44bfa9fc2733740c83b434a20c34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50a55f2482170864515769c2aae1f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751ff6ff9bf31d3bcd2c3f2dceff889149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab476778e0c77dcf80ca3be50e9ddc6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c1143dfc417a1fe1a38ec786d52be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3659fc32dcc1becbbcaf6bebb1495152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016eac22d3b50ffb8cee631e868d00d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a3d468c3e1fe8031cdb7b92b3a0ec154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c8a0c1467c7f243615c756a4130271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dda1d6a2735d7dede3cbbdc9900cf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709be36760c52e0fd764d2e58747dcec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9e7c470711e96477aba027b86adb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c838a2363ac1cb17ad95c7cdbb01ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24e9e6fe61b23aa66de57b408ac7436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26526fdfecd9a5f2ef14489ed878b78c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2232bbc8e328dc34b04c6304e804b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87794bfb8cd6382ce0e11fda57a679b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbaea76f76eb997730808acb221aef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9120f6fe764d418521a9a68664afb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d31b936ad01f3c0f6529fd208229112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336f111a5c6adf7b02c59a0258bb5e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19b701ec922cfb3f81aeee6e7fe36b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165129c8fd064ef99de76837d6dfacc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529ee07b86dc803a583a73ac03d067f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc6ba9bd08a844c67e9874b494d2a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754ab5eafd4dd52616c5bb3338e1a5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059aba94de6cc1567202881f6e5126219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def21a137b0fddd0ab3444bdf043afe220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5497559aed4329856a84f74e6de2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c406b4dc7efc8e9db871679ba2257d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b319956174d6cc026f4a823bc7b08223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbb3d57718174eb322a501500a316024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020f411cf76998850a85d5be3e8365425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb42d7426dcad4a6c53f4fe6487aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43029689f9f8a783cb5e05dad0e5fda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118957a2d08bc91b227a2e275a7a7a9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b6bae7cf24155725a6c6cdb012ec229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380790241d47c5338503ef2eb9ba6c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc5e5e1d194fbcfb0e553b436b32f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fc085740d942773fa1d268d6ad7ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38e2a1eb86c129b0a752a33b0039d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4ddeffdcbc8391da6c826adb7c8dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80bf4c415f87eced4f9e4c678d266335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604de09ba2d8e3da6f81930fe0246e7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ac3267ce83f15659760c1d427fc1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b17b9d0ac084212a3c05573ba3105538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3be4b5eb04697458d28515527cd52839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e4f7c2f5738bac442f7d68addda6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fd4405f82a5eea89a823bc750583e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170c187ca3fa461f8ca659729469e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16d50a2b98a30dc8b23124a341e61743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142340b076d03fb225030f55aaa2b4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06661db15a8bda9a9df4672b813eba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a418534f54429a1d3a92fdf14b52ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29db03f50641eb500f725aa690d3b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919665f89a583f5633542428310006a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8755816e3ceb1ffae646ef3b65039ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b5c39ae98a8160996b5e2460502ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e676112aff62018680b32bc3ecf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854251b45c574aa225db7662faa00dac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59646d75223134acd05161ba8264f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d992f7c02314e8bf4625d9d9f87bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ced304f15b8dbd798cca350f750e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47824aa9a0da4a1cc41a2e43df0717f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda8df34a68b24bca85ab075d645a6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9259dfc89aef85d996381860de641558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fbf8678879dbdf5bf7777be3eb99759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd920bce6482722ef88e6a69fcbea060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38654c47eb6ef3bd65e035069af286b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fc269e555acf6b46dfefc78ca120462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42765351b0fd341015d64c0ac44b52bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dddd539cae2f5ba471bf93963271c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59088d80a620b58c4986232ee529e1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4499bfa088f6de1c721283bcf4039bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bce001329158928571ee4e3829d15e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62d4290ec9472582d8d0f1774c7ed068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08fafadd974110976b20138c19f9c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae4b30937f23bc8618bfc1042249ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f160ebc06afaf64254c3f060e63bac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78111dd9992bd88c62c6aac000524072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484298cb63ccb5e8899769616c86de0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d10791b12dcc14d61258aec4d1673b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b6677a751d9a74f6c996dafbc3ca975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f4ad33497f5179484319e9efe3f8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f2a97b605e28db2af17bcdaa528f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d6bde2b177e26503749df30a27c8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437e37deba97817e8b1a6cd189aaf8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fe50f88435a5d6ee81f3c899ab4d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ef846571ac4166f860b589aab847081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cc643f9ccba6257d76b3ba1000adc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77630e0cbc728a77496486df59fa6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cd92433e1529bc1e2d10e265c491284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d70bb0f61ff98bf3227a06bd7ea7cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b39680cfc42c6a709c4a578ce998586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5dc6b65644c3594a1b55968b1a78c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa29ac862d960328e631aab5273c2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739619d9904f4ec71c429a1f6c58f88b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d19c862c0167cc9b32a0ab990fa62d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ed2ffad412ea32a6fe0abe69714c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee3258eaedf312ef72434a956fe3e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1182bff2e406f721bd4b042806ae62d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885ca5979cafcf948e935aa0dbd145594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d95e6728f9045a579092b2cadfdef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5d48d3be7631fb2b212580846e90e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe24c76672be2c30379eee5c8a8c95a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447594b736cb7bee1ca80fb77473b6c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe1bcfb0cb33f8129ed0802e01c2bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b44d3233459d51d2aee6ef10dd5ec7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e00f4273cbc2b2b1ae7fbda65bde8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc279a0e88031fc3e6c85a45390105ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5527556fced5831d32d7024801dcca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eadf0be5b7638a5e901b17c3de4b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6a7897668a2bab95798d7e2f699be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332b0a9697c6c82b1335348482a3453106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dda74013db780e1d869d58a8c41320107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6adb02d46d3e7373766cca1907b893108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cac2b3451adfddef3959e7405587b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baeddbcf9e2a7820929c19c6bfa127110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb511c9de20ee8dd149e0e0bbd83bcf1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583b27a729eb0f7cbdd841527c98ffc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52f27398e7207ed72621fa19d800c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ce81b8b77e75d523ad7555c11cd9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad136594e052cfa0f7eede3bb0d3c99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797a55def47ac8166dcb63aa6742ac7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d067b6770ea198445643687b353fd70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4557d2183bb7566598b20de0e6c9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16439a1c3f2a8b26498357f71a335fe6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473894ae8870b991d4a407227bbe2c6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc20289062d1e5e107e755050bfb78c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33759c007410f141911752158367b879122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba248da87a3bb86ecee2b91b5b0d19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617054c9602a4d2be3632bb324b581f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77425e22a1f030f41f2e7f0a02c12d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7e48cf77ad160211bf53e110862a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a2642c7bf593a76418b2c609a3a99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd7c0cddf0bb6e52f1147865e958e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ed0af8485cd03d33e9842dd5cf9bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e461719b48fd728db915ee2daed5b46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49f1d3dc8d2786212bb53d789552e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcca9a950cf02d03d1cf423ee6af07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7744c802dfe2522625e4c6f85183b68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e840476db3f6e5fcd9fb2a9a3342c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c178fff62f7022654835eae20925a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcab62f63c5cca8a9aec1cfea2c775f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59905dc473868898cc66a55b2ef1a8fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b739ecb1dccd8f9f2173f842a6847b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eeeb73c5b108fdb9be482b6109f6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea8eff98998865f76ad6cbc8cb3641140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5cb7020e4d558d8b2dc493ee2037e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a83331f153e4fa963af5a7f139f8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ac048a82d54826a651d9c79ecb7ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9b8e15aafcc70fb126a694d40e184144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89364376f63a3a78102e137b4529e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd04c66054d985234b6b857b6fc2b8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938997233bd338223cbd10ca6e41cbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db3c5b4c40f512d3621b84ca881e5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202767ae628aa0a2b81dc8808cf7dba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1a75f3c22cd28f95affd825e76453150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd302269434ebbb79b127c4938916b5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad3ad1171118b7188cbeee81811047152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c9b9c0e0e47c9708f5b07cd368d79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4a7dc5df3e6b979717b3ddd886788154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>