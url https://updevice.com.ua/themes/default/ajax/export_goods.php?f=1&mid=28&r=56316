--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a01019b27bd6277e68cface621fcb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea7ad3c1223a230e39e4903929dc032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70137e1ae791a111610f77ed75cef13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8c8406da0c127ac0e0db71e88ca9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1ca94e0aaaf52af3bd6394e0f75455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55dcd3c74d4c31cfcfa93517e866e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484c0630a7b361eb26e30028ee3e1377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4340650592034e654df1cc45c79cfd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a43f796c6b62475b7e203757e65889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215723fb313035557b251e1f19db1ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72b3067bd4a2422547abab97287e2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa309483c798c65320d184b3e55bcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd120ef2092124eafd9b6489993be113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2310cc9587c920bc683217b71661714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f3a22a86d2b2d32f5bbab1287fcf215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b11536d81fd8c7e032d91f58a9a4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17297f45e68866cee015a78e887c265717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14dbc811fe241686ae15f59a1158b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe69618c67476e90b467bce86a0b5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58062a7aa74721c034b2f76785a2db3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d628b303c2f267b9be7303083ad14ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868de71a125802b58942e436f6e1fdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bdd1c7cfd1deaa68446658b2ff64523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca076d3e291a3a7fb028086f536f05924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f96a25691b0282dd1400c6a7dfd0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2641f0dd0629acfc77d6f3f36f4ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ab0edc9cf2672dfb3ed000fc4c50627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34b85b312df4f535179604112d8cc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb4954397d9c80fa900be13eb308229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bf287ff5a5fb7faf7f1e1f6716cfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cc13fc510ff6af11a6f7d0c5afdc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74611ff13d1427cdab3b408127c345c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc7cb587ebebf25aa75af4e498de4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52f5fe6195c7a92e65a22fe8047eae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c129752be7877a69100b06982e9f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8812892a267b91bdcfb217a585a7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3820f7e14e365c0cd1692c91b55641f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba97e61ab653a708963c79d9874774c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51266523b3576e6eedcc6d180793440c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8b3830b012a73f423b72853ca7a7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d355ce796cdf404efdd3792a3327d8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f8f9207763a8f2fbdb6d61ac769e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27983554f4a141a7d192515f61127bab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6b4ec87c6e6ed674ded12a20ffc7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88298bea763077fa92797ce6f4f68d7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed1989ed0d36f3b32df1191b117ff746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9915c54995c85d35f8503b5e6b51dfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cf2acf8b6bc9690dbc29084d149ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996064abf967d6ac8fc43c7df8b1616d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468fd37bb9c142984ad6cac912a67f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a6eafc2520a2b5966dcd5f0bcb4ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc050771990285f6675db69235c5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d0d96122476f85d8dde56c6bf206253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c374f335b98eb17d8442602fabe850b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459479ce57371aa508f09d9dfca1aa5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5deaf33b034a0da1f42103a74599c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0769b5173cbf60c4fda28e901016f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee7407d2e275d0f96f85af820d498e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f13a22b31d68dd3e9f5d72f6c9026059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2959f822bc72accb279e9732b59bf660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43630ad9c269349c6b479b66d9b3464561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611df0dd2771552b86827ed141aebb3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f6ea96a74633e66315fabdab7caef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68426589ab47f07fb13593aa6921bca864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a2921ca8e7ace8543563254bea98965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef0d1c7b48781606081df99f2c5f8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bda96fa39cfac37fc6b4a125cef0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d69d43dfded85393dc5f20899e1ace68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9e2ae2a3d165f3f372bdce9d62f9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aebea7173e7b63635db938ef26239d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc4b568e329ff84c6238cc4fa17c2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b606283ee1b3af4aae4a34eef4d161572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf9dda846d37fb1b393768b26d99573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9715d79d52b0dfacbfc653b81e487474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6077ac872cd0c5ea9b86137922d7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f33b19ab32c72e9489c71febe01e2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee41fbff072147b15b33e760616dc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc48edcf6faff8f454629be026180f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17fa81d254ab92236343d5f4115eeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e30e85419b4065abc5879ab921eaf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f21f3de7189aceb8a5cca9c7da2c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b50641c35148b9e7d09ca56d1b758082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60da264a85af1d5c37fb03bae2595283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685517469df2c44754f4cfd7fc72810684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd350a2e308768b65425d95186652b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1194fc8d1511a6d7ceec93c9b18f3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ef22fcc3ebf038631f089ed69281887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959bc73787326d4140bbf30a194f9a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416ac60ac6f831142e6e38e2371065f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab276ac5bb097b6bdfb995578de4ed390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3fcb8a94fd86cb3e35a477bfa4b4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761181356bf874cc39d828e0350ac3e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6578f9af7006ec5686cc946b7ff324393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2cba04c347677e4508af9ca5f817894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97443c69fef7a83b6e130a2bbff4a96b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e86c56e28e3d7caac18aafdb3fece96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ebd4ed06fbc5239a9837e6483811997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdff58f3987c08a79581d474a6b90d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122e9c28ac27d7a39e180517758c2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7b2a2001a97b319f278158d9fc5c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e0c8ce71b6350306800a4a7209de1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd3c4ab1ccbe97816733e3c7cb74f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4e4274fbd8e1f15ea8471fb690349103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab48409d64d93c17b1fab2c06f4f99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e392ad72e5a545945c03c4e51a0ce9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d245a8b89cd3f2b2faaf3d721382f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae4e21f64eb2f76e64b33fe743f261107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb89586d159bc153e634e617fe6b213108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b8f9e8ee23bea074e2054eecc23c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e8ee1c287a0315742bf816e5fb745110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5337f39815f194c5732bc0863164668111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84740d5840207494bbb126373bf2bc1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631de8b5c140ee7aff958f9519a21f67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ce6c9ed61b292c1e259aaa8f0f448114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7787b9c2dac2b8c8e54dbb8e1adc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dcaa7d1160fc35aa0258d20773216116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb443a2b84e0eb52197fe865ebc25b4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45b3af9d1980a65e752dbc67581fa3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67628b4a81629e4c0f6aac0ecc3b344c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bea4c0c123b67956dcd6487fc7fcb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0f75492be93f6fb5741df493b9cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d29de4bec10affef7103deeb39f2b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede38382a37c7fb0355f349d9a1192ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b5eea44c8b4b1769a72e356ee759b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84499bf77ce18f205651756ab9426e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950cb94942a2c80da618ab2e8e73eb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf449c126277919b3ec4c348c69e972a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1ce14eb45375e754aaa299e25623e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39009a0be4729690fdac78e69e585331129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f953b05f0c1621b351b5dc58645bc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a649c737ece7977292a02212a7a51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ee28eb0b68cbf956879d042603d52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00893ba8057cf8a770c597fb73b9c67d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abb2442b7bdba3c28c78970c4b2e0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462743a5bc64c7e42dd958d3a41f6de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ca3c2e89c124f8df20364a2cc0bed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771b5f5025350f737900f3beeaab6cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf31cfdcdd8997d56d2f8cc950fa79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064b24ceac813c20f0a68db6c01df57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21ddbb03b26a31782976d3c446322b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db913f725734ad632bde4989db4ba25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429d4c0d6dbdc2746fa42f290acbe8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db35a252caf9e83858b35309e2e4003143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e086ffdf7b1bc6eee60b4fa7fffcb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2015517dc01335156eda294ee26e86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb6258983632f34abd18424b224d4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1503d8853e40c7c44ca476052ff9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961022e9c8317a4993ccac6bc258ba29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4bdc70111c8aadde2a09a79d7c739149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500c7ac55549774b3b48cce40f83cdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d21fb214e415ef478fc9628f6d1a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051acb9966ba14a35fea2467bc23ef30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b00040a37672d31665c9c9f3a7e93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e20b27d7a577617277393336dbcf01154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1670e457f42dbde501e6f88da27db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e6725a605b031ab4e305f772d2fee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4be5dbe4219d92efb5980c0e9be4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043708f285d171d4fb12886a242c78d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3098111cb25dc79179f24d0c27300045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23649d6992b9779f884c422d618bb46d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72923f436381410952005edc37ccaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c1d9f94d7201468910d4b0b3d932f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f794755e6daa4381084de2e4b1db779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927003afdfb5c0e57c48a6e1b7e097d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a3f64ca9ed700c65885fc2c3ff3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a015eef67ef93deade1fe592626d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e6f8123b97f515ba136cf504d625a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eed92cdabd7dff71a006d9309d29a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f88a9ccec4412ef34054179cfa1bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a49fe3a757f311c306ce5ce49457616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b079ca9fcb97f415e0d95b11b8a80d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab36899e4d33df89dca6c80605983118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aff29abd45e80692c2e80da9980d8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537551c6ded89bab1cfa17a94d09087620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f90122a4d8c644692d258b9004f8c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71933cd2d2db15417f57ee8dfd6b9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985edb7a121ac3d5302dc8bd52bdfbb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f5bf4bf117fb37aa6ea5f1baea55224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8211cd550034b328b0502c28274d32f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684331e5e5f3f80d2ecf7e6b255f087826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af7d1ad065966c1999a9750e9910fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47e54191d90b0f6cc309af553765f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a06c82933350a05e6e6c84de01efc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddabc538e8bbe0c4ec394bca3b84e6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b59efb85a59e1f7b5024aaa282ce4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc48b12ae51a95cf0acaa3df7ca00732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb107347894e49398f6a3415d1c9ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb98a7167b020ea20649dfb3027ef9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f642226d1578c42c232ee9d4e096bd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454c20007521706e2f989d65269f91936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78637a9800cdbb578e017ea93e08501b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bff2ff4bac61efa9050d671f429f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94249c75d9343d91c4cab26436580a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a7549027db19417ad8ac80a1ec4e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa135bc0acb4e6876aa96d6bf2ca141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b5cb3fbe7d1b87b49e24ea8303c4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fe926317ce18e493922657635ebdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73d0b63075fb0f15f2009b7daa8e4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a85178edae8a11d871bddc24c6a5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828877d34ff6c52462a24da3a20ba8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8b4264c8042aac1464f838070343747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09815fa98383fa57a872cd3f972de248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee33d61402706f109f56db210f66b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaec07936f26fd250892ddf521ff4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a05ce5ed47ef07a7a0f8a4cfbe54cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d78214ba73868b97dc22b592d9016352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2271d6f6052d64ab1d68976591d45353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d201808a60cc71cf56c3650e72c01d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a15f47510399b37949fa6ec02dcd1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3005ef14f59929b5c089974fcf103856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1669b4132186893a72de63cd662e0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd339f281e349c9ee69780de3aa60158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690830438d56f2e1dc6afc181c7d2da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1489b0a1d098dbe824b1ffbe752ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fdb349aeae78d837c4a971e86c70961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dba0269ae171093b7c942bc84c140462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b9861df5712b636fd540eab0027763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59768d1da1d90801423b90353f7732f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd452b5e55931dbd243e8c2513fcf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b81bec045ac6ae9d909a17d296f9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7354151e0d0e540de0472a83c1dd0ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d2f51a42d00e4cf97a29342f0883068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db3101c41b23e4201a298193bb64e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480b4a679a0848635d5fa71bcb34cce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf1b253c879a5afa1d647aa2f37b7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff37a6335e9a3bfea04eff0b2640dd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb759154d3a0cb1e961a0bba5f32e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d406ecba62dbc9900b7c74d08c55774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114b8c01966769232a7d5319bb4501f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f5ce6fa9087589a5db6360a7de89276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964ea69007d5133b0689a9b801b134177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828c7d4a9164534362d134fdc89e8d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9638deb0520cce816cd980888535b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122cd97c0084acf4eb5425cd576250780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16a5e8cae16e81e33961da53989cef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a23e2c49525a97726614967258461d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db24940e0329e7356d1343d91695b9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dca430a30941930d58f3bf183572084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3574e83168dfc195a1c8cba9d66dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105adfef767c09cc3140a5cc1e27b2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e18a64f94403edf2251714495699b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663ab1649ba5fab0cc65e1e47495d0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c4d1e58d067b1e2b7bbd25cb9eb3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a6780996d1200556891af08a07ff590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc563cda83ab143fd11616b0fe3d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a5b444bc7611ccb9b70dee2cfa6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924136f6036bbd4e391f4d637e2fac893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26beb8ec4f130725c460c1e99519b8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c752ad2e1808282a0d439d8834f9b7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d939e1589d9eca17a3b1635eee800796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b03632009227fdbacb6e68bda6fb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f906de14436d894e2dc1880b5afa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5465272688aaebadb84845e76feb61799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2b66be44a3ab5106da4705e8a58cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d75b804cee3196d21e4aa58f20826101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd388f98caa89ec135b2b811252220102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd952c1178fda42ad7c39268d8424a8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecfff8403268f3b72d190f528a31ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ee64a55a95b45fe41fbd74fce4e5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e261e31b10ce700ef7e6763536c16b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c36d3ff1899573f46c7f5ec3c277ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f61d27e28adb49efc8b9f19de40267108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc56e43e9550f371f1f42e8ec582b03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b646ff9e033a4f6e023278fb815bcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4086cb9c65c3bad8a8ef757fbd2a982111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba646f82dde3dd105694c3d0e21c64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00262fd2a6cbacead588c4930d474cde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e2993de0d962f4b4354436d5f86ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d41a107c2e7dec18d6812a7c64f46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d945ea390f1a0c90fb3174d97ef6c66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57289c22ce6b01a9ccf998948ea7138117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cbe57ed56a432f2166be1fa0f6c38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f507d1421c9d5467d3167790434aa35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c6c86eab439fd33a323584b5d120120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1ea7bc06b098bd585aec4e4ebe483121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d99eddb3408096d850705b551f3ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43de4e572d2d37639dfe59a97f4716123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2007c56d4ee367625bdb77b07a37b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94b93b1a667a0940bbe5dbca843f20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eb2f64eb4fc681699ad7156d95778126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffdf7611d452ca218ca04289fe6e04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46359953c1159bcd4f0079dcea57c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82be10b20d00fe2c9717bc7f452c51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1e23d3804fd873214120c7171aeb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0e82d012559c75b30c2bd7cddb00a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e26199565887978f551a02487729c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c0928e11fb10587cb9d70de7a078b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c36c1662a602cfb6c6588898a522f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257abf6a0fc342a5b78255a861d4cd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a6abcaee304a7932688c7394b2d0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc888dfe8b323fa46e735781863c10a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b996379443a6da7affc6fcd15097df7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311de57952aa8e07a8726678574bbcd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aacb2773998400c236ce020f46550140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a33ccc2518b100e6d1465ccee022a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eddd8f558bdb73a503cf107f41666142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999925c212b88dcfb8929c8efee274a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e15f687fa1968d8ace3b296af6ed28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1361699a7cdb76d596f86cb3f262de3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b75b7f37dfdf75a7b997c727689e19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5d1082984b0efacf02394edea88f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab007d019ccea85979260b41356e404148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2772ee132d223b357f7f30a29ab93e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ac7109d9198734cbfbda115bd88ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fd8e8804e8f24a53ef32171752960151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73d7aab8dadcd294a878add601c12d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12015978d713a96abb8af121e7f2e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def36731395618e6a947e7e164ab12d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>