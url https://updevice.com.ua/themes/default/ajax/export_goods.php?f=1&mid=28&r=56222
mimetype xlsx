--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0ea6bac1edec76582c99b758b44861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a43ff55e84d765386d619dc39e3532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb2ea051eaac6eb42c6bce92d7e4893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f91897fd053778940d130591a5933b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c265892fb25a0724ed923ee55627315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f3a8e1515085d1ade5fd7cf178aaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446946f5c64e5f577d2d3c95d46a18917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e94c3e7b466f2d43a4b1214c3b2d9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d5bab8b48879aa7082920172c6b659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f5b48142acf53d954ae16e86ab28c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affba3df83cfeccd0ba2b75084603e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885cb737c205769ef7a17148d6da50a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143fc1191e1e1aa8ef22cb521f428a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a70023d633c2b5c19f862737f9ee8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180121d80e2dd33185832c6e31e0ab0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7104d2e18422bdf4d41f71cbd89f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd8f8703aadeca5b98e8b33cf071ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ad3374db6a96345a09d4ed97e588118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5414e30972cfd3d808d67afa5b72cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa2dc4734038da6086515f6db4027c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abc589ebe3d0e461968f076213c8c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc697b5b7ffeafbd94b0c80bc3746bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df663b65b0ac2d01b59af44b4d28af0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12410a8b8b6e1952cf618f482c3dcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a007bd5ed2e49018b1c9a9540f4c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85c95a09191bd1a080c2ddc3495eb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920e3bad5522e1b7479d42f57a7bf2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed11ad9f0dbda8930d0dca0dd6a93b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82886390e8c22e64b07949779f626bb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398912b556161b74b63de5243924284a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a380cd707133018b542721d2ca4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b032ec72175670b2b24fe5ff11530e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f316ed4c919901e572db187c6092433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be38355d1b8c72c2f2452413a4d07834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e00166e8ab8ae2bd2ecd8adc48ef1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed608682d7b1495277be19971e886be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6095e017b4be2a977421248bc180937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fa4e8eefa23135e8b6d2267b16e7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a984420b29160a21e70418bf3ec5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175a67f73ee263ed5da43a6759b917e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c863f072941bab8cec929721ab0ccf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748c1aec2bdd2839309fc19a162352e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34cc110f0154bf96852a0566e9d72f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544dc1250e826fd05d4da3eba48b64144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ce10678200ecad38f13acda6183ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba202dda1f1cbd72386723f0b8493c2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca1ce0602ca82e6f01f7053697622f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48079343435d9221ba48c6e5f41f310348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8251f851e10dde4322cb42234a83f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb7f928557d42001fed1952f57d83750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c264fc7ef497b29a923f8c48c110f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a9ec531784f3885926aa611cccacd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914cc96f83daf99708b8ada82c7f93c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c301ab3312b0ee60b5e450891d0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3efa33fe3bf97462993b26cdb7d7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb39503c11ac6a46a686dc11a61caa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab1ce3885badae2b267a0b4b36683057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f558ff07c07d89bebeff3f6cb79b5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905da1e4c8eb60333df8209196157cd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f149ffed6cdb9927d84b228053e11460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98497954d350a9a8095c6c69d44630161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f33a0e19612aa8bad53e05627a46a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb60849707872350b8b406c377646363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed14c2b1355eb30541e1797bf8744864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149c8ccaf104d6e58a73091212c4a7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b559a91270cc96c83dbdc5c955c58b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f64450c9fe41a742bc146735d10c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9eeb1fbd8da0d07937ceb5435755068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345c8dfedca1de87850a0c0fd11b42e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699341531771c975adb6f2fb21c9a6e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046dea58370cfa9fd8103fc242c6b2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4ca26cfa5fb6476a2bf013b6c72d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784ab12da6b260a3efdee4915e0204773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08f4ad6d3afe43c1b3cce16b3493c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ff975e383924caa374f9fc8b025475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69ac59d8095f3dbd698ad7198595276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a087e8dd67f0d45282f7e83b4d9a0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0436bcda48c2caf62d2019add6f9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69e955f64ae14d9701fe6b01d9815779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8f0dd0a18d5edbc689844ca3392ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a074f1eb4ecf5ef77837b6895a64fdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc24f3fea2174a3997a0d78e9d4e24282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803e4514eb7d054f36b48f7e26179a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7198d22fa765bab9b1e6f436cc1e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed3dc0be69b53c804d72f26cb3104585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49d7ebe74afdec4c85f8a4e336cd9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7abe874a118263254a493ac410967a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2167a151580e9655382b41337c67e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14420b02db382b31907344ebf6b93489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3845546099fa0b8500044789617b0f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b45979b1ff3bfefccbe8a0b137b6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407646b408881bd3c6ac40c8c354cfea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f0026417d566ee2f853ec3f0acfda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12a045bff7af5609078da49102fa1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336984b83f5be51f9b812a645313a7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417321dea4dba414057217676d6b31296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e320416d4d59eb85beabbd38d8cc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae673f62bbce1f37b184c8772ff0199798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a2d8ae18bcb5cd591872507a403b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661459cebc140e587e305d33c31f28f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79d01af86da67df7553762b1da39bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8182fa543dd66cd84262d09ffb18a5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f62b9be862f83ae3da61b5270b7d6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63165902ba0b6d34c5f1b0b3cdef227e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e063cef744b6474d13d9e69eadb0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4bd6aef4959264adf47411ac99e9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7bf6e4765cd612398d1bd278f3eb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a858ff857eaba79ebf5b94301dc2073108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917fe06a5b6b95f3da4c62fce2c6d29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd7e213e44657c7643053eab1d84d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49c6db9087e4381973ff616fc8f147111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d351d651da8e9d2ad4d41bb883e3e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2290868b5a4f24f22168ed1eceb91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb9604ad456cab82bd8e6f7dcf0023114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0ff72822c43cea6bfd2bf0ef7d01d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18623f8421b8bad132421903359ae73b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468702e211dea72ee5571debd718f84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c27d02ccc1a9b51215121a9e09e8ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e5b29b845492394469bb0baab0dc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aa2769924308a5da8e1b57c1b19cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85268fe8e78ee7ea6c72a972dd78fba4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89338500b5cb47c67276b018d12944122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3027150de7f03ce8f6e28d55f9497123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f7233d8a3a291f72c411e907aea13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c268c568078cb13a6d5db247a91c1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1578676a58a478064403a2fa84278fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef77cefd9f8dbebfb5a7daf879b28a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef6150c8b306442e3e0e1fe4835cee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d2cd7fd057017c3b4dd6749779876129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b05cceebd4754b0e0ec0dc39ca55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcd936625281fb952f35697bfb6940131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ba2026f611b299e15036f981ad1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa2863ae97302266aaa3e8710f14d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe567a1a0e68c7207107c65642966455134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44e7fb801583539d987fda935f11f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c66a0c57f3d9f2211b1ac97cf4ad53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde37474d428d6979e4531f7469f300137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13997479e1b249b7fb467ec76253f6e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcdd33357c5636ee83d956999d9a4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7f85d8bb428a24112bed0463ccb8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b6786825987fbd21ffd76fe090745141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379da2e3c27827249e65b25bc63f2a45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f21d060f0f3652ecc1969ff174174143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e285841496cbbcadba751c7e02c6e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d5646fb4e9716d173a3a8d34e5bbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835761f0cb4dbadcddd9861adfb9ef27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295bb9d84211e371aa3001d3d94a64a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05428e4c406f90e4255b104b2641bf81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074ac092cf50965aadcb77c933e467e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914798ff7155c251383fd3f0124c1dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d0c5fa91bef3fc3012a456aea8b18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e03efef7d8f18457e3e7e6350d3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51138a54429dd1fd41e2a90e902aacd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733ed7595b984e7860c8c5af230cc3a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026e82e25eaf3b0e5ab00b35ee03f2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a576fab45c4f305d2bddefee0014442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b357b4ab3e0bdc85879df17cf0fd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada61b846e13ff5b4c2aa09805d37084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c5b741dc21665883c42b490a925ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc983b1382e5849edad9d521864ac8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9141a49794546e54b5955268707fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e336a6e4824698b4d8c198c14cfda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b698dbb5658a9482568ffb7f4b899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca055ed0d428d118a87adc7ecd252410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e15fd1e583ad749fffd03dee717f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526e39f149751886c7ed3247cf0508012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ca42645e8fa34c10b6c3c0ca2974d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495d81350ad68712db6fc3e60da920014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe9f40ff0ecc8d8118cb398165ef7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eb4dba8414c098be31fd333a107c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1313b0b1a8419d2561fbcfa77b0110217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dab98505621abf6f29bc418958993d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5bbe72c05d2d0793f06fa739e20bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd946ea035203692172a5b010c16db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c29272e2790cff5e3b91f58f7907b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb25f8d74f4cb5cd84d21976d18c9e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfebabfbfc10498fe8aa53611bec5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a219cd8863388eb8cc11ab5f82a3df924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e9ed00c26b5cdf3e486af15bc264f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91361849b5f1cc2fa6d1cf7d9f177fdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf851e8f71d24fa19267afc6ec1649f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29cd2eb80777e8ef0a9a157c7a056b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798df92d88e10b3ac18ca3cf20c4f8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35879a8f4cea9469e90541df85892ecd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5623292648a2330511d38474bba9cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b22960911754d97610c437e6e90ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd9c3049879d4e3b62e8d00138adc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4764617b13f9e3e0207e17928c06734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3e7cdd364acee3f2898515b95724135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad850f7bf3f84fc37a8a0a07325aac4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541838288a54f3bd8454aa6fb62f08a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ec2efb947ea5d308d455223ddffbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5861e5f0ec3344d7c2861dbd10ee439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2e20960b648b44d03ba8c8b11502840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ecfc0a3e2f06d0b89a09fa0fe9da841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59847aa2e123f997d91ebc96a4b2e5b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edced2522ec2a0cd04561a9c47a58e8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ee022da6d1b51f16a664f1529ffdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7eb72878ede6c5c399d776ced436b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e38a32f9b6129a49faa1784eb6408f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3420489271442034e1eff7f56209d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0db753714093206f079f29cefe07748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b919cc5718b066ff51186ddf14a4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a26861c8624edf34ebf81281142dd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b818c325f388014f7bd2e60027be2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd51ec118816823e01beae976a179a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2bffed9afcc1c096c1f1059d5acb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a65d22e99b705bcbdcc9876689ca0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664daa38a0a4343771d026ad63875ebd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae4a753f695ff5d3f37cd3897caae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edff3ba616861127cb73c776efcccb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642bf3a1af53bc800cc92b5c040453958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58074a133e99a6f03372bfaffe6c717e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066391267fff36ecf5f93b424a05299960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec317ed3463bd068c339d154c62ce0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc3a89c8d8857bac87426d97c7f64262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaffb3466171999bd1b31b0f9d113d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ec71731dc6e20a7c47607f90e737064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8c993cf28d63eabb7f9b4b30a74cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547df14700a6e75bbd9194e8d58052166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae445a0768efc6c3357645724a5d9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d925674c96d5b80059663a227491d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbca206738c1897c4ccd22fcc9f735069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34914387f1c9c4fcbfdd99c9246ceff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106392b96f26b8263b580f882f2a1a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae3e0144a39392e435a7f38d4c103a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba176f58c7b134410550d5453d36a53173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dd96c3efc51e2a21792572381591174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516115b4bf4e1cb3aa280c868e7f24f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29184dc9a566401f89f600fee79d973876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac7fd6670eb8220cca94fbb82655c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9107d434abbc1ff39dc2a12235a3dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0aa4df65c5058f64cb64daa58adb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8593cbc8e50c455665b501fe1d5ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e2de43d98f330e1762cc1841e61b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7bbea6f854e503dde70dd8c733a4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c89a6f06caed021703a70386105d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dacbaafa56f5f6476d24cb7406a8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15535f74d9e78704633612243719607c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36b98a6f5dd9f541f849ad94f392a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900987b3a0ed6388d455ab38d0f2d95587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ac9c286e64097276ff2e5b7b8778788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9641d32777b16b6699c9a5703d0322f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cdf825621009ec7b42080d823f51290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3973164cea9321202e0e724a50f2d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df596b5207692bd3277b57646cfe9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1652c04828438e2e34fed9de127adb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe42da030d9e6af89ef00cadfed881994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a97ffd4cf2e4b32d9fec53843293b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a024cdc3462ca96222a5b4d13f596696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6e0b365d9b41f09fe4c38e89bf46397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7205b32f440b7ddde78666a295dede98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102dd97b601ae530cc90b2f71c13a8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6448026d4b6f82905d90332efee35a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39345f87bb3a91603280580e3cb0320a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cf1179cb1dfb47e542f95bfdce966102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0071ad1fd93b747dad37cec98c21e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c28053bf18c9c5bb7f0a0fe6dcc60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3f82dca4c2672adb4725f5414739b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe558dcb1c8484cb9d3afa156c658395106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b0834209bf688bcad576a7040c0d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e8671644c57eca670c956ea5b74f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e4f4f8cf592677fb28140ee491167109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18a44760701d3646530b2b9bd31ed4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858da3eb8dad09fbcb00630323159e7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46ce905bfc77e673b98ff72f19c646112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e7e7a0227cd884bd7dc7c897efe1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661b8c39007db4b3bdbcda1faa0a365114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ed4348971c40454efa2577ec04136115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a69322faf4fa1f6c3e887561a7247116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1b24ff0c1bf0fc1e7b699bf69d8c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1fd5478491fa17aa8ac0d6b1d5980118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede9ad44ee465d7504141623c578b7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ccb22cc08c1d0bc03ee11049d86cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a68d7cdd3f9226ee615a81c57e301121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076c37341be5f59ee98fb73e45db699122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d72d4f607b66b522145041a099eaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041cf0ad17990a0984f92b0b8626ea0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bd1b8f8ba515a3409f7130cc14ae5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b1a88fe40032a4ac522bb71944c3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6badcc27576d5f9ea03541b8953a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ddb8f36f783c6205727e2d01fe3c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34584cd4dcab488dc6bfd5c2287b52a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c0f4495fa51999fe701314db326dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbbc38b97e0ee84fb38d896ec39908131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23db506c1238944ae27a1bba1cc3896132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f58c9501c7b09201580908ca7429c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbf40f46442f19803fae0a47000b45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ec685759b76429b021cf01248d871135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4698368bef9acba39536cf6a6e620136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5422966b3c7345ef2ab9f392902e65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e73c8ea9957f39edb44a6b1aed5ff4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8453174bc00569cc753c0dfdcaf22b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc640b649d3b36519c53d277009adcf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f49dfbde58bac4a864976ef90232141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb180c0fcf5284bfdd472ac35136ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c1c36148c1f4f7bab5f659ebf7675143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bc3aae1b0ea11632eeaa49b8ff969144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631c062820273b7c6789c399658a09e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aa1bf740488b7608d779fb4654d5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a129f01675926cb065a9a075ab81a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc66b6513179972011952c00c7928f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4aa11bea1168d57b408f78c67e2cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa51fb186895c1ee5a885a41edd3cd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002f825bfd6202a90f40ab0abfbdc97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a965f100ec54b3e75280b0f4e7b5f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04ec0d58be6f3b83c9381d9ebb7aa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f16b10651301ddd0a2aeacef622cc154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>