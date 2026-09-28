--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450409ca26dbfac7420e51498277d3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b14213de9ed802ba561f4c0f57e7692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742020a22b8275c1e438ffc5244c0133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658c054a6dbef58cc51b8550f715f644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c05cb0cb9b10db9c4b01ab379cd7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c647630d185fdb05a24d0493ee7c456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c12e07f645b5c50c6b1c5699267347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a851fb871b9ff9711ee9f78f235678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba46f69ce993d62bb7a9ccb7e61ef8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b28b6a86544d2aaa66fe4d429011c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47676b7c0d2877395b36880f92c66f1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cda26a37a541e28736e08b58ab16212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349ae79e6953ec42d1dff4416206c6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d789449202449d448a2427e96beca2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb3bcaa2e9b995bb4f76740d14c4a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6269609f7021781ba3956ca077e6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264bb9291c9f6b70535243a85b5bebc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba71dec4895b60903fa84268c86f6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee81d8a5a999b86c3ca87ce3ba8760b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6602f419256ff305def8cb0cb46bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c7ae0934698159fb86ebd500e79fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a30fa7e8985b1e6a01b4529eb97b0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09746dad65d649da553c08a3711b83d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d8e4f25da894f65cfd60a3dba16a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c93c3be1c2290e94558b83bc0f81725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5ccfc1f54f260b629029ab911f74c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8653f272d3a0b38bb9420ae522a777327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a471889729c25c19683d35ef242d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3404fe8f1ba8b2f2bc68a7b660a3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54245ee44cdbbeab9040eea511a245df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be31ec7ed606147b45c0cdf1d5bd6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d778018d744aae1207682981ed44e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351a7879b43108f5677722fea82be0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb74549dd3ded4c27d359b34c9bda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc6a48863cf9b6c6d22e5cffd4181b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c36cb23ca2253f85197cd297ac586c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f04071dbc3098968a62d819b0f8ec037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9be7f54e054f41911b21f75c998c0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20654d003fc27d1508b7ed4ea5832e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d4635fa8fae2ef037ad71db68913940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177016b986be685e0bb23c050b6f04a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca59413e4f927d16d5a1ddf1fd4bd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa613aa3d67abfa64939bae1055969743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7bbce88333294bbfdf1f77b424e6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b96ffddf35bd71f5a8b7b12567d5b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b91f8c22b4f66d9b59516038692746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155333327351d336018fe198fe810f3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc9ab51250b3315e0a70d06df41d3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ac8b95eb90f9441b85e8505c1267c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17c6fe8e51912f1712aae9f53f678f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28757d118b352ab85aaa7e4e8f9e8df851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbb443f067d4b0a53744cd54729acf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e8c5079087e1097567b2af39c152b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d30091d4aff0b87b04f9444f206e5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db77a2115de24ddf5c76ac3351877fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee4872e52ec27025bc1b77fba22aaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cba7330529e765a86740a82e3dc9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688cdafcdf4704c70a2a3e3182ea79858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46d7d5bc9a5f2b1f1d22f49a35d43859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed43cc2f1e4860f10ad4d2ccab10960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d1b8e5ffef322ec302cbcf513151b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6203b11b36938a6cfd513906c405a3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42214530fb4ada3a5d977c80f7aaa563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedf1dda381696dd2a1a4686f7ba2c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911f95572b92b2768f8525e63f1babd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b4b3a74f1dc5de5bf49fc4379a0b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf0cc83971778c4f16b061ddee5b8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1225ae21aab54f66a1e9081dfe8059e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75b8e30a6b574acddd919889c7533569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd74fee9fa8f430a43bffd6a383a5cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3472bda63131ec1923f441d4f565b7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2aee49d0d3ac982818d0765f2104672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cca0b12872756144565f8c3c516bcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876e66a8e3501e9ca01df3b2b6b647474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657ce6367b751fe1959157b6125299275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230640f796c74cef69ca911d15262d6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32644221ea16adddbccce59b5d8d0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6e05e3d67d2d18c681c48848b837178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebf14ef35034291051d6a052438fcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccfcc25d09b49fbd98d0b24f9a6f7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8961f573cd922807631a65be03f452c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6c8d373bb84207cc49e2f1c8750db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186315647198d13e76a8755c421c35d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c7247584de938f8208ab96e5b382284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5d8884f7dc4b5e49109a6c900229e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2e41b1b87ad83d53daf548837022c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a064dac226484a39919f67570f0a50487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86aeebd8d72e91dc098ed977f0753788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd89f12aa9a9f9361df0e3ee9f8f08989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eec02d168f7afb8868972b3174776890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e35212a885aa4767806e0f47872191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c0f4c96f41024411bb4913b61200f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7400bb9be056ca049c960b81210362e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ca58164cd0a9c46daf06f53ab6b1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6615ef9d5e2606b6682a4afddfbd5ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95916c36293513a4171605fe96be4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc9bbf3f3aeb7891c9a0312f39d5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364a2b066980e8326536bb3cfb4a7a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f5919940f93201562be7b3b9c903e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9cfeff41c10b88b53c9f375d4be9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2869d956bda2f4b1bc0902311d21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a2fd8cc1e1cde9028929bc80c7471102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad0d559727e8d28e4f0db521a94609103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f0fd4310f36a121c0204540fa5ffd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d103fe1c91215138329fc2e6b0cdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374e30237ddd2b173fcb0b373aace82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ced57ceaa2e8695801debcd7be516107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5da6f0412be85d6bf051c6551ed75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbbfc851c1be81b55cdebfb31ea2f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f573162eff700ec1941ad51b689d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c95d2906123f6088d2fa511f292883111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc91e568d6a2509772690ec8b78181b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b2a0c2103a6b6ab267c6ecc3419ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd084b118a46a2949bdd3d6ba3be55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cfcf2ff140babb190b0581dcf5757115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4847bd363de4368bdc871be0a08e74c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7ced15dd7fbb4ebfc41a930b78110117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e271de5c2d4a88c128db461f454ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0beef76214b6b374925b299fcd1246119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466ec2e406bb40d41cd87d7e844f937120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155f2d9d3c9fa654ea219e464fe1a95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c051422e36f2f4147ebe1ce3260be1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6bc1c0f00c9ab2578f48f2d06ad85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935d7a97f16b91a4b6a05d0e77d9d4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba402898fb00629b94ab20220dc2ea2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdc195560701077dfc255c608edb3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474e9c346fc60415d93c5085373bc57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61c9cc1dfd6f05f94ce970de1fbdfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a579a55abd2abefd223d04649ed6a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89d65046d92030a378c9849ba6d644130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba56f8e97bb6a571e880c3d444eb736131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bca85c5fe4f592876d2b6a1429bf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb862355e3e241627e7ee0fa663df4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b38999986471b36a4a23d1bcbae51f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bdecd5350c5d5b3b635b499d1792f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aa943e819e86bf5887852daa5bf77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acc87c2eb780c06922fed621e675c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8cc53f36bae40256884884da00042138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a81cdef5be5a20966ed128dd7c8995139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101052e5c90e1932c6ee36dca3d4f6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789dc343a02f8314ff8841a85a29267141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c234cbc99eb23430c7ea6409bfc3fae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e070995f3f9eeefcba997465abe4b81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f56ce87c3a58a920877919996984dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e053d0bf43df01797d3d2002d47b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014f10b0a80e8a8504bb864c329f9a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707a2697923c364034aaf4a176657d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052622d66c81d726ae18a7532d94957148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a93b86b138c4370818282116a8ab7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582407eafba398dd188ee5cca28c87d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a964fe7174fc6eb5986bdf094a921d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7beeeeb63718a68ef13b43a7483e14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf54581aac0dbb0436f48c10be486a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddc925a43dcedad9a297d6a7d14784154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f7928cccf69dc61c1fc40a8bd71cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d062c62a5bbe3e93a7b554c130b3b842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e8ee572a0a9ba8d5913bb61547e3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfe4678b9d2934b175f903d1940fbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe393173e1bf8935b95b8c22a835a625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4def7335a4ec73b90a683614391f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c5da84b0771fab4c964b2353c51897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cfa3fb43541500e3335f6a532dd3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0003bf14086477016291a63b9e3419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaf2e342fb6d99a9f37b454f59dae110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9291141db0060a99df6bcef28c2b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f4743c536f7074ce58702576d3ad712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed26bccd5291e64185da5e3e4e291013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6f90894d11f3c89778826a9b4b16914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfa6d3fa6175675448d6d3d52e5f3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6c68f4425d486287c0f12801b6ba816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1b507b233066f7954233206e1f26b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46586632c07a7d36765dc14a271ac718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82909d7b8ca50e56a5375b78b00d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaff43cc023366c07c76cdbae2874cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d08dc7d8a486eaf42c1362545e48121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379026fbaf13924b4e5295994328db9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306783e2c9b560c20083a703ac29fe9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3430a53500ab6cef67517cc735a369f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e9599029cc5ce0e77de73c64dc7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1de96d7a7dd5b4ef5068f26bbf5aff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b274e59a81cfd8185d14e780c8a58327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab02524c98780141bfd8ded075428228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbf1c9b00c6b57c572bb9153f7bcf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3bd2399519e3c6256c3d9dfa9a39530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37121167750a6b5d88db6fe7864bc7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca75ccd72829a0764539cc61e094df632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7631de66c1558b7ca711a6062761c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb503916ee1ac6600315d24cd6270f0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee47aca30d9ec7c135c61c5ee5af5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acecc610ead9c119482f1972504ec636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dd239dd8dce806a3812813cd8e01637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b111b1ee0888ca6f45d852080e17db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418ddd7af798dcbc61abea00f56e43239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6e399fe0904df0f4bf0a165c0141140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde3060b82a00fcfe7869c895df689841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc91ed99fe10124aba1b492f557005142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02abaed95242e7e3d3988e363d3af8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5880ea7fb8a657c5bf5b78eece715c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bf581f7851763ac88dce03d6cc96445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48728f44469eecaea20e57975d809746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726098b9c4327928ec7173a2ddd29de047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9489d7ff7bcc65bc7dbae358a6bb0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52e251b76e9b10bb1ff750eb20134a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6dcf7b0142444c210a4b25596efea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeca82307008f5456dc815b5c73a4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e2ac28191b09ae8e856314bb8a08d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6877d278588b27d3645b211c8aef253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b117109c065d2613a172cb38540b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca85f2c767e05f62d658f273574e62855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b0450d95ba5479f9eadf98d61e92b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3508ca0c3a2d355f425fb6090e605e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fde65e4f6b35e2a60a1dc06c36a6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321034b9b265358e830ae14ca5eb67af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8991da5f67354fa6089bc1f0f4d6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec1a87467a2cdebfb836d295f784b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a524110b247002839e1ae1696c0fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a57f070e0bba74108fa2b86d8d65a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc90e43dcc002d71ea6e6fc99fc107a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd625a3ed11229648bef1dca9e31fec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245111fad1c6c561914c4d5b562ec7fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee152ff2d1a8e9ebe745f6be9c4554767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf866faa5d5784c81a13018dca7dceb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61852629df73aac52abb154e87b32969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37627b181d82ce7f12bd4eb730a0eb9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d98bec2abb86bc1da9a509e48fe9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09ba41cc2f3c08d33b0e1e790c454d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d617b1768aa023611d7c210a847709e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2908c4b8d5a11b82d1eeeec94ed096e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79690797cdc4b1b986b5f5b3abca5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e159c6cfc506ce805004eb900765c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397fd1a06c7e8784456f633aa81c87a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc788c39e6daf5d5643b8a9600637be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f885bf99b26e5122deeaf2ccd6c27d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444841dfee223be5959495769631fb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a5fbb7b44696b9f2bdc1ad037dd5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9aaca56cf7c700c4ea2197c2dc02782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e7a8b1ab2ae3ddc3caec87976c1f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7e5ad0c7c36342b8bb012f6438c0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee6d41c77ce123e0387d1be7066be985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caaf1841f29d756089c0a6350c628286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca505ea57612e8c8c4bf6e1a19b078487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8f63df3aa584df9d3f9a67498b75d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205cf5b9c1bbd8e7ab090e5025a9b0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded5e364ff0c7c91afb91e8a7adb75690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17063920286fa63497992b5b59fc223a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139ef30a6927e5c636c9e38d445010e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646404bcbb1d2f3c872aa8ca2396eb3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee134de36c4244bae00d6b4a7a9a175894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35c6a38b08e359f48f6313c799cc0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e9af0f9b265a8f4d546597d6116f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ae61fa28fbf2a76d83a795bd4c06097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa07193fc3bf7f86bfc052fbd5979898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3de7d8f1b584e06db6a261a4415e6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2868a41c89a43fc1ccde5bcdcd0f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316b91d842e7bd01daa99b1c7a165d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67c955b4fe2561067efbeb3a14883d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6d00fd1f7d17cd6ad448c3cecfeff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b27473c8456417b80571cd3fe7675104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15ea65885ae6b704fde2186f772163105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019f246ed4e9ff52d66fd0d287a0abc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f052b84b72f055f96aae376b81e9f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a523e2dcacfd30d7879fcb44200eaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea789a3e7d596565cb67965f3955160c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd9558bc9bf61b3d87a9a53ea097c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf46a0a12f6484b13bad44eb538dfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72315351516c0cf62c1c0cf20fb32e10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7c691d13355304882a98adb9ecb5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e6e77e6ee405093f254fda3e86e86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6162e85e5a20b2e2ab5dc7cf054023115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab25f43c099fa6f370e88a274aa5676116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829f44d64b39b2787d79be68c808de6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d1d4567eb6bc103d636c1b05bd1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cea6450c699a38c39912b88efe4b71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa207d86bb110b63edbc7e1515872d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235ec96a8426ed6905cd4048b24616b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af815ef8a642fe74da2452a97cebb49e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840a8f6209706d22c01566309aefa9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25870e018785d536fb12d3f1918106f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdbef092bf2a5015793b02aa89ebd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8b91739a6a6e279e084178d823fda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69348d2f53879dec9057bb0b94eae536127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44da235e896c94e5a6485a00943884128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46adc6e60af77a734d0465cbf44a97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7df3e3e2bb1737ea7e60103d485a6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941805092b8460159342531c9124d1ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431e609b8309ab550d11652d5bcbb06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055195080cc0f63678f4eb4a261bf839133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f3e33760a936490da3acc0b5eee8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9d195af0bd18078cfbfdc00dfdae1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926afb478ff609ecb3a291d088308856136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcc62fdb82e2ad77804fd3f3d7eb4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fbfcb1f24c2fe72eff2e50517fb2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0f52a70393faccc88215e7de0db80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91543f74709189eb39a1a946cad1b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad72f18d2fdcabb0df203d4d25777e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f911ffccf29396459de0dc284edff1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14fff6eb014fd5c8c2751da5b50eab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84755c6ffc63f8e4920644a7a4062c0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d23aa30fb3cde87743e3e40c5751a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0290ec24375a18763d3b1133b2471146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33bf5cefdb5f75466a46150a5eed51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479983b106436783d77ae5a442173c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbfe7ff624f6d716b2c3c52f48b3b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6b5a41f4fcfe14d18e745f2d4ee46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6307c131b6d13935abb01aa5988b8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378e347954213d90e0229c992ec1cc8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c518d64f18136d7699bb6121bbdaf7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca493c1865ccde3036de15b5e6d5db54154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>