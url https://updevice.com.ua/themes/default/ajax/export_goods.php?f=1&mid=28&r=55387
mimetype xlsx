--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647f802e501cd4deb7f0734e2096f341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad951d1ee041b8b23efb5a8cbc7a002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc99facbbe0b3fa964ae8e8e5a75573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57de45af57ad954d31109485fb6d0ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d43ae759032bbd7f0dbf37eedfa95e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183078906b653150c74db31c6747b99a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e964e6d40254fcbd9e55262d80f1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830520b34b15519d33315bf425787ee88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c6c00b3c283c64f50d2be752a8b439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6387235610b3dddda2dfec6f7e081b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad427c80f55659f909c8e15ca098e47111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144a429c03ea9e2edc148b9ea68eb6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ac247dd5d7a8fed964fb040704e5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15420d94b7c0a485855d096e51953e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb619e687f1fff2fcf8be57fd5821b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab9098a53ee4a5fd6fdf40bbc7b22f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8609c90e4c0b0225fa8db8280adca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4517914ae73a6250a23992c45367c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3759a172f67c8d33c87b792d0f8f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f38a1b409a2bd43d1ee38ae5cc2ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56038abdc6e9d4843a746b232b26a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fd5a3c7d02081f133af21bebd9b5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68317eaadca94e12c151c10827a74de323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27471d15d9a7008ff798e3b802acc6da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97b3d624031769a1e849567ff76bd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c394a864cf04e138b07a32f701646b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307de847d9d9e1d75c2ec9ca5e2747327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a08ec5d75698bb9730342ac945842328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cc8fb7e69adc4cf02dea53b2666a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b857eebd23e303d8d715f1b934aedcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8b1a629a0e217b8d7f25c5c0d443c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88c7d8d9f10b535cef26c8a53a0dff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5a435d58d9e035146297603ab4e4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c95a4e58ae46f146a3887f9a527b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f990f4886f7b54e406a40875c739ad735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a65db9532584897963e6b3e1d945b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5ad3981281a6af815492ffb6b7c6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a42b3b6ec0f45c7e77f6b943042a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28397fa03a96adc278a9906c06d390f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd8d6fb1f2fdedd417e178eec3512840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c7b52dc175183579b2ae0059406b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7012e15e91b3a70552c0f74804b72342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf83fb144aa6dbb2f9d75eab0b96cc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4262086caf131f87813cc814eb82a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197955ed0eecadce85767d627879237445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad451b575faeef6bb02582b4250afdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72229525e51ee6ec765ec87df8d65c3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdb0821a5d5eb4ab30139571f106c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee428f92e0bbceeb405a88fe7e5428b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358fecff962e2f8244ff684dfe277d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a3bb38f52906b5e6cd1bb82299d6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31bc4c5f9bc859743d9b9948d9420352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b862a5bc2cfad9f7a5d6e2f234f0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1d13d8161b03d9ac4c95e102c0e1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec330fef3b1e3b44fd0d4d5c8c1bce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a292a58fdd8cccd42ece491d8a06e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f96b7cf427cac6bf0919d97fd8e89857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86364f08a43dca3a376d00ff856abcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f88617db3c060820aa5470adcc9d3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d6935131a490c56e700fff7510ede60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30d721aa1138221a4dd916673a3eb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3514357dc790a35d3f7a3110b048962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b354b37f561e83d6ea91f7e0402604d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd427cfbaa6af93f1a86f1a42db62a2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97c6ba5c12653c6d0acc9b9f4b8d9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6364292b2e7adc120ec107e67603e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae279bea5eca4510b3fcc827bebb28a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a8c90e917cee446c34732253ebec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a1320149bdbb4ae22306793de2ddb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844ff9ca7b6a918c47cfad0982b819a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19978a3113b42e4f86abefd710a15cb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d0eb983405dd94e67b1d1d3416b6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70376f48482b6fe73cda4d687c386673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff50f81baf5ba6e3529fc03a251f6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95568c031862a0345cdd9171ac23b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09dcc827829af29203594f4ef0b79776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd18d34138c9735244ddeeba6c8b97c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd004f8c6044cfddf6a732ddfcf2ab5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5f5041f9d8eb71043fea2544190f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acb94bc620abe241f8a63a60fb9dcd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5b1ecee905ef243b4e76808ba7a2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295f9b7e06e9d7d1fe5fa353014dfcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7790cbdf21ae04a371d77c19fc8e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e883a0e3d24e489d49fc751ec54d8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b338588b8383bfd0c61eeb5ad8a65085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421012629d34ff217b5c34140c3995586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2de724202881990a86c6935156b3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def950835f7d60798d6f418f137b40a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752a950ff19eed6367e4667e693f47589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b183e140921ea24a39e511fa1a5fa6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aede01b043c09de6bce15e71b0b8e9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1e53319c4cd71dade94e293ab38cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e027320fc423d7480dde0af9d9a054893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ab6673a5b2bfd4c1f81c85eb81a9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4549b4d25af67374bc6d1c708f6684f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e9c00645dcfc146c03e49cb360df896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9775e62e35fcbde3e9388431f4e03f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd3ce6a9d8430c082e38fc2b8cf58998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034029546304081a405ecf191c5cbc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ae91cf25d9aed9d37d7747b661782100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348166c8650b6ff1debbadf9f6260ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eeaec0806fb09f444eeddafb28fc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec0a71bbc5c0178078bd41ffa7726c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06395c488e794301b722a7589a9c3aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b70051ef88926bdacbd4f256b71c47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac8753bd08d301830eec14c083aedc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2716fc94829e37dd26c6dd26db72200107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4e773f0ad974df492cef40bb4bfd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08ecb5f885a29729e1543b3c503aa2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde0b9292d31d525154efe467c80c29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754b85657b5f966f0210cb3161d8c90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4470e563ea944ead670a128bb6c51d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de75420ddf6a91e389d8fab2c36fbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690033eda050e6998711115d61e8770114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeae9cc1e166e324c94cc3bebc9fd14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04a8d3ff8e1591fb0920c83c2b3c7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92d6544cfb833bc78e12fb5c545fe5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c9437cf003cec4a68b729fea0261c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1dbd3b42e9841427d487cac42ce75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3191e7811b0982d0318aef8cd5df2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05643d07f5b1374f112847da19bb5698121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef18783fb45f20f75822ef61d434564122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1cb3fc18fe2f38122830390318bd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04f202199ffa51da34eed58fb55a48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf6add8d602e60aed2527ffc0cdd79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e5b7f81181bd60b7f3337cf5859ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca4954aa865a400cd091b6e92ad114127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4780e5c7b2aa7dc50437d121b33a713128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a27f2ef14a6c734a37ff6c63e711129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72862c3b834feac3a773a9aa30eba1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795bd635d313094e24bdc83c469596a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b035dceb82a133fe0537f2a78741b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f253248e551ee1c86dbc1977c67d9ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcfda2d074d2a0da16aafed92e39b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6886d5a2181f028adb594d986722260135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762e2d15eed05152212f0f8d8949389136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27703f3a42dd506f2511c66986140365137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb69a0cefbe4bd3d6cf47ea6a76fca3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6cee35673fc7273b2c03618ba2f01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0f555543763d5a41b5cb636576f8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a886391c70d6973cb26d1b3875363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e9c8f7e62b0590a5fd25b0cf3b633142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935bc81a511df6274506888840523b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646628d8d9fdb07b1d3a8a6a1383518144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72103c50ddb63adf6e91e15288a078a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695a8081588c3d25c08d60eb1ef599a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c4c8529da4192e6738c68307d4fff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7898ec4ba120dc83c2090fdc96a8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbb28b9173255c02a292707d1167f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0bd4de50888966e277f8f43368343150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108b927e5941771ef71828d97077b24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5f606a15c792f3ef16d6c52740761152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725072adedb0412156667de9fc7dca4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f52ef8cfea0f15bd8062985510c23154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bc7233d1982a8d6d4114800adce541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845265a03d2081cb69f5554b1463d822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617192c18e1c9ab5d52b88074bc59123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45661f58015a48efe4d41ee91ed7496b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b65ae04d9b26e14efc5e8f09c5a6455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72438d99d5e1438574ea3bf556f2156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e43009ce5999b6519f1f888eaa20d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c854fc63a6e559e23dd9907a61d4d518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0cd39a199588d6c97f6a328be31779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a8bac528ec4480edcd1d26d93d86c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb1983ab69eb5e8b14b76a20fdd47e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82cac2212bcffba7345abc2409797812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38631269a8ff7b43f80c2166ab7abde913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802de308e76eb794ecc756566a66f8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d10f91bcc6f319f0a94e13c9a0d8af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28b86154b672402642eca84dcd47ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058971e48153ef718dcaa1428000cbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25372759867151971c7692dd6b118b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bd568cd7067d95630d4aca254b00819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48802bfc6fe61fbc2dd19e39b8dc032620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233cb9331118ff1cd31b4c591ab141621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65628d5e6e764cc163f00133daae0e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90902526783f038e57964656593cf69f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0d77de804c406d2e761206205704e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad303a3eed402377e0212ef48dd1c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d665c0da5295fea3c58e76eb7909a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814324d92ba1573d5147868df6b77f6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47635449c1d6d0556f1e8aaa08be3c1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f2df1119c82a22582b9117e4e8d0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2e3051e3339443ef16c39a30da50e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16320b1a5a1173e0e17fdd18355ac9ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac513c9583cdb86346471f66c95eff732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79494e8980a75c2dd7cc0bdf7e7ee9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d764a0fdfeffcf1317477912b0ddc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addad97f35b90507508acd60f0ba559435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cd3ec26d4a6c23b53661cadec099f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dbaeeac728e6f5a20fb332522cd1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3264842bf0fb6a871f3f4280b40d6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394f7a800ffc39470e3b93c2be430a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbfb1a86223ff96ab716697ce4fe2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1faa85fb366673f98a2539a9e22e1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10c94b9e57f05c1b21b075119e201642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ae217ab9a2b6b0e6e0fa07f10f47643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6e569609a442d167a8fcb9a481f6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174612814ec6f5ed6c710801f8c6a5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea15040dbcb463e173736db94ece65246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249862e86788175cb7cf2894bd0032447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849780d5bbf00624d59fc533d673a65048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e082f3db1fec212508e4be8a9206b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0576fbbfef77fa36993455298eca31d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef826aa353aa0164ffe636fa0d898f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc0e05374fb13ec8cd69a13405724e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3f7dba3a5c57c3f937b78ce6adef853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7644971333b937b29024d7f904c52354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9226f3540ed251c20f1dc3d79e748855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030f586df779efd9a07d47fdd6dbfad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f41a8a8e5fc9a901ffc20d047390e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c2dda9bedfd692280410e0d63524258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f47d50c848bcd88ea2e23a3191b4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9397c49d4f22bc29714d925f09d60160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2791d0cd100d0387eea7f24f962da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0376a916c3f5e1f3acc642f9c1d1aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7144693e6ff41dbdbb8dcafa68bd46663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b7216afd59ba9804a745be238633664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21909930d8e7481d1f87e259663038b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bbd40ff559a224b170d0be21a740b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139205d2bc029d319dd2d3aabda558c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346ecb5d36d7f78de7f2b6bca380f2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186890073941846ed775b4dd3e38981769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8fc92d09faa2b817a2a7d4e8aeeef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b7d44c6749ba607727453922424a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3219b6b231f2734c773400c35118d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7bb7deedc07647b7e8b1e3c17ec7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7188f285c5916c9f0361bf108b607f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416dcc6173b086db9356ed2a0aab11175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bea3f642a1e45db6623da1bea7b5de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e4def4c6cdbe9308c5ee5af9f262b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99258ac10b657ccd5de1f30bb7b54f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84213cc80179631bfccc35f209cb2fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1778f382f2ea95016b46d930df66780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f185b0aeb1772fe37e8ba94a3f69f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95a42567d809be85aaa29266e8054d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f81f8a8dc5c3eace7234691acfb6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3af8e97c2cfd4347f2f45c900af1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4070f513bffc8a943cfe09c2c79ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d5255c1893e62ee9f20cb2ef98ad486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a245bf80d9b760296c2d27771dae587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343287cdb1d0fcfb4fbb6424562a97ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182dd3a6d02b57022a93195dba69f6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837a18bca5363266bb7568cbfd4a92f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a72d5eff6f05f42ac2b4c9aa8f7f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f80d2853d5695b18aa4042100c6a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bfbfe7f572a8f21e244a1ae6bd26993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5123f79e7495e5f12d9a2472136980794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72513a69011d07eada5122192dba00d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be5d2a9d354f2e8b8bbe292f39076c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929efd372a803bffd59d0eb00fe1ef3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17a02b423e13e908d51745281b256b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89fa91e78b6adb32df1ccbe16a138a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa433be2c82865cd8edc702598464e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc25ab7ed658258727e16f52b19dd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b8dcdedc4b92a7e05cf8921058060102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686e855f82ab5c9cb1c1ce527682535103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33620c9d1a1b9e9cbd1ac5d75ee0fde5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799d3a043b8aac48d71dd80b05f5ebd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe6b85fac5d286f7f4772fc332ea2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade58dc9b8bd82d8304aae5273cad10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eae2f6475bcfd3d659fe829436ce7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c873f525f4ea2809da20fa9cece3563109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad68e1dd73af6523a65cbd5635dccb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b9f28141ed5abc073022220a7377a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135416989b810c92cf26ab87f267b131112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9d864c0d6b95fb8f520c9189f3888113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f07be94f964f31c0f8b334b7b5defb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ab52fee4976198055029fd88bc550115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db156f5437891a633b1d25f676b176d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6a06a2beaaf4be3b208bce2cd8b73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a25e2f6978acaf9ddbdcb0d30cbf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3628face1d8a3a658467149e26856a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb085aa6af5c54461842aff1ab72da5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf0ccd8224d10ae2cd66cb9c33eb80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad25acc765ba9a3ee862624d71ca8c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0057cd018a78ddfc0397888b7198d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d53bf4ab8b4b4beec8776c73cd06c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87a343c419caa6684568f1cf020a4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631611b413f83b8fb79142a073de90e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb877e9c3bd42f8ede67fb373241b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0214bf07d00e823f38e66f3a05ce0d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84982384b6e81fcce99cbd433db7fc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0b83805fb66200d40a54a4ba511df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cf5f8822ed015b2fb282701e5f584131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591affc8372379353a71be553cd55f87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb7fe682e9ffd8f923c515caa2a118133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291bcb337a2b2749932e53a0ed2e414134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e676335a472e8d1681a789bdb8f7a1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7907b34574314d2a69e1616d39b55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5ca9fd4e7c40368377756eff25573137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896066d895c891800af4bb79bb6530e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e15cad7252bf29e39196575fcf698139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319de8e9e8dc80426b949411eec24614140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fde52cda6a619c6dfb73f9d9dbc69b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd740551c813c34056b89d41bfe4bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39b7ccb252f3de73d26ec2b9173fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc3c29278d371bffd44ceda3a22e86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40718c4b4b9ac25d0b79fc08959244b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac5afb6501ac3b1e75d23781d0f499146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42e12f460111bb939d0ed1a73f7b4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dcc7c386593dcaf6f403ebe20d505148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69acbeda0bd301c6ae7ca3e158472fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175fa9cb1245d356b0949e00cecbc7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044d07c98f80cdd8fa2ccd0af95439a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f207bc4e660518b4f7fe05a2cb76d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4989eb064ce4436e8b3b3c1c4e907153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60c4ebb99ad14f6130573bd423bab9154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>