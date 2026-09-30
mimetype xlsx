--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7352e9a557b430291a407bddb52bd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809cad3b2bcefe224bd611c364f8e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e32d2a1e9052fe9472eb1aa57651e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546051ac66267e18f1bc81865fdb8274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0281d5ba6393e60d1d2432b1e99dd495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86a25a2871aee41828784d49bc6ace6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738bb0a6f7108bef903ea76f69f1bc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd18e58e965997258dd571c7221ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaed756330afbf7b741d754e2e38709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6e08b258000b5eb577dfa92330db110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba578b67806e7301238b4847129f3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395900997c2e37cab96a86abd06923912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729875c9783865f4354f65f58fa3cacf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205e24018b544b2ed880ec472cca71f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1a7b98d92d2ea080bcd5f4d7fef9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f89572b2916a9c33043a9cf0293c1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04273af72ec22bb0826e1a78961cede117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a24f973e18713be46f518cc96e09ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7491e186b2188ede5ddfbb84078dacf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b2861249df053599b82870224144020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabb7e477a7b1304bce210727aae10a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7738bef8501018e3571587149230322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e698c526b6bc42930b66ad711e5d5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8817acc3e3ea613e0eeda1739a5ccf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0432cbcd6af72925cfed0a340c9e3f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02ba51a86b7ba2a63376d61e869cd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1700792378687a7b33b9900c24386927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9c22b6eecea5c2344c9496b610b0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f40f318bc20f68415fe3d70baffa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df24f8e71c4ccf0f0dd9e54149c98b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b40fe7995b7128bc4690c751a415c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd54d590f1296b689c8d61398700232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0d3b627f63e526c9c089c07c5f39e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c76aede28f3697ae47a21f7fad25e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5708c76f2c670c310cac282beb85035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27625c6eb0bc2453bfee4052160f40b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4f609e0d016c75876cd9c43f4673f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee18c8b4eeda9026baecddc59cb59c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149221c48c72f95a46ac1ffb41c17c8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c945854acfc07459977123c905f8f4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b2b39d5a9acb114aa923c1cda15ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c8b3a6dcf2429dcb3094880003c8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be6040c956d5fab5800dd620b1338b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2884c1dcd3a88be36d6a8bd715d7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df08c529ef3921169dae336b4c7550645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028436c234ef3df6076e6a18369445b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0343bab0fefe47688cbd93a433a63d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c182f75d058497a47c5898f3acd020a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e557c5253009f5faa24c0ea2ff8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad672896132e0c6b25a6e48001a3d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187640b4ad1c5935c7d0b65225b742e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed5d9151c33e3a5e90bdd09cdf0e4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a55f1618b7d7efea1040c80448d1a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8a10efbc98e45719b5f67919ab19054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8d6bdbc8f6b3e103d567b91fb220055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebfb249003af51056b4ae5491eda3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba6fbcb7f1cb6753aed3617300299357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9847953d14dc38722bbf7fcbb1e831758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647a6e6c80ce9af2198236b99dc5a7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b094f8199be5bfba4e41d5238cd8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff92cfc975f00b5305df8672241617761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011feabdd596401777aacd5f375a4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b50bd7386c99484be2cf055506a49b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4d2ea4daa83735a38f82397d5bd1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59ee8984242d487e7c3cebe82dcc2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5a69a5ba389758aef6811cebeac1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892448a0b36bd5763a6b34711b8881b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b6132d9137d34562c88b6ab23259768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34405b82da3627a9d9f745c3e392b7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de1f51c58a3815edbc3c1f3096d29270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057f16091fd423aafefdd88dd11548971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3243b393cc87c14cec662513491a4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc934b4171f22900dcd7e0f849943073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3accb3a322eb537dde74fdabe96431374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7e01ce267489de9c9faa24bb352f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8662b65288ca76feb0f42db266edd8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade54aad18d1469051d8a7c1d564ce0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb5ea6597a3ecd74fd6180d653183978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f7c116a9fa8c7abbd6b92f087934c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf49d512a87b2b5ef4a5d3e78e335a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c98288bdb37a07f80e38a8d18afcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8fa9c9e1ce6df582d45c5a2d65e7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac0c6e6da90e3819f12a8dce8404ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f1f2df429abfdc070330481df77a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a36d7aefd57e2b01a9ab844e8278685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff160284fa6cb65eaffcd7acde922c9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcdb9721d28d6d9ea4c993a0d55b0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001f9ec45238a80a555dbf44159c86b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949170f24881dd8cb49925fbb6b30fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89718559afde60dd03d396aeb880a10790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac75c75b266e113c4d2e2143278a9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46193ea8feeff7b17402266c65b14ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05e695676834d9d1125f6f6799fd4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16df14a1720491d7844c41b8d35de594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9f1f55d26805f7c5fdbaea21cf13395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f255eeb11ca3bbff91c05a89d0a74c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecfcf17ee6d32297939e726a206c8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d531050da4226d8faa98ba2219c8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840a7d59b2ba5b19e3dcf18e7ccd71299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c8a8bc7c928a7e72b6d57a045a3f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71009dbc045045bceb3cabe704dbbf9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfb5d8b7b5c17bfabfd5eade86a8e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596722b0463c90ffdeb5873e25dc7a50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e449408c40ac459b8507e58f6ed30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044d0da4a6b641cff5d3d3a3da3550d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f851cdc39bd3629a8a00d5902d3536f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5867dbe55e5c212d23de04ea29f4600107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715722a8c64642cc303a85004f503ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b939a977f76b74b65f40083f83b6de2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26181ecd67384dddebae77e12fc8da7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a8f43c6a055de5b60482c30304351111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050ad564b2b90b55bb1da4781705bab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90e576399fe3cfda2463da49d5e49f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322b8a0189a3be7bf794c30ee36afef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698068d7757d9d914468552eeeff4898115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218df1a0191877fbe7824a8113913f3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebbaa8d2891be69640b5aaa6545e68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b3f7d7b3f8021bbc9a792b04d334e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635d664015f4e420434c2a831395afb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c531a35ccb1460ad49b7a1ba29f7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b66f1b3b19b0ccc6bce90164162d16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b3105538a535c91b12abb1666d8bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713100e5fb008942e30cc25f65210b3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fefd7fb52f7f5ce578a84f8aacc37d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380d11fd058826b75f4a447b3ba0015125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a719e19e8c36104077309a56ccbb65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b14588c2d265f4175aef9d1dabd80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248eac4144863408508cbd655fad785128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0463e81b253b8fed0663e4e75e50f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3850dfdc04f484a2de0290a5e5805130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450654cb29fb828b12bbeb57a2a5ccb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cef07f7027bc741a0fcbcd5d16b6f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b35f831b5b1262084affbef8feb67f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2b74436d256692f4f2e25f7a8070b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd877dc9de1030497522df56c842c52e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0885831e6a7e3c558adf0f3dd492a03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f71fceb10b1b0984fd2b1be399fa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d28a3dc9001d8fc043b521f3f3e057138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea96c5d2cd563a5efc4bfe82bb1087e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b581c1eea6d41a862446a6b51d4f009140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1bb4a735bae00ea9ee9fbac31311a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e27ae3eb21bbbb07d2fcdef6b57a1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83c91ecae0068895d635dd14727e53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c90239cdf4f49e20bde42ed1a64721144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c913757ff9c4e118a01bd5f8d5b64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379c4d87c00d1d8b6da4b7b281dacd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1866a5a10e11162b9b0fceb9f96857147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f1867d2b97384f9ee64e083ba614a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fc8d2262691ae76dbe83d7c54fc54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc7ac57e7f451be122f7f168de3a3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76392195ffb37e25b9f1690efb76251151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245674ddc1d16936904a695808d8dfd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e747f4b8995ea4306222ee1d27eb57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa21b8398cc19a3a93792129520fca2154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a9f0c82ab1c133730c07cc5ba5e3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac43739afe53bd957f11dd7a52a47782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98576ec103d44b24bb82a0d5016c8673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b7dc1d5c1c393714f57c794b0220e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94dec9359f7e7fc91fba1bb873d7ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ec51bcd3eed5ff9535c775c4c5c7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432731d3acb02a3deb34aae736679d907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725831b1eea9ef51ee4f79ef0801f1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce93cb0de864802b01604c1316521ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97807a5fc311aa4865c3e0577ff151910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fd1bf73703eb5b26b3e7df92df39b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a1686cde6ee20e6bfc80d763e1c9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9fd44f271601ba22a7d98e13dfc3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d5014cbe03e727632aaf25499f6d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673e56c4e4eb95e12d6ceba50794bad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee46d41abdb69576c3e14002e7a35316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ad3ad348da69c3af726343808623217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67b1f7957048558bfeed410501d2f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ea05b790a855b4250bd37198df62719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e11b13376986a58cfb2e8224c38c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9f898402841a16c28e5fcf9b3d44c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae227fcbc20e73ec831f10ba622c29b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8870ecc3dc436bd09cfe11e02d5d0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec69f1c219ad3e97956146134a176d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c99434791256d2b45994f5833cc9d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee9c0d477fdf524cd1ef818dbad2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15422d6332eb582816bb90c14839302427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9191a5b81285470a64e6659c75ed7c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947949b46ef15b80ab99aee9a1dcd0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b30c86825f46557adce6baf0c75bc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f8c08165d6b69c49a85acbc16bc6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcde4a1af65af7440331c5b4de0434932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aa4331a3839ae4b2d59c0b00d127533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc83864e38e4505500e019014f70b1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ce293add827716fc508322d71f27135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c57d96617d3ef9d1d87166925050536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d689452865d9e06b6e1d15a11a23a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8a49615f5f3af46bad37f983bce0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff31fab494a5c288d7c7c5492347e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e01647d205da4bfb105651dd95c47b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858ed0382b2cb928af9efe9ca82e76e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ad09acb5bab22d3bf390d65c46e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fb19c34dc3c9fbee40faff2cd756f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477e2998a22f05f69c5be6048e2885144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea5f5d0e95caeae1fcd2cec92fc62b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a592ac68542cf69b257df12b78cd85f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c8c55adf191142e304ad5530a72a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997f5183fe18fcdcb7b0888833d1c4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcc658dcde493a96f9c777a39937ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2c29d9acb33dd67f7d55b85dfb52350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabc752b64d550320581cf0ee4d519451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eea8b4f9664d86541a3d41fc373ca352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36b5c4711c4830b928b34c7b7fc1f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08f3cdba35252ed41d531f75c76a9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114247d15579cf867fc07c2d2e737ed655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93337c08b0b18197f2812cf5b4ade4e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf18fe021e6f1bae8e0917c3b8277d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dd574fcf336dd2abd10f2b983b0fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fce7b8386ecfe9a3a1032245f89e1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdeb3da2b1e230613bd97bf2f8fd4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b23eb441f84a3bea9a131479776ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbc1694b5642acc9f7f603f520dd0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214fb05ee97aa5913dab3db6537be1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0edd2357fddf843f4c2eabc5a92e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b883d2d1943b58182ab598797e307865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e5420f3fb38e9003dc0a14869880166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d8e1c18c75b0f3df12a60ef9db4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d903f2e35df4b2e0a3ac9ccab5dbbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba41b312d4cade139b9c08f4e3c898e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412aac2d4d0068d132d5c398106a5e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5c89cab0582dc35aee7d0a8c7302371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506ada3563b185a92cbed6c462bba3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fa4a461458474dcab4a356fd2bc5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab42fe48b9788fd8fa25bcf5f50b4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d2d69be6a48594c6a9afc938b85a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023a69cf5a07e57b17b552b12c789576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a29cb8e187173fe8fd1a9ba5780c5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9d9ff33e717c55f649291abe7a73178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7021c62ce6f864a20857f82051f7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4474dd6a5d1c72a2239e74ebf21c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5f7b93564c046862645aae8219efb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4c468ae818d6ac25c8fe99b8e329e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3b4cac4ad9bc650066c02b9fe654b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70669caed8527d79375c56d670b05984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0277add4ccd3c6167a21f749d212f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c953e6c604eb8b577c6a924b1ed6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7bea5dab91b7c3f9a4e1ec68778a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398188cd2e76ce18862b372e15c79be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4f272edea9d69155557a7e46ed23a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d1c26a6a82a96cef56a42ba59685790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee9243147566a3d51521ecb213e71f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f1e00a400940ee45c577c8433435f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f05537a18c233b4ff6a5c852e4b7b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cb496e0c7ffc0554ad885550085a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef2d0e42384bd8d68269bbb2c44d9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3162192f0c20f59c0e229e679da92e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5be475b242893f219bebe826f82a0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8da2a96bee98c3d7479b86a8aa6c2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1f24429a64ca0f2c11f6af92a73f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea4121c39b4313f2208a651ab2196f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e31d79cb7786d6b710a49e1d20be0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86643fc451d1f1cc0c3d819e8d972d81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e322eed4130b806855a7f6ee918093103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524a98ab6240ea689127d511c0c8429104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf20304da92f37850099f20f7bd8dae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88224f8867cbc8249909495614de1f31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a10fc7d77d1d7dbd54db405d747e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12217be5dc5c6fd2493b1bc0c11c93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6f88e6805b4f98e97921ec7ccd6f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b092ff95e8f68a515399ae142d79d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212ca08dee8f5b9abdfd21dd18fdc91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ff244b69decd5ed0f61d60718591a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd34bc588e05f45bf14040a1828373b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43127a772c5209d889bff4ae4e35cb98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa3d453d4fb0d43f582f8d2d029bb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef5bede8ed566d4ddbc0e5699a8407116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a07d9385c15e13fc40a0b7c8063ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121c928cc1e06e76ee2357be8702ec4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e0440ec3bf561ce3b1bb7910c2c34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069e7d8a6dba9e6d01a5807220baad3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c0fda52550c93f765b005df81e22d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d171c16d27b7a0f0d28ba0cb83d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f804087385939f06e1919e057e2e21b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f38dbdefd71fbdd2ec36c5aab6d68f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991c3f7517c77d8248bf7b74ea129ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458b2bf86c9caed3736b10ee456fa13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a054d466e6d8ad752c55962a7206810127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615688d96a3f48b0ffde63de8f267ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7818e3ccd34a3e8a51e7b10eab59c4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6893f6f60e95cea62054f5658dcd7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305295d1df06cd5f01e906afc56db604131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737933df15d1119df8e44d83ebd6fda9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93224fdd2115e24b6dc5c0c043f22a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb6fc6cf960665d90c47f91a63f60d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e4feba969b100e79bef1e1c037499135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f76bbeadad3c91298a5cbcd5df619b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5325410a6bf07b8776f3420f3985886137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dcaa1f7db4dfbd6c0feb0299da8b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5fbec31d0d23fda4c95ff13ee5506139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99e5c0b4252cc98a98d95c68b9afe8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554b59b5ad775da7b07edb93fb50abe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717874e897e0fd4f8f0d88559e705a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b2eb74fa8c2fc198fbdc6782be301143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a4412557174695a0580ab202ccbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9da4e9a557f0f980515991c34d6b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3da2282cca05b47b419433ff635b84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e841abe3571c85c5bfcfc3006b2be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a72950794c5a93dacc22d0f80f5543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7101f1c2af72997db7b12dfff481335149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35d905c03b8c0283185ef4c0597a7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abdf1a9ecc55b38257daa3c78b1c7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e3cb0ffada24e816f0396ea29684e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16872a37f95908be87c405a4be8bc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd1d4096ed04f20ce652f615f52af0154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>