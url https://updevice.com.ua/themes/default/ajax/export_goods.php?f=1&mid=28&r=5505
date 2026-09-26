--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643322b72f3830606b7fa27afd933af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f97dd15eaa4dd5afd8c063f3459d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7016328c0ec2f4a7a1c023cf42c05f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516d0bfc5e6de54a46714aea68e21d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b33cfdbdb836b21c0d834a8c63636b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65b8fdd9400749177c1a8fe6962ec36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981a94c538ee8bb467d9337bca6e8617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89989ffe536f8646eb1ded35ba9cf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1af308eb28554002e919d2fa646c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f402e4a552ea1049109578c7147bc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aba15d17a620f8efb0fb2156a1fc1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d0a651d451ddba92f1490e67c30a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286342f0a53c79e23186749ddf773a2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d4acfef7a42a2b37e6326fd108ee314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8726de2caa9768e1d7cd844eb30e27515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3572b28aa19730e74d005307027a8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26696b7bd4ac81a80893e093a29a57d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb55b762222964c540f3405ec4141918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c9d4b8adea016c7c120da1f505fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09e16f6985995e88a72013c52a581a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fb687155e5e5bd11ff1fd986a352121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b47cf7fd49f6d75f99acf339f14c5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc24a7e7809dc48532289954558c9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2ef8b60d9c49be8b629022d73637a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6737c5d097ae919f39867695afbd3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fba93c227fec02a7c472ee9f8ea5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208554a457b25ac6652e16ec287cfca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e4431dfcbe6e90c189af27f03ca028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b301261284641fa94482fd641e6c9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cca6599c626f5f2bd9b9a55b7b95430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058decbce83c81614983b5bc245552731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f3e58885b1bfe1625e174f97c90932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a04f5647b31c03290d77cc000df37a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab8cbbda3ff57a2a71d6fa5b9e95e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de1e15a4141513d4a4ea5e4970254535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a66cdf2e715bd651c66c26ddfe7dc936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfca3b71746445369ec8a7d17acc7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f5081d4f1cce87147854c25d341b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e34eac2453617352205dce71a0c2f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae2f7efa4b4f129aaf1acccf1ce0c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bebe63747fd11cf264539eb4168f3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a7d36eabd25ece70125b72782610f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dc0deca4b8ff93a82abaa2ac1f3c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a9b0e4d8006022f74dbda9412212644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63522008007579f788f728b6d715cbd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78451088bd7b77f621cff1f4cb16040146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64147e08564b0ec0166076c70a656ead47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162206ecab1ff8b2ce318fcf5a7e97348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1affa312faa9a8e6ad39e397adb7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c2925e2c8d2ad68310fc1c390706350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dec200fcada64f97f0d7c24f9782251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307c83c0c782145d659a055da46c5eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b8cdc0b4bf5043d2a0008286cea7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6c109a92059f0bc5294dcf73e979454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c52819568a70ef8e43dd2966d2bd4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d88d7453ff3dda4c224602b1c47dfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5df65ce5162d781d97b1fc91b638e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6106eca9cc47e43bed0bf543048ec958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f16e4544c3127be77672532bccf87b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6165f494c9e7312c0be993d35562260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc72e3517ad97890acb91d9000c50c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d733e6c0d1475d201f8eca2bbf5c7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c3c050e7d314dda5d53bd18e98d4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf2f68ac233293d5e5ff576cc49e1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056750db42a311b78018559040473bec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772c7b506b0407d410a3e747b0a406666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d350f5c27950723536910063a242e3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef72bb582ab7549c2a780dd4372c2d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50715511dc2f60b23c3644064ee0ef0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280416dbe94192c26a049a0707450c8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb38fd0cb7266da3a18d640c3f5c8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7389853959c290c15f690fe00503e6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14b14be752ce99160fced7704d680e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93675e32ff06f54ee832f623f69d438b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe203418e78f007aab62f2d2f51ffb5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0255367b8be67998dbda6037d0f6d3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe25fdcc32cfd89a2be8a58a2156a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b817f9b15220d463413636a58dfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44d282735f8273b8767e6bba5d03ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11634154ced9415c90518d0b73d92be980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe422931b66e88caa3488065b0d52e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cbf10c2ffbe3f93416a0697c2407282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8cf0d8246e41b3139f27050ffc28483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0ca172e391e12e12230b99b0442ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fa6a52c3df7a8cf7c8b28eff7408b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49cb07c29b837f21dd28b5dec1fdfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305207266c7e7937b51618a8b409602987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d9f2e4c8d14b953ae128fd868fe3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c2a9426a4a3e5a592bc69a842f99589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb2b828be76a6ff98216f41e7b37cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b63d930ee279eaed1004536688cf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa4ac544fb413d381063e587a6895692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b54c67e081ca5418691b1f7281b7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea22a0fd660fd221fa58951c89b72094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72241d3bcf73b24dc5f525db34208d2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e29534d5c739a0566a36a42f19cad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cf96f6123552afe47b5d77302511b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f2a6000d9031cb5879996b05e4d1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a3e63bfa95e4611ca4539e2c530a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302a370a339a468a6c1ab658e492e1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b36200b535032950a7899816965701101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede292916f1ccdbe11a60d0805ec8a44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2becfa78c45fe55b0b9c7708fcead1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81563bedc392de2603b3473fcc19b52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bec3859ca801f8934cc7b4dd22dff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b2433d285aaeff0cc2303ada45375106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2d698b7f75df8b19f7a584567c80d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f251bf4e6312398a0d295536d2c5d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080176602619a47bd52387f69aa80f8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b95673deb200e6920a67ba27ef8b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9576f6a05bb17b059da9cf0fb7b69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb1836fc38bc28c268a13e5dd35a6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e43a72190e171197edfe79d7d4515c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebb730a580becf9a5b1da3a41e93a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd069d861fb3e26b31cdb714cac6a0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965daa715dc55ec368f065970b124bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d636078f6b9db0d957e0006853a4dd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eb74edb8e9478cd38692808515a42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d97e8380f66378172231f2e968f75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ab9aaa4a5d9bcce9a4881b9967363120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e324004b76f4d4f8a643018c80a42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ba40d6e782bfb0073fd6fc539a091122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61476096943f970eba1d179c20092a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbd8bf1ab6e4eb4ce3bf4da09b05e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d796923530b341c0eaac1666a2d852125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8837dc430409ed32b5740a971be835126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850be61bf352d306e08a5bfc0ab9e482127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878f704ba5417874d32f834e12e294b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacb68153afc770f33a2d646450c4d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af25cb7f030db40d5764b8654e06372130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c3e6ba9f75575ed5d48c6e09ac4e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5bcc116115b1f6853f188c19e818b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7afa5937ab775ab35fab10be2f150133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc289ecb2f90e31dc8114f4cf84cf5b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dee9be4e76d4934e3f5d09a9143bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714db2d518b1f18e345215c1bde26eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e87f89e8399a4eaae908913dd11d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ce2a822813cbb1b29906dab5bca93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd4de19ecc9e22f142a24d66bcf16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301d2c36983b712b91ac6e4fc2f314f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61790b74008f6365cf73b03f7d6c0718141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80b49ed87afe5d07253a9d11d41931142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3595535fc5a5987e899fcac2f8f60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00635de9023626741e0ecc49dff3320144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384da94a55bf69fbabbd88483960470145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb602e0622a3393ab59316ad4c0d78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d939abcc962194805ffb804d3085143147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea8a4742b961e3540e156c36afce7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64400525027e463418c888ec8f843fa7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676af15dfb5b97108adfe560407d6511150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5571460c4e41b7693cf0719b9819a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb112eed685322ba7ce06be8507bf114152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff229caf4d5ae68154ed9fd5ca741573153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fa0357f339d08f9c55ba05350b52a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863386b45878b119dee60226e408a991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7774132a2cce0f51e303cf3ecc453372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c0cbc7fc61a874e2cd3f7a702b3b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea89e9e8add1a5f19a3095ef318be04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f26995447af0fbbd6fa082f5d67965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb8f8af615dc471bc973adeb81997d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6e7e2389298102c48c0f7a4dd1f227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5d999c604e1a9378c9f7f5db4baf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b8815c10e87d6ae565651e82d63d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a34ec46942425aeff976707e045c7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15942732eb0b93abaf5d0955827ba78e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa57c2cce301e9640818aceb5d11f3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227241af950b8f3589e0d511e02488713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d2451fc0d99b6c8eeabb1c43198b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9b38a43506dce9fadee0c120c309015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f2e4066192e47c23a9af04c5fb58416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2feaa68bb246f7036a12bde891f61017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a319df3a8e384aab143cb49368cbece18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9accf3be009820e68781491be61c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283dc3bb4a85227e3757772f007bbd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bee59bc33165100fb8c386b329cc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443f65e250f8556ace87585572081df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ccd868f1d4ee26b9949f5d49af9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f87ee015a62bfd1efd78694f2d35624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeab42a1a945553135f8a5646930b7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d2f8e5e77780f3bcd4a638dbd7c8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72fefdc9a1de41c0cf8a5624cb09f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55783fa70fa55eb18b5855646db0abfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d52e11a6696d62607360f15e4cbf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dde1f992b3b87290d99bd9dc4bb7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce07e59309eba5bc215238d764f9f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7c74b6547801ad18d317f61bd529a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08959fe9607530b1e8dc8524765e226733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521bbdd7a4d517560e637744c9bafa134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb44819366648bbedd3f287a160e3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324b8f541333720fff1fd29b208929436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f72873ed59e3e1f506a328a824d0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20307d9f4be3b84973ea3f8abe3357538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7136fde2adc07d66a0516ec1d56810d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd041749406a9a52f613b130b54609940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92be3938e041367fb3442416241de7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee527163424651a590d3fa94f28875742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f8e86902baa632c8ccfb4c3935a3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ff4cc70b17d3f084b6acd5ae3f95e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abca72b3d7b3762b79f2a6b176cb4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e79e44aefeebcc3b7b78a683959cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1c23e5ebe914af81c8da8abaa216147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d42d6ee320c0a0da1279ec38fbdcf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef60f1680fd9f858f523ee48a9a901749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a04273310da86e0437fb8bf87170be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76a3a8b8f55ac733162f4cf83e943e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a0caf509a87ba716ec5b4ff453d1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce324b169ffee2009484eab5791e2cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f4a3290a38376ba073d913fe189db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d3a779cc0822772765b7a2c351c6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cddb83877d22e42811ada009401df956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2cd7246894230d26c2c1e69add16357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d5b939fb9e725bb9894e121e7228058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ef0a8280f36bceb03dbd70562829e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34cb0cadbb9a1619f609a9d64337dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5a298a835956d2c494baf374c27ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb79e1cf8d1d374bd09c2d4d9eb8f8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472897681dea92c43d1dc4bd47d4187963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29924b3f3c12892ed0a2c8311f27f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd497e676720266f57d1e6b936dd88165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67284b77adcb665c81183f2fee1701a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc8669423b2522369c81de4ee4ce5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1675317138d7e34769fc8cb0fc9a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed717c057b2a364a1eabc5ce7f8a6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4bf03c7e69dcd5e222e2cda93aea870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d54e0078d5e24e9dd48cb83c1166cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac13eb8299dfa3bac1a84adc9e648c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33196312c6cf87d8618fcd69b8d84d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831c0e79a0cbbef027a33abee579a7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ea0b625dbcf1a65034a3ddf8f165475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e4367b48396dc2ba45b3105c00c5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe04e3e68f651caa2eb171db262bd9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb768cb4fd63795928d27591657ca5e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab5e1766bde473ad328dbc545244e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372403079f50486549977381df03b6a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb73dc08e93cc5b7784cdad1328b8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8df66200de767b2c60bd5785cfda682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef68c476abd9a374278dd022a5fb9f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286ea165a771eede51aa7081afbcfd184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e95e4c47c1e1947b057a80553e1ad185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b928c9ddeb236130696af8686c4d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0379e8429144a24177648d4f259094587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b49ea040ba7c51a6373806032094e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50946152a489c0c49b16f8e0cf14b2ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b722ad685473152d7c1c8e365b7dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d17a523030d6f24a3dae9afe9fbb1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1e9c2dcf436db3443e455fcc4682c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8bdb5401526b137095356704b992193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0310153b993bb05ee3bf5ce5f152a9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5120aa68b95de0d88d662053d433ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6135ae5b0dcd12facfad73e08d6ae5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986bddcc27811994b13aa0f7cc6805397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02fca558b87f1a34114916d980011598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc158a43008fb7509576dfa40afc9e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3101df0058fe0a660c074fedd97e86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae0f84cde734607b7d0e7b3cdf1969101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46b9bc470e7f79431542a80ad5f41e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872784df658d01b4c9898265a4507cd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8195fb262586027c5f2e6860aedcf35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380df100a4e19dbf95c21c96e37b19a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a60c89e5536510a6f823c6ae7a640106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db00f1d5bedced5d2a2ffffd5088a87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daef98728b816f20bd6652213996af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19e207060b0d275b2e541c7bf9fb50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2565381c427d86efc8a6427b536f07e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f1e6d7e8b6bea891e294422b34e94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8711f983d47dffa40323e1295359417112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ae581610edc521e8467d7994b68a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9b76f3a457f4e2cabbbf38a5fecdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb3d748af642cfb39dffd7dd037099115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21977b4c2c89db80de17d44e8c46100116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c0d28df89e6c547d10ef1ab1980ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d27db9956a5cf3477b89867e1df38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736545d87ecc7b2e3b0f080a1858a69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b64a7bdbb138a3abdb4e03cff374120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e13359e01001e253a6ceef48d3398121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da3968f4beb0235c27d76b69d72370122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda97516442932b3d095e0708316a11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a582d6e517bd9ad65bc60c08678e57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81b0f5da89268ae99ec7e0d0299495125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfbdc720cc16c3422d598fbd92e23b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a867263f41b30e0c299d90d92fcb9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c594566f19bebac39e4e4f56cb8115128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40ce4cbd9b45ea59e59177998e8615129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877ddc9c27c4e18334905e41ccdea66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03853e68ef76d79d054638f378c615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8637d738167868af3504d1b8e5e07cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9abe4009999ada6166dcfcfd4b4dbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fd4980c44232154eea12f3478b3ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0870008e36f059e08b97107f6f6a70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7249468d03ea8fb5a26906ae133b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd3e54a9596e5a182f4f67630284c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673bb05cd5f089c0bc8de66a3073a26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39fb16991cfa3e094c73ac0741f87e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5adf7528f459c36bed4612a01146e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a58d99edff024a4463a06cf8a0db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f5683574883398a2c49f1410ce5d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094be7a0e0c758b84e3514d36e8ec553143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4db27e79a8a2c20715cbdcbaeac10f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bf361b89fdebebc10da89d60bba1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fb248981fc76ba14cfba71c7fc9ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b31bda81d2c9fa84a03322d9f7b505147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb210879e94ad792b8663a5d88dc198e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54629b9293ecd29d2c394754968d3f92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676356cd8bdc13fcbc5bc96f53191b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322ecc4e339d6eccee0340b3b4a4405151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2cdb072c1311b29c4c2764147b978152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8296c6c5166ab9678fad187aa34edc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868f48c948a5a62b69f5383f773a229154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>