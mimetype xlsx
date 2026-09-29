--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5449765caf12db8199dc22a094222a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafd16b39f567274e26dc742f9930ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76184d5fece882087d9fdc6e0147e76e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02469d0e68663640a2e995884570247e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486d8031b8e238618f489fa3829644d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a4b1a9faa3440f7975a26015400b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742966a38bcf0e1a629e62ff37167fe97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f401e68909ef51310cc6fc942dd66878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeac576e8faecf40d2384c0b9a3e5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eee5fb2867dd83b99e07957ea0f8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89f1e9a65eb1b6a701008395ceb70611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cff44538ab510ee019c6754a1407d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e38a276b3044ab5b3d740de93ed0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cd1a2564ce4c1ad4050c1e8f6ddbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8868e296e1c07a58bde5aa091d6bead15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365f89fbe564a85700fcc10a7fcaa3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de546ba73791da69553586b5e0732c1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a6286a8fad2e47adf55ee1e0f34b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de8e1d2d2aeb526053485d3824771a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cee3b8cdc7f23a5afa984e3f33bc9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edbb742210076cb8e9b80715f5622321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa78156332bfd260f37a42712cdb2a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19555002a637279f0c9f05cc8e89671823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca6bf4d08fb2e0455a8a622503fc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793cfdb7b046aaa185074fd4a6601925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f79195dd4199c5d2cab34d882d7df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a33f4db5d26d1aa04a93882a09210127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481005d786a6ae07b2bfee34ffdc5fde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59728b1b5f8a7e09a50d45277b25620029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6568f6f215667953bfa291ba4235430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a84a266961413f9933a1c92116631031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2371fa15038c0df140103105cee1f5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad11e15cea370915887424aec28cce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f50cd537de58ef6807d11bb57ff0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8454d717f70a70cbb12460c862cda635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ad7a071fdcdeae270de0405eb330f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede5a588b5979069b27477afb08f86e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a727a26caca0306357616c12bec097938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c3d4e12e15fe461046c2c15e8315a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe9368b06ff290444916c068fa28bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66add8ae78571033fa021583d21decbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77f2a0dffe187bdf66d990dde3920642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1cb86aa0d593b092ed59ca3f6030443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede596c09ab6103f9fabf6744aad32544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44a1ba0908cd00d9c20400b37f5dbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f5ba427d952bdf93a44a6d04960e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deef040894787d1658ca49f12c13c4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ccf872b276d53cb27580e81d73d6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b2c43f68a8e2453ada5434a97d7c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447b31b6915a899c9bbc7ea06e8bd9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f02b6ed838702be5a9506831b235351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08cfa9747462bab6e406235d4e807c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355220d05b20a115c029968fac34885653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0de85c9b07466fb443978d593598354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86e5ebe586656ed446997fbb045f5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f66a3373176e30b95657ac99165b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088949ff496aebd26c5f4dfc0cec883d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ed8f68eb37d229c99721c5324272b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff3c3e96793a95bff8435e7bda0dfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0516faae4b27707932204e2d388ef960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bed41215d7f924d2507bb70781250861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a174bc8f605a4ab51155640c5aea9a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6989a1e256e836d652890e06b2917963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec0b147587b7e4e78efeefa22b9dbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41180703bdea3da7d9ed28887ccf43f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11490d450cd8002a34cd053fb5c9b60666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5f07bf072b849a66ced7175bc5b0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c575eaae80cd720c7d2253dc9f64f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a90a2dd95908c1c0be8c08add3b5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404c3c961766687f31fe21eab2923db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c220d77f2527eb5439d140f425cd5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df02521dc5b88aa1523e55b52722a6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdce3941cabc0ce728ac4c9672b46ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdabeb0dbd73ab7109a564bd9bd1d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280d75b82a38c4ff8abc7fe3a3a1ed775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c83e454a9ba7b48421ad2dfef473b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245439d1e213827838bf4768d91d4f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776dec9564ecc149c61cedb0a3e550278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332976f9857afd5dba70f23a7c70b2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ae3fda4831de9c92032d6b2f6ce7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a355b3682d55e9a91826aa822d0bf1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f503f94c30a627f3c6a4fab402ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfe97e633898851894900569e68e3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdafee64d5082d22f4cb452d3c91e1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cffbb29958936b1c3af1fa2e2dec2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981025324d08e6548f8e83e7b0b7933786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b327a3a6145a889b8eaed049ea1eb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab80c02452c192da96c53291e5d8cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511f290779ced9ae733e6d6da24080389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f6b256e6c2dc1f8e3229ac7f180c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0dfd134a16d65eed3882abecc516191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1ea5953f3619d399c4654d8c8a1b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aa35529d0cd06625f3cf586b553c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2d6ecb7fa8cd82e027e8154ab058a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb1371080a754f03defd3d31b0bdbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82276502302fe2209e74a81314a2336996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b44e2e7d34e6d99441dc6e8cea66697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae7cb5bcd776d510948c4107137c1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145df2b2142d8ca6fb0e8f4694c6e14299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da0b2efeb3f27260210161df90561a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da70c71cf1d4a098b36accad886bc7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11560b4321e4d0b8475fa19ed407b3bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb8897d758cf771c5fab127a1abed6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b1dc200a2961acde1b2ad9a1aa726104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6cd1642c44283a88a554abcf3eb3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c606969a437a73f499925b2c95e98f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4669586c8ce0d92609405de6d0878b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e1b86f654bc3668daafa709fbde98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bd3e9f31947a28ce20c5eb56ee1c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b266b097de352eb55b489eb0431ee9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf519ce4b8768774982469bd1bb7d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cd1b7ffa9b4e211ea9aecc0fbea96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36b9af8ad86445f8ecff8b1a810dec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe92c21e18b1856550924a04d9a19ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e644a43aeeff058ec27ddabbb1e4ddd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f5512d04ffd687202daa7afc52d24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2cbae9f8057116584358c416680e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0082a9787d77b2d1323fae02583ad1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309585e76ab3b6f9a64c036ac9df895e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2907032676722e964bdc138629cbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ef13ada20ce226de138a496dbdd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd3f77c7061605374b88654f4dd582122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56346b711809966016a1395a20d720a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45779e13ead2b0d9def95bc3799d1509124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f5d1c1f78870f49d84e70df0f1e9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db02f53de1be4beff4b42cb4844b9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0554f24ff3615a08b85c806bf7cbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495f5f9b0fad41756ae105193c134b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00339424f59e1251ee1b245c65293315129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c05d14459059d73f95785ec3c757a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e600cc20d75fd18c205c7e2dff7e0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccbe086bb88bf0fc097065cba0ad4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74606f20738c6cf2ef35306075939b57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7b5484b206bce696f3793ce2be0f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc5038c658af27c2b75ac7386790fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c71b7557d3173e743b9c625409df75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05661efb9f59bff707f53531ad9aba7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d27be0494eac7a8e8f83a86744822138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab917e66fd4c3a17ad1f97531b4653f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf87772f6117d94575f8f66faaa6dff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca4e11049174795728793a7b6989e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079bef06c56c3e774fdf7357e011fe4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a79a05a31e4c1939dc7c905b2bcc5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11277f2ac667f48cadd916f60d57a346144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917a3da3fb3498e34864acfb819ccb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a173edbd5df1a0a8c4a1d43cd9d4686146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca702686dd3a9324884fa05e3b8a31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cf324699408192af40ed946aeea35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd64c4eb492c45e24e37853a573b87a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc321a203b1938ee30a0f381a7b2edc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7119481e30c5f786a4ce426fd8fd24b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1992c2b42b601cc9c0cbe860f7146fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e331b29bf2bccfb6d28b5f144287b39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419076422c8c8f82e096523b471d1d1b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1de4e04ab4b92ce3abd4b0f6de7321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7fb45eef789c61bc4910f2ce98c2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9e74dbe70cb885473b3b8e74f5f623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6809e351bfc329447fd96a75ac118be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b19f35df7f62c149fe6c0d038438ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d0fa4595537922b5935a79d5dda776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ae4f8e0656c3f386eb6e32c62e7407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40221b856bcbfbaba4ec9e0f187b16f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ff17df34b67bb7252cb5a7b36ae39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f79d24649d5f3e7f790b66d967b7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279fd1f7f793467360f82b6b0a042b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbf46fe94c3097b152abdfe646081e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e33fa69d9f3c07db3db7bb90287b3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81c282f2c721a8cc2f951dbae37d7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfabc0860def693026c87d3133277115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d4e52a03215e359884bfc698aabf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70130f60de46e4d4b96e81f11bf6b69317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85514e00e267d84fc3e3ff1b351828f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0a7010b3b4d2f650bad81b90aeede19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d210dd55777a71b4eeb45e1caeab2ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9d424500006077de7c6b4ef0b12f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e3340d073fa26571f7ea0d435bc1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0e794432e8a27797238c6933a9e8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3357ce39f09ebcb3ad11ead2a90ebc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a942968c5f84f04a34e0021e2c706625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcde00f4af34c54255914f82fd943b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb13d2448e17f7d3f1c0fa6f6cae8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528853931c408d7d7cf777e3d32b63fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ea2c0566d1c8a9795eec64e77310029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b511b0f901c4189ce6dba5dc5ace030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041a0f7a7f068c1af9b47738baca33a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad60625c09b4030c39ec14fdbf017b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6ed3387d0bedc44247eafce94739c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e13dea7e5aeca30449b9a53f30fc9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b750f75ff89a56f78f2aefe306f6ba735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39a30ad14a8543e7e2d9dbe41aea2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf139f31048832e428b96f1b517130137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe201a6b670e4f279d9938b0676b66338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbe6b52db07e5fe9f72371ba47925b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5142b460719721ba3627ee7fe031840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e85cfc278829d09d28e04083e5518c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389ad3165fcf71ebc876cb914a4e25842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaff7390e66898bd0e2c1485908a1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736ac471fa6eff3b226019888d8e2e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6527dbf7e2eb4e5ee358bb53330454045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5043acafcbd2ab69f2ac0b8078f37ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd97682a79dcc75ca712d34047e0b0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db85f66c7a67c30e087c55823df9e7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c40ac70aefc9ab7af48403a5745fb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0514ca3dab147e7c641b3ff806d5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42271d91d975c286920965346bce6b4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a59c9511f82a2610859c8458d2e80a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a00cf1873171711da6178879e0c5fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45326bacf61ba597cf139b61494c3a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85227fd3767afc859780a7cbce4706255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdebbdb8b07225e9f08c7a8257048b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2c255e76d8dff72775f20eb802b3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a17d5452120bea3655dcbeb3f0e3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27bcebfebc9079a2aadde67df4a4a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35245df225de548e7275b61e322576a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd1920eba6433462c83cd96e32f45c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8317a84cb8425f7229faf207a1c415862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98136207b9b98357b98acf357468fac563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a7a06464b9754bc92d433057a9ff864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742bab514a41442393f739fe56c616265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6698b86baf083516eb86af05e06c1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bc00c8e758bcde165c5b581e9173967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3922ff552247eee96e761854b29dc9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906180b3747da7185e6f9110560799369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924e3967e9e0846aedb42116355d7b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dbd2b62d3a2b9d1fbc532c0e0ced271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f9d6b181f9e4f18614c57aa057be172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90da19f17bd4fa3dd7b6ca4eca6e96c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64eaf6b0cdf866a2ada320d94a09a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1973e4c236a2e64ac3bb029a7d2b4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c0104866fe4f67dfda0688c7c0c9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f852d5412b61225e083c9162e265bf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5823be60cb39df8d645fdf4586a27c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a99b1dc84281248853bd9996f49c3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841ca18bfd4fca316d06594ea79917480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b70763a58db0ef008f6bcac88ebc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e478bc739d4f6a13aa6c016f9b6b4ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1fbaf829a7b9d2013279c8690f34b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e05aeea4c1b435767f28a7fd630f6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9f1be084f42cbabb4c59e2900d56385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aece61ced8d6bdb5d77064b73336b5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edcf8712498d0cb9744da163b5440587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c7c2d7c453cb23b5eb3ae4c8721288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1afb6901add2bbfeaf7ff18bb0e0cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d219498117f4bb9ed12c237510c471790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f7eb34d47e0775df2a2a4b49409ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df8d8682a4d9966dcee230cf1ea4ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8096240cdd262e84bd77b0755559fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178699948571c4b3e01358bdfec435a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fb4594e2faade04f33839deeadd7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931808dac6c219932dcc36beb382c47296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f39ada959caa17c69790be8ed661ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154e639c853cf76ad79cb2c5ccd8e1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a60698537e356c107834bffde06bff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c4452965933d8c7f8d09f803cea79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a6c823531337ff62b4a55e8003ab7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c906817ab7880183a6a95956cc209102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e24641f9e561c3f2bc54f43a6707f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec9e0231155a056ce273de325e992c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db544fa6ae77fa0a6d7b1993a910203105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22ec54f128614d4119a825281231f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ce97c236345f384671b6393c06826107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a00ddb6e02cfc6162d99a8490816d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305bf8e4d85f026940bc8bdceb0beab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231a48e9fc2a85663502891fd35e597110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcef892cc029df0c955b57c567b6d61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce49a1e573c1e5c0a780561b2ba747112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f470c076c5e8bfb3448f3807ff96a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354049ad02b964d5e0678ddcc4a710b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53627bdfc17dfde3a56c9961976767bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f810d7d1c2366b3ed775d037dffe5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ae5012d14c1c3c6dc2c51b95861dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee361fac8e1513304be0efd53147112118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ec5ff6910d02e0d7c8cad02de8ac7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3e602b43bdc7e35144cc6cb5979a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1844686d6e08729facacdc73c2fee9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a7a6bace326a31341f0082881834b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d70968fa15ea058723245e3c8d7d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82893639dd812a0a94914fd883ce46d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e02f586f5a51f806bd36af7bd56746125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d393f4a85bc203c3df51773e80c9bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7852a7958cb8c86643b1317ae1af5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205035e4db7492dde44ff99d218748ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212b19eb6c80724fd48554421fd21b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a2548cc0f522f1d77e986309c2732130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3c033df1f490d40790a78f1fd16c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f1751fb306aee8b8df5b33b1b6cd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7d1b143910b946bde4dcd626e3186133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36174084b301b224c6886b59bc8c125134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9235a25f978b12e36be1ce3b31e4665135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9a0e2b02c498e757c607f67a7a2b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9bf555b89b26e8650e8805a945d57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4857be1214d1a51449bdd86c64868138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133544b2f09dafb892ff8f81bd7c435139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703287de5c236d0fd882af2e9db8c12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c6cf83ea2a844a77d0b46f8718bc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51608e91fb1691c1b4d34a364ebdf641142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3246e84819ff6536e864f7f555b5c16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2a34f6b906f9fb6c475d3e1943bf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb57cd00288b74875ede3486c5192ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f343bccb6fdfea48562862f50316a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0eda7358374da14f05bdf900e3c3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c238ef5110a29225f87dc1a171e68a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0959d294ab34fc4fa1a45982dbbf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f153595487d09f2002f00fa76067e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8733d658da45daf2943dfc61f8a0f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d74629edbd533c907cf55652885cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7db694046a22d3ddd6e72cbcecfa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca239d5d1a57c359b71e00422c4041e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>